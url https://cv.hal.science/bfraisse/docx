--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -234,563 +234,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interface defects and Zr doping on the photocatalytic activity of TiO2 nanofibers in water splitting</w:t>
+                <w:t xml:space="preserve">Effect of the growth temperature on the crystal quality and optical properties in ZnS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrdad Mehdikhanloo</w:t>
+                <w:t xml:space="preserve">Hassan Amadou Arifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Massomeh Ghorbanloo</w:t>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amr A Nada</w:t>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heba Hassan El-Maghrabi</w:t>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179439⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0271678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133323v1</w:t>
+                <w:t xml:space="preserve">hal-05295706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Atomic Layer Fluorination on the Structural and Electrochemical Properties of LiNi 0.5 Mn 1.5 O 4 High Voltage Electrodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Graphite Properties and Electrode Formulation on Potassium-Ion Battery Performance and Storage Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hani Farhat</w:t>
+                <w:t xml:space="preserve">Louiza Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Foix</w:t>
+                <w:t xml:space="preserve">Badre Larhrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+                <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
+                <w:t xml:space="preserve">Lénaïc Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (24), pp.25720-25732. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (21), pp.15706-15721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c01717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.5c01948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131721v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Graphite Properties and Electrode Formulation on Potassium-Ion Battery Performance and Storage Mechanisms</w:t>
+                <w:t xml:space="preserve">Influence of interface defects and Zr doping on the photocatalytic activity of TiO2 nanofibers in water splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louiza Larbi</w:t>
+                <w:t xml:space="preserve">Mehrdad Mehdikhanloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badre Larhrib</w:t>
+                <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massomeh Ghorbanloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
+                <w:t xml:space="preserve">Amr A Nada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïc Madec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Heba Hassan El-Maghrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.5c01948⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1020, pp.179439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360805v1</w:t>
+                <w:t xml:space="preserve">hal-05133323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the growth temperature on the crystal quality and optical properties in ZnS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Atomic Layer Fluorination on the Structural and Electrochemical Properties of LiNi 0.5 Mn 1.5 O 4 High Voltage Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Hatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Amadou Arifa</w:t>
+                <w:t xml:space="preserve">Hani Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Briot</w:t>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Peyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138 (11), </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (24), pp.25720-25732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0271678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c01717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295706v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abnormal adsorption properties of the MOF CALF-20 as revealed by water and methanol vapor sorption</w:t>
               </w:r>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coppey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Mechanochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 (4), pp.393-401. </w:t>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MnP4 electrode for Na-ion batteries: a complex and effective electrochemical mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fullenwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Crobu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunice Mumba Mpanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1611,51 +1611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuoc Hoang Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1700,477 +1700,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of electrochemical magnesium (de)alloying of Mg-Sn and Mg-Pb polymorphs</w:t>
+                <w:t xml:space="preserve">Characterization of the heat behavior of amiodarone hydrochloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Pechberty</w:t>
+                <w:t xml:space="preserve">Atourya Mhoumadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Klein</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Elkhashab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jma.2021.11.013⟩</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 708, pp.179121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2021.179121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716181v1</w:t>
+                <w:t xml:space="preserve">hal-03554856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the heat behavior of amiodarone hydrochloride</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon-coated FePO4 nanoparticles as stable cathode for Na-ion batteries: A promising full cell with a Na15Pb4 anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Dumas</w:t>
+                <w:t xml:space="preserve">Bidhan Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Collas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 708, pp.179121. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 409, pp.139997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2021.179121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.139997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554856v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-coated FePO4 nanoparticles as stable cathode for Na-ion batteries: A promising full cell with a Na15Pb4 anode</w:t>
+                <w:t xml:space="preserve">Mechanisms of electrochemical magnesium (de)alloying of Mg-Sn and Mg-Pb polymorphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidhan Pandit</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Clément Pechberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 409, pp.139997. </w:t>
+              <w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.1609-1616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.139997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jma.2021.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562412v1</w:t>
+                <w:t xml:space="preserve">hal-03716181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of a Na3V2(PO4)3/C –Pb full cell Na-ion prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidhan Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay-Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2345,2362 +2345,2362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacking versatility in alkali-mixed Honeycomb Layered NaKNi2TeO6</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Berthelot</w:t>
+                <w:t xml:space="preserve">In situ high temperature XRD study of Sr-doped ceramics La0.95Sr0.05MnO3+δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pchelina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Sedykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Serrano-Sevillano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Oxana Rybchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01876⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 336, pp.114401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2021.114401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355352v1</w:t>
+                <w:t xml:space="preserve">hal-03348822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ high temperature XRD study of Sr-doped ceramics La0.95Sr0.05MnO3+δ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vera Sedykh</w:t>
+                <w:t xml:space="preserve">Stacking versatility in alkali-mixed Honeycomb Layered NaKNi2TeO6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Serrano-Sevillano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxana Rybchenko</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 336, pp.114401. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (18), pp.14310-14317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2021.114401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348822v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible High Capacity and Reaction Mechanism of Cr 2 (NCN) 3 Negative Electrodes for Li‐Ion Batteries</w:t>
+                <w:t xml:space="preserve">An in-situ x-ray diffraction and infrared spectroscopic study of the dehydration of AlPO4-54</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Marco Fabbiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeethu Arayamparambil</w:t>
+                <w:t xml:space="preserve">Michelangelo Polisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaixuan Chen</w:t>
+                <w:t xml:space="preserve">Rossella Arletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+                <w:t xml:space="preserve">Mario Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (3), pp.1901260. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, pp.106378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ente.201901260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2020.106378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514522v1</w:t>
+                <w:t xml:space="preserve">hal-02943271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smectite quantification in hydrothermally altered volcanic rocks</w:t>
+                <w:t xml:space="preserve">Electrochemical Performance and Mechanism of Calcium Metal‐Organic Battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lévy</w:t>
+                <w:t xml:space="preserve">Jan Bitenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thráinn Fridriksson</w:t>
+                <w:t xml:space="preserve">Antonio Scafuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaniel Findling</w:t>
+                <w:t xml:space="preserve">Klemen Pirnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lanson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Matic Lozinšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2019.101748⟩</w:t>
+              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.214-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/batt.202000197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03043134v1</w:t>
+                <w:t xml:space="preserve">hal-03001521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration mechanism in Ce-exchanged zeolites and heat release performances upon adsorption of water vapour in support of their potential use in thermochemical storage of energy under mild conditions of adsorbent regeneration and saturation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smectite quantification in hydrothermally altered volcanic rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Trens</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Léa Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thráinn Fridriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.109999⟩</w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85, pp.101748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2019.101748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441944v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03043134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Lattice Dynamics of Ruddlesden–Popper Tetragonal Sr 2 TiO 4</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversible High Capacity and Reaction Mechanism of Cr 2 (NCN) 3 Negative Electrodes for Li‐Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Machon</w:t>
+                <w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Koza</w:t>
+                <w:t xml:space="preserve">Jeethu Arayamparambil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bourgogne</w:t>
+                <w:t xml:space="preserve">Kaixuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08237⟩</w:t>
+              <w:t xml:space="preserve">Energy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.1901260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ente.201901260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087910v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in-situ x-ray diffraction and infrared spectroscopic study of the dehydration of AlPO4-54</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydration mechanism in Ce-exchanged zeolites and heat release performances upon adsorption of water vapour in support of their potential use in thermochemical storage of energy under mild conditions of adsorbent regeneration and saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelangelo Polisi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Hao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rossella Arletti</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Santoro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerzy Zajac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 108, pp.106378. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 296, pp.109999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2020.106378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.109999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943271v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Performance and Mechanism of Calcium Metal‐Organic Battery</w:t>
+                <w:t xml:space="preserve">Stability and Lattice Dynamics of Ruddlesden–Popper Tetragonal Sr 2 TiO 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Bitenc</w:t>
+                <w:t xml:space="preserve">Romain Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Scafuri</w:t>
+                <w:t xml:space="preserve">P. Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klemen Pirnat</w:t>
+                <w:t xml:space="preserve">D. Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matic Lozinšek</w:t>
+                <w:t xml:space="preserve">M. Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Jerman</w:t>
+                <w:t xml:space="preserve">D. Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (1), pp.214-220. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (51), pp.27882-27893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/batt.202000197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001521v1</w:t>
+                <w:t xml:space="preserve">hal-03087910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnSnSb 2 anode: A solid solution behavior enabling high rate capability in Li-ion batteries</w:t>
+                <w:t xml:space="preserve">Alkali-glass behavior in honeycomb-type layered Li3-xNaxNi2SbO6 solid solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Coquil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Coélio Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Biecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.227165⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (17), pp.11546-11552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094895v1</w:t>
+                <w:t xml:space="preserve">hal-02289822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cobalt Carbodiimide as Negative Electrode for Li‐Ion Batteries: Electrochemical Mechanism and Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dronskowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (19), pp.5101-5108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/celc.201901264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando X-ray absorption spectroscopy applied to battery materials at ICGM: The challenging case of BiSb's sodiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Fehse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Storage Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ensm.2019.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth study of annealed porous silicon: Understand the morphological properties effect on negative LiB electrode performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZnSnSb 2 anode: A solid solution behavior enabling high rate capability in Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Dupuy</w:t>
+                <w:t xml:space="preserve">Gaël Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Machon</w:t>
+                <w:t xml:space="preserve">Stéphane Biscaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Cunin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+                <w:t xml:space="preserve">David Aymé-Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.134758⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 441, pp.227165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.227165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092736v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective separation under humid conditions by chiral Hofmann clathrates: new opportunities for vintage materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-depth study of annealed porous silicon: Understand the morphological properties effect on negative LiB electrode performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Arthur Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
+                <w:t xml:space="preserve">Denis Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9qi00837c⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 323, pp.134758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.134758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348403v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Crystalline Structure and Enhanced Photoluminescence of ZnO Nanolayers in Bi2Se3/ZnO Heterostructures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enantioselective separation under humid conditions by chiral Hofmann clathrates: new opportunities for vintage materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Viter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octavio Graniel</w:t>
+                <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (51), pp.31156-31166. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.3245-3254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b08417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9qi00837c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450677v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-glass behavior in honeycomb-type layered Li3-xNaxNi2SbO6 solid solution</w:t>
+                <w:t xml:space="preserve">Improved Crystalline Structure and Enhanced Photoluminescence of ZnO Nanolayers in Bi2Se3/ZnO Heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coélio Vallée</w:t>
+                <w:t xml:space="preserve">Margarita Baitimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+                <w:t xml:space="preserve">Jana Andzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
+                <w:t xml:space="preserve">Roman Viter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Biecher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Octavio Graniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (17), pp.11546-11552. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (51), pp.31156-31166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b08417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289822v1</w:t>
+                <w:t xml:space="preserve">hal-02450677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Lithiation of Ge: New Insights by Operando Spectroscopy and Diffraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Versatile Si/P System as Efficient Anode for Lithium and Sodium Batteries: Understanding of an Original Electrochemical Mechanism by a Full XRD-NMR Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11249⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (8), pp.3778-3789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.8b00567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717911v1</w:t>
+                <w:t xml:space="preserve">hal-02079852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Si/P System as Efficient Anode for Lithium and Sodium Batteries: Understanding of an Original Electrochemical Mechanism by a Full XRD-NMR Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Electrochemical Lithiation of Ge: New Insights by Operando Spectroscopy and Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Loaiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athmane Boulaoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (8), pp.3778-3789. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (7), pp.3709 - 3718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.8b00567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079852v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Electrochemical Sodiation of Sb Investigated by Operando X-ray Absorption and 121 Sb Mössbauer Spectroscopy: What Does One Really Learn?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Fehse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (2), pp.25. </w:t>
@@ -4751,90 +4751,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SnSb electrodes for Li-ion batteries: the electrochemical mechanism and capacity fading origins elucidated by using operando techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Antitomaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Biscaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aymé-Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (14), pp.6546 - 6555. </w:t>
@@ -5145,64 +5145,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ercole Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5247,479 +5247,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Quest for Polysulfides in Lithium–Sulfur Battery Electrolytes: An Operando Confocal Raman Spectroscopy Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance and mechanism of FeSb2 as negative electrode for Na-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darwiche Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hannauer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Fullenwarth</w:t>
+                <w:t xml:space="preserve">Matthieu Toiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraisse Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 280, pp.588-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.01.138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500448⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195065v1</w:t>
+                <w:t xml:space="preserve">hal-01110366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic Effects of Ge and Si on the Performances and Mechanism of the GexSi1−x Electrodes for Li Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.3226-3233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm504413g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and mechanism of FeSb2 as negative electrode for Na-ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darwiche Ali</w:t>
+                <w:t xml:space="preserve">The Quest for Polysulfides in Lithium–Sulfur Battery Electrolytes: An Operando Confocal Raman Spectroscopy Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hannauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Toiron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Johan Scheers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fullenwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraisse Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 280, pp.588-592. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (13), pp.2755-2759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.01.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110366v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At the Heart of a Conversion Reaction: An Operando X-ray Absorption Spectroscopy Investigation of NiSb2, a Negative Electrode Material for Li-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Womes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5796,77 +5796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile synthesis and long cycle life of SnSb as negative electrode material for Na-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5951,90 +5951,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the series Ti1−yNbySnSb with 0 ≤ y ≤ 1 as anode material for Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fullenwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 244, pp.736-741. </w:t>
@@ -6078,1508 +6078,1508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the synthesis conditions for tailoring lithium composition in ramsdellite phases: application for Li-ion batteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operando 57Fe Mössbauer and XRD investigation of LixMnyFe1-yPO4/C composites (y = 0; 0.25)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Soares</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Alexis Perea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costana Ionica-Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costana Ionica-Bousquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 208, pp.440-446. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.2080-2086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1ra00256b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743182v1</w:t>
+                <w:t xml:space="preserve">hal-00670839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoconfined phosphorus in mesoporous carbon as an electrode for Li-ion batteries: performance and mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Marino</w:t>
+                <w:t xml:space="preserve">On the synthesis conditions for tailoring lithium composition in ramsdellite phases: application for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Boulet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Monconduit</w:t>
+                <w:t xml:space="preserve">Françoise Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costana Ionica-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 208, pp.440-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2jm34562e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00743361v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better Cycling Performances of Bulk Sb in Na-Ion Batteries Compared to Li-Ion Systems: An Unexpected Electrochemical Mechanism</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Nanoconfined phosphorus in mesoporous carbon as an electrode for Li-ion batteries: performance and mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja310347x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.22713-22720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2jm34562e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770796v1</w:t>
+                <w:t xml:space="preserve">hal-00743361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando 57Fe Mössbauer and XRD investigation of LixMnyFe1-yPO4/C composites (y = 0.50; 0.75)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">A combined Mössbauer Spectroscopy and X-Ray Diffraction operando study of Sn-based composite anode materials for Li-ion accumulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. E. Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2RA20949G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (12), pp.3837-3848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10008-012-1824-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736973v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined Mössbauer Spectroscopy and X-Ray Diffraction operando study of Sn-based composite anode materials for Li-ion accumulators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
+                <w:t xml:space="preserve">Better Cycling Performances of Bulk Sb in Na-Ion Batteries Compared to Li-Ion Systems: An Unexpected Electrochemical Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (51), pp.20805-20811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja310347x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10008-012-1824-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00757372v1</w:t>
+                <w:t xml:space="preserve">hal-00770796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando 57Fe Mössbauer and XRD investigation of LixMnyFe1-yPO4/C composites (y = 0; 0.25)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Operando 57Fe Mössbauer and XRD investigation of LixMnyFe1-yPO4/C composites (y = 0.50; 0.75)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Perea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costana Ionica-Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.2080-2086. </w:t>
+              <w:t xml:space="preserve">, 2012, 2, pp.9517-9524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1ra00256b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2RA20949G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670839v1</w:t>
+                <w:t xml:space="preserve">hal-00736973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiSnSb a new efficient negative electrode for Li-ion batteries: mechanism investigations by operando-XRD and Mossbauer techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Activated-phosphorus as new electrode material for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fullenwarth Julien</w:t>
+                <w:t xml:space="preserve">A. Debenedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Debenedetti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1JM10710K⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.346-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2011.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606312v1</w:t>
+                <w:t xml:space="preserve">hal-00576408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated-phosphorus as new electrode material for Li-ion batteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Comparative study of NiSb2 and FeSb2 as negative electrode for li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villevieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costana Ionica-Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Womes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2011.01.021⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 192, pp.351-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2010.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576408v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of NiSb2 and FeSb2 as negative electrode for li-ion batteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">TiSnSb a new efficient negative electrode for Li-ion batteries: mechanism investigations by operando-XRD and Mossbauer techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fullenwarth Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Debenedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manfred Womes</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2010.04.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.10069-10076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1JM10710K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00601688v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Electron Density Study of Tetrakis-mu-(acetylsalicylate)dicopper(II): a Polymeric Structure with Cu center dot center dot center dot Cu Short Contacts</w:t>
+                <w:t xml:space="preserve">Structural in-situ study of the thermal behavior of manganese dioxide materials. Towards selected electrode materials for supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bouhmaida</w:t>
+                <w:t xml:space="preserve">Ouassim Ghodbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Mendez-Rojas</w:t>
+                <w:t xml:space="preserve">Jean-Louis Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perez-Benitez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic100090h⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (12), pp.3493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am100669k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582448v1</w:t>
+                <w:t xml:space="preserve">hal-00560514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural in-situ study of the thermal behavior of manganese dioxide materials. Towards selected electrode materials for supercapacitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Electron Density Study of Tetrakis-mu-(acetylsalicylate)dicopper(II): a Polymeric Structure with Cu center dot center dot center dot Cu Short Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouhmaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouassim Ghodbane</w:t>
+                <w:t xml:space="preserve">M.A. Mendez-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Pascal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">A. Perez-Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Favier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (12), pp.3493. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (14), pp.6443-6452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am100669k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic100090h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560514v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of glycine polymorphs crystallized in water and physicochemical characterizations</w:t>
               </w:r>
@@ -7591,51 +7591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihasina Rabesiaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7705,319 +7705,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structures of two (3-hydroxy-4-nitrobenzoato) complexes of magnesium(II): Ionic entities stabilized by stacking interactions and extensive hydrogen bonding</w:t>
+                <w:t xml:space="preserve">Copper diffusion in TaN - based thin layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Morgant</w:t>
+                <w:t xml:space="preserve">J. Nazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean d'Angelo</w:t>
+                <w:t xml:space="preserve">J. Sarradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Desmaële</w:t>
+                <w:t xml:space="preserve">S. Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Dichi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehrez Sghaier</w:t>
+                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27 (9-10), pp.2097-2104. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 254 (18), pp.5670-5674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2008.03.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00326942v1</w:t>
+                <w:t xml:space="preserve">hal-00351941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper diffusion in TaN - based thin layers</w:t>
+                <w:t xml:space="preserve">Crystal structures of two (3-hydroxy-4-nitrobenzoato) complexes of magnesium(II): Ionic entities stabilized by stacking interactions and extensive hydrogen bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nazon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Fraisse</w:t>
+                <w:t xml:space="preserve">Georges Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sarradin</w:t>
+                <w:t xml:space="preserve">Jean d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fries</w:t>
+                <w:t xml:space="preserve">Didier Desmaële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
+                <w:t xml:space="preserve">Emma Dichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 254 (18), pp.5670-5674. </w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (9-10), pp.2097-2104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2008.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351941v1</w:t>
+                <w:t xml:space="preserve">hal-00326942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structures and physico-chemical properties of Zn(II) and Co(II) tetraaqua(3-nitro-4-hydroxybenzoato) complexes: their anticonvulsant activities as well as related (5-nitrosalicylato)-metal complexe</w:t>
               </w:r>
@@ -8285,395 +8285,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal and Electronic Structures of Magnesium(II), Copper(II), and Mixed Magnesium(II)-Copper(II) Complexes of the Quinoline Half of Styrylquinoline-Type HIV-1 Integrase Inhibitors</w:t>
+                <w:t xml:space="preserve">Experimental charge density evidence for the existence of high polarizability of the electron density of the free electron pairs on the sulfur atom of the thioureido group, NH-C(S)-NH2, induced by N-H center dot center dot S and C-H center dot center dot S interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Courcot</w:t>
+                <w:t xml:space="preserve">Sladjana Novakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Firley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Fraisse</w:t>
+                <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre J. Becker</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0687551⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (2), pp.191-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg060497+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176421v1</w:t>
+                <w:t xml:space="preserve">hal-00142345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial decoupling between strain and polarization in mono-oriented Pb(Zr0.2Ti0.8)O3 thin film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal and Electronic Structures of Magnesium(II), Copper(II), and Mixed Magnesium(II)-Copper(II) Complexes of the Quinoline Half of Styrylquinoline-Type HIV-1 Integrase Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-E. Janolin</w:t>
+                <w:t xml:space="preserve">Delphine Firley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Marrec</w:t>
+                <w:t xml:space="preserve">Pierre J. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dkhil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-M. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 90 (21), pp.212904. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (21), pp.6042-6050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2742313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp0687551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176571v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental charge density evidence for the existence of high polarizability of the electron density of the free electron pairs on the sulfur atom of the thioureido group, NH-C(S)-NH2, induced by N-H center dot center dot S and C-H center dot center dot S interactions</w:t>
+                <w:t xml:space="preserve">Partial decoupling between strain and polarization in mono-oriented Pb(Zr0.2Ti0.8)O3 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sladjana Novakovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">P.-E. Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
+                <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
+                <w:t xml:space="preserve">B. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (2), pp.191-195. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (21), pp.212904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg060497+⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2742313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142345v1</w:t>
+                <w:t xml:space="preserve">hal-00176571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PbMg1/3Nb2/3O3/PbTiO3 superlattices: An x-ray diffraction and Raman spectroscopy temperature-dependent study</w:t>
               </w:r>
@@ -8698,64 +8698,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoun El Marssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (1), pp.014124. </w:t>
@@ -8939,90 +8939,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain structure sequence in ferroelectric Pb(Zr0.2Ti0.8)O-3 thin film on MgO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ringgaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9063,298 +9063,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of 3.3-dimethyl-5.5-bis(1.2.4-triazine): Towards design of supramolecular arrangements of N-heterocyclic Cu-I complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Binding Mode of Styrylquinoline-type HIV-1 Integrase Inhibitors : Crystal and Electronic Structures of a Mg(II)-Complexed Progenitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Firley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. D. Tran</w:t>
+                <w:t xml:space="preserve">P. Pattisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Marsura</w:t>
+                <w:t xml:space="preserve">D. Chernyshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00382763v1</w:t>
+                <w:t xml:space="preserve">hal-00360301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding Mode of Styrylquinoline-type HIV-1 Integrase Inhibitors : Crystal and Electronic Structures of a Mg(II)-Complexed Progenitor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Electronic properties of 3.3-dimethyl-5.5-bis(1.2.4-triazine): Towards design of supramolecular arrangements of N-heterocyclic Cu-I complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Pattisson</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Chernyshov</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marsura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (12), pp.3414-3423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200601686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360301v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pb Mg1 3 Nb2 3 O3 PbTi O3 superlattices An x-ray diffraction and Raman spectroscopy temperature-dependent study</w:t>
               </w:r>
@@ -9379,64 +9379,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoun El Marssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (1), pp.014124. </w:t>
@@ -9487,64 +9487,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Features of both Electron Density and Electrostatic Potential in Bis(tiosemicarbazide)zinc(II) dinitrate Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sladjana B. Novaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddine Ghermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9748,346 +9748,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(3S,4S,5S,10S,13R,14R,17R)-4 alpha,14 alpha-Dimethyl-3 beta-tosyl-5 alpha-ergost-8-ene-7,11,24-trione at 100 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental/theoretical electrostatic properties of a styrylquinoline-type HIV-1 integrase inhibitor and its progenitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mazoir</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noureddine Ghermani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Firley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600536806015340⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110, pp.537-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0582179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133239v1</w:t>
+                <w:t xml:space="preserve">hal-00133314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental/theoretical electrostatic properties of a styrylquinoline-type HIV-1 integrase inhibitor and its progenitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">(3S,4S,5S,10S,13R,14R,17R)-4 alpha,14 alpha-Dimethyl-3 beta-tosyl-5 alpha-ergost-8-ene-7,11,24-trione at 100 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mazoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berraho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benharref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouhmaida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0582179⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62, pp.O2153-O2155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536806015340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00133314v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original supramolecular helicate from a bipyridine-bipyrazine ligand strand and Ni-II by self-assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ghermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10310,64 +10310,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7-arboxylato-8-hydroxy-2-methylquinolinium monohydrate and 7-carboxy-8-hydroxy-2-methylquinolinium chloride monohydrate at 100 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Firley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zouhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10450,319 +10450,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBE growth of InAs/InAsSb/AlAsSb structures for mid-infrared lasers</w:t>
+                <w:t xml:space="preserve">MBE growth of InAs/InAsSb/InAlAsSb “W” quantum well laser diodes emitting near 3μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Genty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Fraisse</w:t>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 223 (3), pp.341 - 348. </w:t>
+              <w:t xml:space="preserve">, 2001, 227-228, pp.586 - 590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)00600-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)00777-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786381v1</w:t>
+                <w:t xml:space="preserve">hal-01756480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBE growth of InAs/InAsSb/InAlAsSb “W” quantum well laser diodes emitting near 3μm</w:t>
+                <w:t xml:space="preserve">MBE growth of InAs/InAsSb/AlAsSb structures for mid-infrared lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 227-228, pp.586 - 590. </w:t>
+              <w:t xml:space="preserve">, 2001, 223 (3), pp.341 - 348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)00777-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)00600-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756480v1</w:t>
+                <w:t xml:space="preserve">hal-01786381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High efficiency GaInSbAs/GaSb type-II quantum well continuous wave lasers</w:t>
               </w:r>
@@ -10907,51 +10907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular beam epitaxy growth of 1.3~μm high-reflectivity AlGaAsSb/AlAsSb Bragg mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11649,77 +11649,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics 18th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11757,64 +11757,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité de la structure ramsdellite Li2Ti3O7 renforcée par la trisubstitution du titane (Ti/Fe, Ni, Al)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle van Thournout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11869,90 +11869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of Ta-based diffusion barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fréty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12003,77 +12003,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle phase ternaire identifiée dans le cyclage de NiFe1-xSb2 comme électrode négative de batterie Li-ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Womes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12150,51 +12150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Womes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12292,51 +12292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Womes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12413,51 +12413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Womes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12508,90 +12508,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOW TEMPERATURE HIGH RESOLUTION X-RAY DIFFRACTION DATA FOR Co(III) COMPLEX WITH FAMOTIDINE LIGAND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sladjana B. Novaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan U. Miodragovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Conference of Serbian Crystallographic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Soko Banje</w:t>
@@ -12633,51 +12633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncovalent interactions in the crystal structure of bis(thiosemicarbazide)zinc(II) dinitrate. The results of the experimental charge density analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.B. Novaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12745,51 +12745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Photochemical Light Induced Nucleation of drugs : experimental and theoretical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Matić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12883,90 +12883,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical electrostatic properties of salicylaldehyde thiosemicarbazone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.B. Novaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vukadin M. Leovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Meeting on Pharmaceutics Biopharmaceutics and Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Geneva, Switzerland</w:t>
@@ -12989,351 +12989,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental charge density study of salicylaldehyde thiosemicarbazone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddine Ghermani</w:t>
+                <w:t xml:space="preserve">Electrostatic properties of two precursors of potent HIV-1 integrase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Firley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX IUCR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2005, Florence, Italy. pp.c425 26, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108767305082061⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2005, Florence, Italy. pp.c277 c277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108767305088203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304701v1</w:t>
+                <w:t xml:space="preserve">hal-02304690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic properties of two precursors of potent HIV-1 integrase inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental charge density study of salicylaldehyde thiosemicarbazone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sladjana Novakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Firley</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vukadin M. Leovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Ghermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX IUCR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2005, Florence, Italy. pp.c277 c277, </w:t>
+              <w:t xml:space="preserve">, Aug 2005, Florence, Italy. pp.c425 26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0108767305088203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0108767305082061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304690v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental electron density distribution of bis(thiosemicarbazide)-zinc(II) dinitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sladjana Novakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13393,90 +13393,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical electron density and electrostatic properties as a tool for understanding activity of HIV-1 integrase inhibitor precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Firley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13648,77 +13648,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de Densité Electronique d'un Précurseur des Styrylquinoléines Inhibiteurs Potentiels de l'Intégrase du VIH-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Firley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zouhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhza Bouhmaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13767,402 +13767,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide tunable GaInAsSb/GaAlAsSb quantum well continuous wave lasers for gas analysis above RT</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas analysis using room temperature CW lasers in the 2.2-2.4µm window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Fraisse</w:t>
+                <w:t xml:space="preserve">C. Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joullié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on lasers and electro-optics Europe (CLEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Nice, France</w:t>
+              <w:t xml:space="preserve">Mid-infrared Network Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Malvern, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803184v1</w:t>
+                <w:t xml:space="preserve">hal-01797392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge and vertical surface emitting lasers around 2.0-2.5µm and their applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Pérona</w:t>
+                <w:t xml:space="preserve">Wide tunable GaInAsSb/GaAlAsSb quantum well continuous wave lasers for gas analysis above RT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vicet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Yarekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Glastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor light sources for Mid-IR applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE Conference on lasers and electro-optics Europe (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798944v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas analysis using room temperature CW lasers in the 2.2-2.4µm window</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
+                <w:t xml:space="preserve">Edge and vertical surface emitting lasers around 2.0-2.5µm and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gaillard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+                <w:t xml:space="preserve">A. N. Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joullié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pérona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-infrared Network Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Malvern, United Kingdom</w:t>
+              <w:t xml:space="preserve">Semiconductor light sources for Mid-IR applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797392v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of porous silicon as a new compliant substrate for 3C-SiC deposition</w:t>
               </w:r>
@@ -14430,90 +14430,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical electron density and electrostatic properties as a tool for understanding activity of HIV-1 integrase inhibitor precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Firley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14724,51 +14724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Saffari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massomeh Ghorbanloo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Morsali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Elmaghrabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bezzerga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2025.116667" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mehdikhanloo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hagheh Kavousi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Hassan El-Maghrabi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179439" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05131721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hatim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Farhat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c01717" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05360805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Larbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Larhrib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01948" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amadou Arifa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271678" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duplessis-Kergomard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113525" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763628v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mr00018h" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Mumba Mpanga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wernert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Avdeev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c02749" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253449v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta02329j" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Crobu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2023.100403" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04014787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pchelina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sedykh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Chistyakova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Rusakov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Alekhina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.11.270" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04446431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Zubair Awan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Hoang Ho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Beltrami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17010083" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pechberty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2021.11.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554856v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atourya Mhoumadi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elkhashab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prillieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Dumas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2021.179121" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562412v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidhan Pandit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.139997" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255190v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Tahar Sougrati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2022.107010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293735v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110268" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355352v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano-Sevillano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01876" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03348822v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Rybchenko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2021.114401" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Jiju Arayamparambil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Arayamparambil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201901260" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03043134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a L&#233;vy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thr&#225;inn Fridriksson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2019.101748" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.109999" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hermet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgogne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08237" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943271v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Polisi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santoro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106378" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001521v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bitenc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scafuri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Pirnat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matic Lozin&#353;ek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jerman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000197" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094895v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coquil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biscaglia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227165" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309115v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dronskowski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901264" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Murgia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.06.027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092736v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Roland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dupuy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Cunin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.134758" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348403v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00837c" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02450677v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Baitimirova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Andzane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Viter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Graniel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08417" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289822v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co&#233;lio Vall&#233;e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Biecher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01385" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717911v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Loaiza" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11249" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079852v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00567" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803348v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4020025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502705v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antitomaso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA10138K" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241087v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwiche Ali" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dugas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraisse Bernard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.10.087" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494802v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jara" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fr&#233;ty" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonzalez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.067" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ercole Conte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Di Carlo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06711" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195065v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Scheers" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500448" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T3DG327-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195803v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duveau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cunin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm504413g" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110366v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Toiron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.138" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79X9RC3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091240v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5097579" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808221v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.03.029" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FXB7S92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815527v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.11.061" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9QTQ317-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743182v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morato" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costana Ionica-Bousquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.12.013" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ4NHNQ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743361v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Boulet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm34562e" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770796v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310347x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736973v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perea" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tessier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA20949G" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757372v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Conte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-012-1824-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65J9JKX5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670839v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00256b" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fullenwarth Julien" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Debenedetti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM10710K" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576408v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debenedetti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.01.021" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601688v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zitoun" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.04.029" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSKXNVB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582448v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhmaida" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mendez-Rojas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Benitez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merino" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100090h" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560514v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Ghodbane" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pascal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100669k" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488343v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihasina Rabesiaka" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Sghaier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.03.011" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47G0W215-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326942v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Morgant" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean d'Angelo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Dichi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2008.03.027" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P496J34B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351941v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarradin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fries" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.03.015" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPSTPV4Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382739v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Angelo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morgant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Ghermani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desmaele" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.10.006" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCHDV1HQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382728v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dichi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sghaier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonhomme" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keller" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.07.120" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQTFT96P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176421v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courcot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Firley" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Becker" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gillet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0687551" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176571v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2742313" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142345v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Novakovic" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran A. Bogdanovi&#263;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic - de Bir&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060497+" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382754v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemee" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevB.76.014124" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382749v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.01.025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53X6HRSX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382765v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ringgaard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2727563" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382763v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Tran" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601686" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J77T27F6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360301v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pattisson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chernyshov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269775v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.014124" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204137v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana B. Novakovi&#263;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Ghermani" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Bouhmaida" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075456i" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360296v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Othmani-Assmann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benna-Zayani" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kbir-Ariguib" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068814a" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6HP4V21D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133239v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazoir" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berraho" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benharref" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536806015340" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133314v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghermani" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0582179" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JTK9CJ14-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133316v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500660" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTZGZK1M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143426v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Othmani" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108767305083960" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126071v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zouhiri" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic-de Bire" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108270104031403" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJ44K3V4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786381v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genty" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grech" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00600-5" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6NQ9X83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756480v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00777-1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS2R7CDF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799987v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rona" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Glastre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/15/4/314" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14F6AE166F2B8BB46A06D30B7FB4AB3F3D5E0D86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904249v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertru" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970830" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788490v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dilhan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Massone" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)05616-L" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6RVVPS3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788492v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00858-F" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MNGKC8Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249141v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diani" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoehr" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bischoff" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kubler" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994163" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DA5ACA787A82F709DCD358D5A50FF408AF37DEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042603v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohl" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwedler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924921v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387327v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le van Thournout" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351962v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Berger" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387323v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357037v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.08.089" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLGNJ9JX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355947v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351173v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Womes" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207454v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan U. Miodragovic" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304801v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Novakovi&#263;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Ghermani" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhza Bouhmaida" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304726v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mati&#263;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rolon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304708v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vukadin M. Leovac" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304701v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305082061" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304690v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305088203" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304694v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305082048" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304573v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767304099398" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543870v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304538v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zouhiri" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desma&#235;le" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803184v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perona" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798944v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797392v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Baranov" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543778v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Namavar" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Colter" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Planes" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792459v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dilhan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304568v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Saffari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massomeh Ghorbanloo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Morsali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Elmaghrabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bezzerga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2025.116667" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amadou Arifa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271678" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05360805v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Larbi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Larhrib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01948" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mehdikhanloo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hagheh Kavousi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Hassan El-Maghrabi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179439" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05131721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hatim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Farhat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c01717" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duplessis-Kergomard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113525" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763628v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mr00018h" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Mumba Mpanga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wernert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Avdeev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c02749" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253449v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta02329j" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Crobu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2023.100403" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04014787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pchelina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sedykh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Chistyakova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Rusakov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Alekhina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.11.270" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04446431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Zubair Awan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Hoang Ho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Beltrami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17010083" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554856v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atourya Mhoumadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elkhashab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prillieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Dumas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2021.179121" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562412v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidhan Pandit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.139997" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pechberty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2021.11.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255190v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Tahar Sougrati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2022.107010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293735v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110268" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03348822v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Rybchenko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2021.114401" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355352v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano-Sevillano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01876" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Polisi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santoro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106378" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bitenc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scafuri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Pirnat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matic Lozin&#353;ek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jerman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000197" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03043134v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a L&#233;vy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thr&#225;inn Fridriksson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2019.101748" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Jiju Arayamparambil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Arayamparambil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201901260" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.109999" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087910v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hermet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgogne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08237" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co&#233;lio Vall&#233;e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Biecher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01385" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dronskowski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901264" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275372v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Murgia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.06.027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coquil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biscaglia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227165" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Roland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dupuy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Cunin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.134758" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348403v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00837c" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02450677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Baitimirova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Andzane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Viter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Graniel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08417" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079852v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00567" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Loaiza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11249" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803348v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4020025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502705v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antitomaso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA10138K" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241087v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwiche Ali" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dugas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraisse Bernard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.10.087" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494802v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jara" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fr&#233;ty" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonzalez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.067" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ercole Conte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Di Carlo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06711" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110366v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Toiron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.138" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79X9RC3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195803v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duveau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cunin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm504413g" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195065v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Scheers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500448" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T3DG327-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091240v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5097579" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808221v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.03.029" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FXB7S92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815527v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.11.061" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9QTQ317-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670839v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perea" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costana Ionica-Bousquet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tessier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00256b" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743182v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morato" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.12.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ4NHNQ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743361v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Boulet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm34562e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757372v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Conte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-012-1824-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65J9JKX5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770796v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310347x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736973v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA20949G" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576408v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debenedetti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.01.021" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601688v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zitoun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.04.029" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSKXNVB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606312v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fullenwarth Julien" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Debenedetti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM10710K" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560514v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Ghodbane" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pascal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100669k" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582448v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhmaida" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mendez-Rojas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Benitez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merino" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100090h" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488343v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihasina Rabesiaka" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Sghaier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.03.011" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47G0W215-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351941v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarradin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fries" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.03.015" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPSTPV4Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326942v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Morgant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean d'Angelo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Dichi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2008.03.027" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P496J34B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382739v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Angelo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morgant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Ghermani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desmaele" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.10.006" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCHDV1HQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382728v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dichi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sghaier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonhomme" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keller" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.07.120" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQTFT96P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142345v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Novakovic" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran A. Bogdanovi&#263;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic - de Bir&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060497+" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176421v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courcot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Firley" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Becker" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gillet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0687551" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176571v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2742313" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382754v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemee" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevB.76.014124" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382749v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.01.025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53X6HRSX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382765v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ringgaard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2727563" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360301v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pattisson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chernyshov" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382763v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Tran" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601686" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J77T27F6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269775v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.014124" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204137v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana B. Novakovi&#263;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Ghermani" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Bouhmaida" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075456i" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360296v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Othmani-Assmann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benna-Zayani" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kbir-Ariguib" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068814a" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6HP4V21D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133314v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghermani" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0582179" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JTK9CJ14-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133239v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazoir" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berraho" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benharref" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536806015340" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133316v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500660" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTZGZK1M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143426v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Othmani" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108767305083960" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126071v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zouhiri" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic-de Bire" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108270104031403" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJ44K3V4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756480v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grech" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00777-1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS2R7CDF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786381v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genty" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00600-5" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6NQ9X83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799987v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rona" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Glastre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/15/4/314" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14F6AE166F2B8BB46A06D30B7FB4AB3F3D5E0D86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904249v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertru" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970830" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788490v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dilhan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Massone" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)05616-L" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6RVVPS3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788492v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00858-F" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MNGKC8Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249141v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diani" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoehr" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bischoff" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kubler" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994163" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DA5ACA787A82F709DCD358D5A50FF408AF37DEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042603v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohl" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwedler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924921v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387327v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le van Thournout" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351962v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Berger" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387323v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357037v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.08.089" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLGNJ9JX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355947v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351173v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Womes" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207454v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan U. Miodragovic" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304801v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Novakovi&#263;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Ghermani" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhza Bouhmaida" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304726v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mati&#263;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rolon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304708v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vukadin M. Leovac" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304690v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305088203" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304701v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305082061" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304694v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305082048" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304573v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767304099398" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543870v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304538v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zouhiri" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desma&#235;le" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797392v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Baranov" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803184v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perona" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798944v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543778v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Namavar" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Colter" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Planes" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792459v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dilhan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304568v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>