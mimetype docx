--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,4339 +234,4352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the growth temperature on the crystal quality and optical properties in ZnS</w:t>
+                <w:t xml:space="preserve">Revisiting MnP4 as a negative electrode for Li-ion batteries: mechanism and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Amadou Arifa</w:t>
+                <w:t xml:space="preserve">Julien Fullenwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Briot</w:t>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Peyre</w:t>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0271678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D6TA00420B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295706v1</w:t>
+                <w:t xml:space="preserve">hal-05599752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Graphite Properties and Electrode Formulation on Potassium-Ion Battery Performance and Storage Mechanisms</w:t>
+                <w:t xml:space="preserve">Influence of interface defects and Zr doping on the photocatalytic activity of TiO2 nanofibers in water splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louiza Larbi</w:t>
+                <w:t xml:space="preserve">Mehrdad Mehdikhanloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badre Larhrib</w:t>
+                <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massomeh Ghorbanloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
+                <w:t xml:space="preserve">Amr A Nada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïc Madec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Heba Hassan El-Maghrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (21), pp.15706-15721. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1020, pp.179439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.5c01948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360805v1</w:t>
+                <w:t xml:space="preserve">hal-05133323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interface defects and Zr doping on the photocatalytic activity of TiO2 nanofibers in water splitting</w:t>
+                <w:t xml:space="preserve">Effect of Atomic Layer Fluorination on the Structural and Electrochemical Properties of LiNi 0.5 Mn 1.5 O 4 High Voltage Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrdad Mehdikhanloo</w:t>
+                <w:t xml:space="preserve">Oumaima Hatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Massomeh Ghorbanloo</w:t>
+                <w:t xml:space="preserve">Hani Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amr A Nada</w:t>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heba Hassan El-Maghrabi</w:t>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179439⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (24), pp.25720-25732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c01717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133323v1</w:t>
+                <w:t xml:space="preserve">hal-05131721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Atomic Layer Fluorination on the Structural and Electrochemical Properties of LiNi 0.5 Mn 1.5 O 4 High Voltage Electrodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Graphite Properties and Electrode Formulation on Potassium-Ion Battery Performance and Storage Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hani Farhat</w:t>
+                <w:t xml:space="preserve">Louiza Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Foix</w:t>
+                <w:t xml:space="preserve">Badre Larhrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+                <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
+                <w:t xml:space="preserve">Lénaïc Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (24), pp.25720-25732. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (21), pp.15706-15721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c01717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.5c01948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131721v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal adsorption properties of the MOF CALF-20 as revealed by water and methanol vapor sorption</w:t>
+                <w:t xml:space="preserve">Effect of the growth temperature on the crystal quality and optical properties in ZnS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Duplessis-Kergomard</w:t>
+                <w:t xml:space="preserve">Hassan Amadou Arifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Saidi</w:t>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olinda Gimello</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 387, pp.113525. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0271678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321697v1</w:t>
+                <w:t xml:space="preserve">hal-05295706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing sustainable practices in Li-ion battery cathode material recycling: mechanochemical optimisation for magnetic cobalt recovery</w:t>
+                <w:t xml:space="preserve">Abnormal adsorption properties of the MOF CALF-20 as revealed by water and methanol vapor sorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Vauloup</w:t>
+                <w:t xml:space="preserve">Julia Duplessis-Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bouilhac</w:t>
+                <w:t xml:space="preserve">Meryem Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Coppey</w:t>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Mechanochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (4), pp.393-401. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387, pp.113525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4mr00018h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763628v1</w:t>
+                <w:t xml:space="preserve">hal-05321697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state chemistry shuffling of alkali ions toward new layered oxide materials</w:t>
+                <w:t xml:space="preserve">Advancing sustainable practices in Li-ion battery cathode material recycling: mechanochemical optimisation for magnetic cobalt recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eunice Mumba Mpanga</w:t>
+                <w:t xml:space="preserve">Joshua Vauloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Wernert</w:t>
+                <w:t xml:space="preserve">Cécile Bouilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fauth</w:t>
+                <w:t xml:space="preserve">Nicolas Coppey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Suard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxim Avdeev</w:t>
+                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c02749⟩</w:t>
+              <w:t xml:space="preserve">RSC Mechanochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (4), pp.393-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4mr00018h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422421v1</w:t>
+                <w:t xml:space="preserve">hal-04763628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MnP4 electrode for Na-ion batteries: a complex and effective electrochemical mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-state chemistry shuffling of alkali ions toward new layered oxide materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice Mumba Mpanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fullenwarth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Romain Wernert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+                <w:t xml:space="preserve">François Fauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+                <w:t xml:space="preserve">Emmanuelle Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Monconduit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxim Avdeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.23950-23960. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (2), pp.892-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3ta02329j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c02749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253449v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalizing the alkali ions distribution along the honeycomb layered (Li,Na)2SnO3 pseudo solid solution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eunice Mumba Mpanga</w:t>
+                <w:t xml:space="preserve">MnP4 electrode for Na-ion batteries: a complex and effective electrochemical mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fullenwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.progsolidstchem.2023.100403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.23950-23960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ta02329j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118837v1</w:t>
+                <w:t xml:space="preserve">hal-04253449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural and magnetic features of perovskite oxides La1–xSrxMnO3+δ (x = 0.05, 0.10, 0.20) depending on the strontium doping content and heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pchelina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Sedykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Chistyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Pchelina</w:t>
+                <w:t xml:space="preserve">Vyacheslav Rusakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Alekhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (7), pp.10774-10786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.11.270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition Effect on the Formation of Oxide Phases by Thermal Decomposition of CuNiM(III) Layered Double Hydroxides with M(III) = Al, Fe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rationalizing the alkali ions distribution along the honeycomb layered (Li,Na)2SnO3 pseudo solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Crobu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice Mumba Mpanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma17010083⟩</w:t>
+              <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70, pp.100403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.progsolidstchem.2023.100403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446431v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the heat behavior of amiodarone hydrochloride</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Collas</w:t>
+                <w:t xml:space="preserve">Composition Effect on the Formation of Oxide Phases by Thermal Decomposition of CuNiM(III) Layered Double Hydroxides with M(III) = Al, Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iqra Zubair Awan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuoc Hoang Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Beltrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2021.179121⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17010083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554856v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-coated FePO4 nanoparticles as stable cathode for Na-ion batteries: A promising full cell with a Na15Pb4 anode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of electrochemical magnesium (de)alloying of Mg-Sn and Mg-Pb polymorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pechberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.139997⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.1609-1616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jma.2021.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562412v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of electrochemical magnesium (de)alloying of Mg-Sn and Mg-Pb polymorphs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of the heat behavior of amiodarone hydrochloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atourya Mhoumadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elkhashab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jma.2021.11.013⟩</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 708, pp.179121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2021.179121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716181v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of a Na3V2(PO4)3/C –Pb full cell Na-ion prototype</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Carbon-coated FePO4 nanoparticles as stable cathode for Na-ion batteries: A promising full cell with a Na15Pb4 anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidhan Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moulay-Tahar Sougrati</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2022.107010⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 409, pp.139997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.139997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255190v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline-earth metal-doped perovskites La0.95A0.05MnO3+δ (A = Ca, Sr): New structural and magnetic features revealed by 57Fe Mössbauer spectroscopy and magnetic measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of a Na3V2(PO4)3/C –Pb full cell Na-ion prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidhan Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay-Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 159, pp.110268. </w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95, pp.107010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2022.107010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293735v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ high temperature XRD study of Sr-doped ceramics La0.95Sr0.05MnO3+δ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vera Sedykh</w:t>
+                <w:t xml:space="preserve">Stacking versatility in alkali-mixed Honeycomb Layered NaKNi2TeO6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxana Rybchenko</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jon Serrano-Sevillano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2021.114401⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (18), pp.14310-14317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348822v1</w:t>
+                <w:t xml:space="preserve">hal-03355352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacking versatility in alkali-mixed Honeycomb Layered NaKNi2TeO6</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Weill</w:t>
+                <w:t xml:space="preserve">Alkaline-earth metal-doped perovskites La0.95A0.05MnO3+δ (A = Ca, Sr): New structural and magnetic features revealed by 57Fe Mössbauer spectroscopy and magnetic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pchelina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Sedykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Chistyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav Rusakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Alekhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01876⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.110268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355352v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in-situ x-ray diffraction and infrared spectroscopic study of the dehydration of AlPO4-54</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">In situ high temperature XRD study of Sr-doped ceramics La0.95Sr0.05MnO3+δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pchelina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Sedykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Rybchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2020.106378⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 336, pp.114401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2021.114401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943271v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Performance and Mechanism of Calcium Metal‐Organic Battery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Jerman</w:t>
+                <w:t xml:space="preserve">Reversible High Capacity and Reaction Mechanism of Cr 2 (NCN) 3 Negative Electrodes for Li‐Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeethu Arayamparambil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaixuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/batt.202000197⟩</w:t>
+              <w:t xml:space="preserve">Energy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.1901260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ente.201901260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001521v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smectite quantification in hydrothermally altered volcanic rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thráinn Fridriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 85, pp.101748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geothermics.2019.101748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03043134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible High Capacity and Reaction Mechanism of Cr 2 (NCN) 3 Negative Electrodes for Li‐Ion Batteries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydration mechanism in Ce-exchanged zeolites and heat release performances upon adsorption of water vapour in support of their potential use in thermochemical storage of energy under mild conditions of adsorbent regeneration and saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Zajac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ente.201901260⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 296, pp.109999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.109999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514522v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration mechanism in Ce-exchanged zeolites and heat release performances upon adsorption of water vapour in support of their potential use in thermochemical storage of energy under mild conditions of adsorbent regeneration and saturation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stability and Lattice Dynamics of Ruddlesden–Popper Tetragonal Sr 2 TiO 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.109999⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (51), pp.27882-27893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441944v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Lattice Dynamics of Ruddlesden–Popper Tetragonal Sr 2 TiO 4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Bourgogne</w:t>
+                <w:t xml:space="preserve">An in-situ x-ray diffraction and infrared spectroscopic study of the dehydration of AlPO4-54</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fabbiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Polisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Arletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08237⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, pp.106378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2020.106378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087910v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-glass behavior in honeycomb-type layered Li3-xNaxNi2SbO6 solid solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Electrochemical Performance and Mechanism of Calcium Metal‐Organic Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bitenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Scafuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemen Pirnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matic Lozinšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01385⟩</w:t>
+              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.214-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/batt.202000197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289822v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt Carbodiimide as Negative Electrode for Li‐Ion Batteries: Electrochemical Mechanism and Performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">ZnSnSb 2 anode: A solid solution behavior enabling high rate capability in Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Dronskowski</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Biscaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aymé-Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201901264⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 441, pp.227165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.227165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309115v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando X-ray absorption spectroscopy applied to battery materials at ICGM: The challenging case of BiSb's sodiation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Cobalt Carbodiimide as Negative Electrode for Li‐Ion Batteries: Electrochemical Mechanism and Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dronskowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2019.06.027⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (19), pp.5101-5108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201901264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275372v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnSnSb 2 anode: A solid solution behavior enabling high rate capability in Li-ion batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Operando X-ray absorption spectroscopy applied to battery materials at ICGM: The challenging case of BiSb's sodiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Murgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Fehse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.227165⟩</w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2019.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094895v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth study of annealed porous silicon: Understand the morphological properties effect on negative LiB electrode performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 323, pp.134758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.134758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective separation under humid conditions by chiral Hofmann clathrates: new opportunities for vintage materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.3245-3254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9qi00837c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Crystalline Structure and Enhanced Photoluminescence of ZnO Nanolayers in Bi2Se3/ZnO Heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Baitimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Andzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Viter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Graniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (51), pp.31156-31166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b08417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Si/P System as Efficient Anode for Lithium and Sodium Batteries: Understanding of an Original Electrochemical Mechanism by a Full XRD-NMR Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Alkali-glass behavior in honeycomb-type layered Li3-xNaxNi2SbO6 solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coélio Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Biecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (8), pp.3778-3789. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (17), pp.11546-11552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.8b00567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079852v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Lithiation of Ge: New Insights by Operando Spectroscopy and Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Loaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athmane Boulaoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (7), pp.3709 - 3718. </w:t>
@@ -4598,4431 +4611,4414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Electrochemical Sodiation of Sb Investigated by Operando X-ray Absorption and 121 Sb Mössbauer Spectroscopy: What Does One Really Learn?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Fontaine</w:t>
+                <w:t xml:space="preserve">Versatile Si/P System as Efficient Anode for Lithium and Sodium Batteries: Understanding of an Original Electrochemical Mechanism by a Full XRD-NMR Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/batteries4020025⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (8), pp.3778-3789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.8b00567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803348v1</w:t>
+                <w:t xml:space="preserve">hal-02079852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SnSb electrodes for Li-ion batteries: the electrochemical mechanism and capacity fading origins elucidated by using operando techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Electrochemical Sodiation of Sb Investigated by Operando X-ray Absorption and 121 Sb Mössbauer Spectroscopy: What Does One Really Learn?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Fehse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Aymé-Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6TA10138K⟩</w:t>
+              <w:t xml:space="preserve">Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/batteries4020025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502705v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinstating lead for high-loaded efficient negative electrode for rechargeable sodium-ion battery</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SnSb electrodes for Li-ion batteries: the electrochemical mechanism and capacity fading origins elucidated by using operando techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Antitomaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Biscaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aymé-Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.10.087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (14), pp.6546 - 6555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6TA10138K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241087v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin film deposition of Ta, TaN and Ta/TaN bi-layer on Ti and SS316-LVM substrates by RF sputtering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Gonzalez</w:t>
+                <w:t xml:space="preserve">Reinstating lead for high-loaded efficient negative electrode for rechargeable sodium-ion battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darwiche Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraisse Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.10.067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 304, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.10.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494802v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando Mössbauer Spectroscopy Investigation of the Electrochemical Reaction with Lithium in Bronze-Type FeF 3 ·0.33H 2 O</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thin film deposition of Ta, TaN and Ta/TaN bi-layer on Ti and SS316-LVM substrates by RF sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fréty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06711⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.10.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389112v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and mechanism of FeSb2 as negative electrode for Na-ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darwiche Ali</w:t>
+                <w:t xml:space="preserve">Operando Mössbauer Spectroscopy Investigation of the Electrochemical Reaction with Lithium in Bronze-Type FeF 3 ·0.33H 2 O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ercole Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Toiron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Lidia Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 280, pp.588-592. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (42), pp.23933 - 23943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.01.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01110366v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic Effects of Ge and Si on the Performances and Mechanism of the GexSi1−x Electrodes for Li Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duveau</w:t>
+                <w:t xml:space="preserve">Frédérique Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.3226-3233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm504413g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Quest for Polysulfides in Lithium–Sulfur Battery Electrolytes: An Operando Confocal Raman Spectroscopy Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hannauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hannauer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johan Scheers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fullenwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraisse Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (13), pp.2755-2759. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500448⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the Heart of a Conversion Reaction: An Operando X-ray Absorption Spectroscopy Investigation of NiSb2, a Negative Electrode Material for Li-Ion Batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Monconduit</w:t>
+                <w:t xml:space="preserve">Performance and mechanism of FeSb2 as negative electrode for Na-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darwiche Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Toiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraisse Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5097579⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 280, pp.588-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.01.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091240v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile synthesis and long cycle life of SnSb as negative electrode material for Na-ion batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">At the Heart of a Conversion Reaction: An Operando X-ray Absorption Spectroscopy Investigation of NiSb2, a Negative Electrode Material for Li-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Womes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.03.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (48), pp.27772-27780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5097579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00808221v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the series Ti1−yNbySnSb with 0 ≤ y ≤ 1 as anode material for Li-ion batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Facile synthesis and long cycle life of SnSb as negative electrode material for Na-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Fullenwarth</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.DOI: 10.1016/j.elecom.2013.03.029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.03.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.11.061⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815527v1</w:t>
+                <w:t xml:space="preserve">hal-00808221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando 57Fe Mössbauer and XRD investigation of LixMnyFe1-yPO4/C composites (y = 0; 0.25)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Study of the series Ti1−yNbySnSb with 0 ≤ y ≤ 1 as anode material for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fullenwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1ra00256b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 244, pp.736-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.11.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670839v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the synthesis conditions for tailoring lithium composition in ramsdellite phases: application for Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costana Ionica-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 208, pp.440-446. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.12.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoconfined phosphorus in mesoporous carbon as an electrode for Li-ion batteries: performance and mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Boulet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22, pp.22713-22720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2jm34562e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined Mössbauer Spectroscopy and X-Ray Diffraction operando study of Sn-based composite anode materials for Li-ion accumulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operando 57Fe Mössbauer and XRD investigation of LixMnyFe1-yPO4/C composites (y = 0.50; 0.75)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Perea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costana Ionica-Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. E. Conte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Cécile Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10008-012-1824-2⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.9517-9524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2RA20949G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00757372v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better Cycling Performances of Bulk Sb in Na-Ion Batteries Compared to Li-Ion Systems: An Unexpected Electrochemical Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 134 (51), pp.20805-20811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja310347x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando 57Fe Mössbauer and XRD investigation of LixMnyFe1-yPO4/C composites (y = 0.50; 0.75)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">A combined Mössbauer Spectroscopy and X-Ray Diffraction operando study of Sn-based composite anode materials for Li-ion accumulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. E. Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2, pp.9517-9524. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (12), pp.3837-3848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2RA20949G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10008-012-1824-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736973v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated-phosphorus as new electrode material for Li-ion batteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Operando 57Fe Mössbauer and XRD investigation of LixMnyFe1-yPO4/C composites (y = 0; 0.25)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Perea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costana Ionica-Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2011.01.021⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.2080-2086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1ra00256b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576408v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of NiSb2 and FeSb2 as negative electrode for li-ion batteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">TiSnSb a new efficient negative electrode for Li-ion batteries: mechanism investigations by operando-XRD and Mossbauer techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fullenwarth Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Debenedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manfred Womes</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2010.04.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.10069-10076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1JM10710K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00601688v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiSnSb a new efficient negative electrode for Li-ion batteries: mechanism investigations by operando-XRD and Mossbauer techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Activated-phosphorus as new electrode material for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fullenwarth Julien</w:t>
+                <w:t xml:space="preserve">A. Debenedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Debenedetti</w:t>
+                <w:t xml:space="preserve">F. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1JM10710K⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.346-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2011.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606312v1</w:t>
+                <w:t xml:space="preserve">hal-00576408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural in-situ study of the thermal behavior of manganese dioxide materials. Towards selected electrode materials for supercapacitors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparative study of NiSb2 and FeSb2 as negative electrode for li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villevieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costana Ionica-Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Womes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am100669k⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 192, pp.351-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2010.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560514v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Electron Density Study of Tetrakis-mu-(acetylsalicylate)dicopper(II): a Polymeric Structure with Cu center dot center dot center dot Cu Short Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouhmaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Mendez-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bouhmaida</w:t>
+                <w:t xml:space="preserve">A. Perez-Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Mendez-Rojas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (14), pp.6443-6452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic100090h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of glycine polymorphs crystallized in water and physicochemical characterizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural in-situ study of the thermal behavior of manganese dioxide materials. Towards selected electrode materials for supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassim Ghodbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihasina Rabesiaka</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.03.011⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (12), pp.3493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am100669k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01488343v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper diffusion in TaN - based thin layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
+                <w:t xml:space="preserve">Preparation of glycine polymorphs crystallized in water and physicochemical characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihasina Rabesiaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.03.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 312 (11), pp.1860 - 1865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351941v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structures of two (3-hydroxy-4-nitrobenzoato) complexes of magnesium(II): Ionic entities stabilized by stacking interactions and extensive hydrogen bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Desmaële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Dichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (9-10), pp.2097-2104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.poly.2008.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structures and physico-chemical properties of Zn(II) and Co(II) tetraaqua(3-nitro-4-hydroxybenzoato) complexes: their anticonvulsant activities as well as related (5-nitrosalicylato)-metal complexe</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Copper diffusion in TaN - based thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sarradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2007.10.006⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 254 (18), pp.5670-5674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382739v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New preparation by sublimation at low pressure of glycine and physicochemical study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Crystal structures and physico-chemical properties of Zn(II) and Co(II) tetraaqua(3-nitro-4-hydroxybenzoato) complexes: their anticonvulsant activities as well as related (5-nitrosalicylato)-metal complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Ghermani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Desmaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.07.120⟩</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (2), pp.537-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2007.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382728v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental charge density evidence for the existence of high polarizability of the electron density of the free electron pairs on the sulfur atom of the thioureido group, NH-C(S)-NH2, induced by N-H center dot center dot S and C-H center dot center dot S interactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
+                <w:t xml:space="preserve">New preparation by sublimation at low pressure of glycine and physicochemical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg060497+⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 458 (1-2), pp.595-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.07.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142345v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal and Electronic Structures of Magnesium(II), Copper(II), and Mixed Magnesium(II)-Copper(II) Complexes of the Quinoline Half of Styrylquinoline-Type HIV-1 Integrase Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Firley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Courcot</w:t>
+                <w:t xml:space="preserve">Pierre J. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111 (21), pp.6042-6050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp0687551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial decoupling between strain and polarization in mono-oriented Pb(Zr0.2Ti0.8)O3 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (21), pp.212904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2742313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PbMg1/3Nb2/3O3/PbTiO3 superlattices: An x-ray diffraction and Raman spectroscopy temperature-dependent study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental charge density evidence for the existence of high polarizability of the electron density of the free electron pairs on the sulfur atom of the thioureido group, NH-C(S)-NH2, induced by N-H center dot center dot S and C-H center dot center dot S interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sladjana Novakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevB.76.014124⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (2), pp.191-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg060497+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382754v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalently bonded infinite zigzag chain structure in a novel Zn(II) complex of 2.5-dihydroxy-1.6-benzenedicarboxylic acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Fraisse</w:t>
+                <w:t xml:space="preserve">PbMg1/3Nb2/3O3/PbTiO3 superlattices: An x-ray diffraction and Raman spectroscopy temperature-dependent study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun El Marssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2007.01.025⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (1), pp.014124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevB.76.014124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00382749v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain structure sequence in ferroelectric Pb(Zr0.2Ti0.8)O-3 thin film on MgO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-E. Janolin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ringgaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9063,2543 +9059,2689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding Mode of Styrylquinoline-type HIV-1 Integrase Inhibitors : Crystal and Electronic Structures of a Mg(II)-Complexed Progenitor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Covalently bonded infinite zigzag chain structure in a novel Zn(II) complex of 2.5-dihydroxy-1.6-benzenedicarboxylic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Ghermani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Desmaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Chernyshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (12), pp.2880-2884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2007.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360301v1</w:t>
+                <w:t xml:space="preserve">hal-00382749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of 3.3-dimethyl-5.5-bis(1.2.4-triazine): Towards design of supramolecular arrangements of N-heterocyclic Cu-I complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Binding Mode of Styrylquinoline-type HIV-1 Integrase Inhibitors : Crystal and Electronic Structures of a Mg(II)-Complexed Progenitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Firley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. D. Tran</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">P. Pattisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Marsura</w:t>
+                <w:t xml:space="preserve">D. Chernyshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00382763v1</w:t>
+                <w:t xml:space="preserve">hal-00360301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pb Mg1 3 Nb2 3 O3 PbTi O3 superlattices An x-ray diffraction and Raman spectroscopy temperature-dependent study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Dkhil</w:t>
+                <w:t xml:space="preserve">Electronic properties of 3.3-dimethyl-5.5-bis(1.2.4-triazine): Towards design of supramolecular arrangements of N-heterocyclic Cu-I complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marsura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76 (1), pp.014124. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (12), pp.3414-3423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.014124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.200601686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269775v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Features of both Electron Density and Electrostatic Potential in Bis(tiosemicarbazide)zinc(II) dinitrate Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sladjana B. Novaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddine Ghermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouzha Bouhmaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111 (51), pp.13492 -13505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp075456i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00204137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-Chemical Characterizations of Tunisian Organophilic Bentonites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Kbir-Ariguib</w:t>
+                <w:t xml:space="preserve">Pb Mg1 3 Nb2 3 O3 PbTi O3 superlattices An x-ray diffraction and Raman spectroscopy temperature-dependent study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun El Marssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp068814a⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (1), pp.014124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.014124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00360296v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental/theoretical electrostatic properties of a styrylquinoline-type HIV-1 integrase inhibitor and its progenitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Blandine Courcot</w:t>
+                <w:t xml:space="preserve">Physico-Chemical Characterizations of Tunisian Organophilic Bentonites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Othmani-Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benna-Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kbir-Ariguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (29), pp.10869-10877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp068814a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp0582179⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133314v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(3S,4S,5S,10S,13R,14R,17R)-4 alpha,14 alpha-Dimethyl-3 beta-tosyl-5 alpha-ergost-8-ene-7,11,24-trione at 100 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mazoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mazoir</w:t>
+                <w:t xml:space="preserve">M. Berraho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Berraho</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Benharref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bouhmaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62, pp.O2153-O2155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S1600536806015340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original supramolecular helicate from a bipyridine-bipyrazine ligand strand and Ni-II by self-assembly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Experimental/theoretical electrostatic properties of a styrylquinoline-type HIV-1 integrase inhibitor and its progenitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ghermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Montaigne</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Firley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200500660⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110, pp.537-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0582179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133316v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular arrangement of tensioactive molecules in interlayer spaces of two organophilic clays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Trabelsi-Ayadi</w:t>
+                <w:t xml:space="preserve">An original supramolecular helicate from a bipyridine-bipyrazine ligand strand and Ni-II by self-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ghermani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica [1948-1967]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s0108767305083960⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.133-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200500660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143426v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7-arboxylato-8-hydroxy-2-methylquinolinium monohydrate and 7-carboxy-8-hydroxy-2-methylquinolinium chloride monohydrate at 100 K</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Supramolecular arrangement of tensioactive molecules in interlayer spaces of two organophilic clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benna-Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zouhiri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Desmaele</w:t>
+                <w:t xml:space="preserve">M. Trabelsi-Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s0108270104031403⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica [1948-1967]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.A61, C378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s0108767305083960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00126071v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBE growth of InAs/InAsSb/InAlAsSb “W” quantum well laser diodes emitting near 3μm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Grech</w:t>
+                <w:t xml:space="preserve">7-arboxylato-8-hydroxy-2-methylquinolinium monohydrate and 7-carboxy-8-hydroxy-2-methylquinolinium chloride monohydrate at 100 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Firley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zouhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spasojevic-de Bire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Desmaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)00777-1⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.O154-O157 Part 3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s0108270104031403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756480v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBE growth of InAs/InAsSb/AlAsSb structures for mid-infrared lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 223 (3), pp.341 - 348. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)00600-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)00600-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency GaInSbAs/GaSb type-II quantum well continuous wave lasers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">MBE growth of InAs/InAsSb/InAlAsSb “W” quantum well laser diodes emitting near 3μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wilk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/15/4/314⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 227-228, pp.586 - 590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)00777-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799987v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam epitaxy growth of 1.3~μm high-reflectivity AlGaAsSb/AlAsSb Bragg mirror</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">High efficiency GaInSbAs/GaSb type-II quantum well continuous wave lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Yarekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vicet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pérona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Glastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:19970830⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 15 (4), pp.390 - 394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/15/4/314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904249v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of porous silicon membranes for gas sensor applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular beam epitaxy growth of 1.3~μm high-reflectivity AlGaAsSb/AlAsSb Bragg mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Taliercio</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">N. Bertru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0040-6090(94)05616-L⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 33, pp.1227--1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:19970830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01788490v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous silicon membranes for gas-sensor applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Realization of porous silicon membranes for gas sensor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Massone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Gué</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0924-4247(94)00858-F⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 255 (1-2), pp.310 - 312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0040-6090(94)05616-L⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788492v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ surface technique analyses and ex-situ characterization of Si1-xGex epilayers grown on Si(001)-2 ×1 by molecular beam epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Kubler</w:t>
+                <w:t xml:space="preserve">Porous silicon membranes for gas-sensor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Massone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foucaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Gué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp3:1994163⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 46 (1-3), pp.43 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0924-4247(94)00858-F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00249141v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In-situ surface technique analyses and ex-situ characterization of Si1-xGex epilayers grown on Si(001)-2 ×1 by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stoehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 (4), pp.733-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1994163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00249141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Growth and characterization of In0.53Ga0.47As/InxGa1−xAs strained-layer superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schwedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Royo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 21 (2-3), pp.244-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11609,2804 +11751,2804 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Carbon-Phosphorous composites as negative electrodes for li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics 18th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité de la structure ramsdellite Li2Ti3O7 renforcée par la trisubstitution du titane (Ti/Fe, Ni, Al)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle van Thournout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Français d'Etude des composés d'Insertion, GFECI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of Ta-based diffusion barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fréty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2009 (The Minerals, Metals &amp; Materials Society), 138th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle phase ternaire identifiée dans le cyclage de NiFe1-xSb2 comme électrode négative de batterie Li-ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Womes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Français d'Etude des Composés d'Insertion, GFECI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new ternary Li4FeSb2 structure formed upon discharge of the FeSb2/Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Womes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th International Meeting on Lithium Batteries, IMLB 14th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Tianjin, China. pp.324-330, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.08.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme réactionnel des phases NixFe1-xSb2 vis-à-vis du lithium ; performances comme électrode négative pour batterie Li-ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Womes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Français d'Etude des Composés d'Insertion, GFECI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Fort-Mahon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaction électrochimique des phases FePx vis à vis du mécanisme réactionnel des phases NixFe1-xSb2 vis à vis du lithium ; performances comme électrode négative pour batterie Li-ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Womes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe français d’étude des composés d’insertion 2008 (GFECI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Fort-Mahon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOW TEMPERATURE HIGH RESOLUTION X-RAY DIFFRACTION DATA FOR Co(III) COMPLEX WITH FAMOTIDINE LIGAND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sladjana B. Novaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan U. Miodragovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Conference of Serbian Crystallographic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Soko Banje</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncovalent interactions in the crystal structure of bis(thiosemicarbazide)zinc(II) dinitrate. The results of the experimental charge density analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.B. Novaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Ghermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhza Bouhmaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humboldt conference on non-covalent interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Vrsac, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Photochemical Light Induced Nucleation of drugs : experimental and theoretical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Matić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Rolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII Conference of Serbian Crystallographic Society (SCG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical electrostatic properties of salicylaldehyde thiosemicarbazone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.B. Novaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vukadin M. Leovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Meeting on Pharmaceutics Biopharmaceutics and Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic properties of two precursors of potent HIV-1 integrase inhibitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Experimental charge density study of salicylaldehyde thiosemicarbazone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sladjana Novakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vukadin M. Leovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Ghermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX IUCR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2005, Florence, Italy. pp.c277 c277, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108767305088203⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2005, Florence, Italy. pp.c425 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108767305082061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304690v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental charge density study of salicylaldehyde thiosemicarbazone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddine Ghermani</w:t>
+                <w:t xml:space="preserve">Electrostatic properties of two precursors of potent HIV-1 integrase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Firley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX IUCR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2005, Florence, Italy. pp.c425 26, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108767305082061⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2005, Florence, Italy. pp.c277 c277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108767305088203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304701v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental electron density distribution of bis(thiosemicarbazide)-zinc(II) dinitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sladjana Novakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Ghermani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX IUCR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Florence, Italy. pp.c426 c426, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0108767305082048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical electron density and electrostatic properties as a tool for understanding activity of HIV-1 integrase inhibitor precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Firley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII European Crystallographic Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Budapest, Hungary. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0108767304099398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-induced strain in silicon-on-insulator materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Extended Defects in Semiconductors (EDS 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, BOLOGNA (ITALY), France. pp.13411-13416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de Densité Electronique d'un Précurseur des Styrylquinoléines Inhibiteurs Potentiels de l'Intégrase du VIH-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Firley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zouhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhza Bouhmaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Desmaële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie, AFC 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas analysis using room temperature CW lasers in the 2.2-2.4µm window</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Genty</w:t>
+                <w:t xml:space="preserve">Wide tunable GaInAsSb/GaAlAsSb quantum well continuous wave lasers for gas analysis above RT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vicet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Yarekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Glastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Joullié</w:t>
+                <w:t xml:space="preserve">A. Perona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-infrared Network Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Malvern, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE Conference on lasers and electro-optics Europe (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797392v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide tunable GaInAsSb/GaAlAsSb quantum well continuous wave lasers for gas analysis above RT</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edge and vertical surface emitting lasers around 2.0-2.5µm and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Fraisse</w:t>
+                <w:t xml:space="preserve">C. Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N. Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joullié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pérona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on lasers and electro-optics Europe (CLEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Nice, France</w:t>
+              <w:t xml:space="preserve">Semiconductor light sources for Mid-IR applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803184v1</w:t>
+                <w:t xml:space="preserve">hal-01798944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge and vertical surface emitting lasers around 2.0-2.5µm and their applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
+                <w:t xml:space="preserve">Gas analysis using room temperature CW lasers in the 2.2-2.4µm window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. N. Baranov</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Joullié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Pérona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor light sources for Mid-IR applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Mid-infrared Network Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Malvern, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798944v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of porous silicon as a new compliant substrate for 3C-SiC deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Namavar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pc Colter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Silicon Carbide and Related Materials (ECSCRM 98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, MONTPELLIER (FRANCE), France. pp.571-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous silicon membranes for gas sensors applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Massone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foucaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Conf.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14416,168 +14558,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical electron density and electrostatic properties as a tool for understanding activity of HIV-1 integrase inhibitor precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Firley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Conference, Electron distribution &amp; chemical bonding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, South Hadley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId502"/>
+      <w:footerReference w:type="default" r:id="rId505"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14724,51 +14866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Saffari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massomeh Ghorbanloo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Morsali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Elmaghrabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bezzerga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2025.116667" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amadou Arifa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271678" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05360805v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Larbi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Larhrib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01948" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mehdikhanloo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hagheh Kavousi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Hassan El-Maghrabi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179439" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05131721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hatim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Farhat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c01717" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duplessis-Kergomard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113525" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763628v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mr00018h" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Mumba Mpanga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wernert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Avdeev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c02749" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253449v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta02329j" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Crobu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2023.100403" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04014787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pchelina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sedykh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Chistyakova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Rusakov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Alekhina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.11.270" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04446431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Zubair Awan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Hoang Ho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Beltrami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17010083" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554856v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atourya Mhoumadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elkhashab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prillieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Dumas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2021.179121" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562412v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidhan Pandit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.139997" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pechberty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2021.11.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255190v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Tahar Sougrati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2022.107010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293735v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110268" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03348822v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Rybchenko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2021.114401" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355352v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano-Sevillano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01876" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Polisi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santoro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106378" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bitenc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scafuri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Pirnat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matic Lozin&#353;ek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jerman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000197" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03043134v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a L&#233;vy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thr&#225;inn Fridriksson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2019.101748" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Jiju Arayamparambil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Arayamparambil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201901260" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.109999" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087910v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hermet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgogne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08237" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co&#233;lio Vall&#233;e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Biecher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01385" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dronskowski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901264" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275372v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Murgia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.06.027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coquil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biscaglia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227165" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Roland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dupuy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Cunin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.134758" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348403v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00837c" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02450677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Baitimirova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Andzane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Viter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Graniel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08417" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079852v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00567" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Loaiza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11249" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803348v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4020025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502705v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antitomaso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA10138K" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241087v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwiche Ali" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dugas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraisse Bernard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.10.087" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494802v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jara" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fr&#233;ty" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonzalez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.067" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ercole Conte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Di Carlo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06711" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110366v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Toiron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.138" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79X9RC3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195803v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duveau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cunin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm504413g" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195065v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Scheers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500448" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T3DG327-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091240v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5097579" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808221v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.03.029" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FXB7S92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815527v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.11.061" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9QTQ317-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670839v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perea" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costana Ionica-Bousquet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tessier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00256b" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743182v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morato" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.12.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ4NHNQ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743361v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Boulet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm34562e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757372v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Conte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-012-1824-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65J9JKX5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770796v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310347x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736973v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA20949G" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576408v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debenedetti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.01.021" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601688v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zitoun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.04.029" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSKXNVB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606312v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fullenwarth Julien" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Debenedetti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM10710K" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560514v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Ghodbane" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pascal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100669k" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582448v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhmaida" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mendez-Rojas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Benitez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merino" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100090h" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488343v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihasina Rabesiaka" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Sghaier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.03.011" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47G0W215-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351941v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarradin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fries" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.03.015" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPSTPV4Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326942v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Morgant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean d'Angelo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Dichi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2008.03.027" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P496J34B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382739v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Angelo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morgant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Ghermani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desmaele" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.10.006" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCHDV1HQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382728v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dichi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sghaier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonhomme" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keller" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.07.120" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQTFT96P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142345v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Novakovic" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran A. Bogdanovi&#263;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic - de Bir&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060497+" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176421v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courcot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Firley" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Becker" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gillet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0687551" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176571v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2742313" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382754v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemee" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevB.76.014124" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382749v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.01.025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53X6HRSX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382765v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ringgaard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2727563" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360301v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pattisson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chernyshov" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382763v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Tran" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601686" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J77T27F6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269775v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.014124" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204137v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana B. Novakovi&#263;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Ghermani" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Bouhmaida" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075456i" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360296v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Othmani-Assmann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benna-Zayani" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kbir-Ariguib" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068814a" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6HP4V21D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133314v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghermani" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0582179" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JTK9CJ14-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133239v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazoir" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berraho" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benharref" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536806015340" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133316v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500660" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTZGZK1M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143426v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Othmani" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108767305083960" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126071v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zouhiri" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic-de Bire" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108270104031403" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJ44K3V4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756480v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grech" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00777-1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS2R7CDF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786381v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genty" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00600-5" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6NQ9X83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799987v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rona" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Glastre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/15/4/314" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14F6AE166F2B8BB46A06D30B7FB4AB3F3D5E0D86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904249v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertru" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970830" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788490v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dilhan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Massone" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)05616-L" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6RVVPS3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788492v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00858-F" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MNGKC8Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249141v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diani" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoehr" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bischoff" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kubler" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994163" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DA5ACA787A82F709DCD358D5A50FF408AF37DEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042603v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohl" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwedler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924921v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387327v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le van Thournout" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351962v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Berger" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387323v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357037v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.08.089" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLGNJ9JX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355947v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351173v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Womes" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207454v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan U. Miodragovic" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304801v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Novakovi&#263;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Ghermani" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhza Bouhmaida" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304726v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mati&#263;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rolon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304708v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vukadin M. Leovac" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304690v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305088203" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304701v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305082061" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304694v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305082048" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304573v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767304099398" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543870v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304538v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zouhiri" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desma&#235;le" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797392v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Baranov" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803184v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perona" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798944v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543778v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Namavar" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Colter" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Planes" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792459v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dilhan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304568v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Saffari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massomeh Ghorbanloo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Morsali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Elmaghrabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bezzerga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2025.116667" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TA00420B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mehdikhanloo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hagheh Kavousi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Hassan El-Maghrabi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179439" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05131721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hatim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Farhat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c01717" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05360805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Larbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Larhrib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01948" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amadou Arifa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271678" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duplessis-Kergomard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mr00018h" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Mumba Mpanga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wernert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Avdeev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c02749" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253449v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta02329j" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04014787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pchelina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sedykh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Chistyakova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Rusakov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Alekhina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.11.270" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Crobu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2023.100403" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04446431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Zubair Awan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Hoang Ho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Beltrami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17010083" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pechberty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2021.11.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554856v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atourya Mhoumadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elkhashab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prillieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Dumas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2021.179121" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidhan Pandit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.139997" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255190v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Tahar Sougrati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2022.107010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355352v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano-Sevillano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01876" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293735v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110268" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03348822v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Rybchenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2021.114401" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514522v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Jiju Arayamparambil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Arayamparambil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201901260" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03043134v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a L&#233;vy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thr&#225;inn Fridriksson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2019.101748" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.109999" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hermet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgogne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08237" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Polisi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santoro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106378" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bitenc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scafuri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Pirnat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matic Lozin&#353;ek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jerman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000197" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094895v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coquil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biscaglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227165" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dronskowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901264" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275372v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Murgia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.06.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092736v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Roland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dupuy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Cunin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.134758" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348403v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00837c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02450677v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Baitimirova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Andzane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Viter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Graniel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08417" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289822v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co&#233;lio Vall&#233;e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Biecher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01385" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Loaiza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11249" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079852v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00567" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontaine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4020025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502705v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antitomaso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA10138K" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241087v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwiche Ali" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dugas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraisse Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.10.087" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494802v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fr&#233;ty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonzalez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.067" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSK674W1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ercole Conte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Di Carlo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06711" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195803v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duveau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cunin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm504413g" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195065v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Scheers" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500448" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T3DG327-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110366v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Toiron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.138" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79X9RC3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091240v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marino" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5097579" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808221v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.03.029" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FXB7S92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815527v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.11.061" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9QTQ317-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743182v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morato" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costana Ionica-Bousquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.12.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ4NHNQ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743361v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Boulet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm34562e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perea" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tessier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA20949G" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770796v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310347x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757372v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Conte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-012-1824-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65J9JKX5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670839v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00256b" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606312v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fullenwarth Julien" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Debenedetti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM10710K" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576408v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debenedetti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.01.021" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zitoun" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.04.029" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSKXNVB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582448v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhmaida" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mendez-Rojas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Benitez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merino" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100090h" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560514v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Ghodbane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pascal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100669k" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488343v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihasina Rabesiaka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Sghaier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.03.011" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47G0W215-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326942v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Morgant" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean d'Angelo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Dichi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2008.03.027" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P496J34B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351941v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarradin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fries" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.03.015" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPSTPV4Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382739v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Angelo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morgant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Ghermani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desmaele" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.10.006" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCHDV1HQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382728v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dichi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sghaier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonhomme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keller" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.07.120" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQTFT96P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176421v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courcot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Firley" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Becker" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gillet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0687551" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176571v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2742313" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142345v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Novakovic" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran A. Bogdanovi&#263;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic - de Bir&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060497+" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382754v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemee" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevB.76.014124" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382765v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ringgaard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2727563" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382749v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.01.025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53X6HRSX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360301v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pattisson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chernyshov" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382763v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Tran" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601686" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J77T27F6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204137v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana B. Novakovi&#263;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Ghermani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Bouhmaida" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075456i" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269775v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.014124" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360296v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Othmani-Assmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benna-Zayani" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kbir-Ariguib" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068814a" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6HP4V21D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133239v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazoir" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berraho" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benharref" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536806015340" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133314v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghermani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0582179" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JTK9CJ14-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133316v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500660" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTZGZK1M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143426v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Othmani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108767305083960" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126071v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zouhiri" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic-de Bire" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108270104031403" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJ44K3V4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786381v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genty" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grech" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00600-5" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6NQ9X83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756480v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00777-1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS2R7CDF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799987v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rona" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Glastre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/15/4/314" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14F6AE166F2B8BB46A06D30B7FB4AB3F3D5E0D86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904249v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertru" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970830" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788490v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dilhan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Massone" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)05616-L" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6RVVPS3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788492v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00858-F" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MNGKC8Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249141v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diani" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoehr" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bischoff" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kubler" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994163" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DA5ACA787A82F709DCD358D5A50FF408AF37DEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042603v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohl" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwedler" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924921v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387327v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le van Thournout" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351962v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Berger" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387323v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357037v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.08.089" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLGNJ9JX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355947v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351173v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Womes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207454v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan U. Miodragovic" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304801v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Novakovi&#263;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Ghermani" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhza Bouhmaida" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304726v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mati&#263;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rolon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304708v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vukadin M. Leovac" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304701v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305082061" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304690v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305088203" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304694v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305082048" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304573v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767304099398" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543870v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304538v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zouhiri" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desma&#235;le" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803184v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perona" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798944v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797392v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Baranov" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543778v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Namavar" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Colter" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Planes" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792459v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dilhan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304568v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>