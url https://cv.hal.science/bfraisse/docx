--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -313,614 +313,614 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 14, pp.17434 - 17444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D6TA00420B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05599752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interface defects and Zr doping on the photocatalytic activity of TiO2 nanofibers in water splitting</w:t>
+                <w:t xml:space="preserve">Effect of the growth temperature on the crystal quality and optical properties in ZnS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrdad Mehdikhanloo</w:t>
+                <w:t xml:space="preserve">Hassan Amadou Arifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Massomeh Ghorbanloo</w:t>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amr A Nada</w:t>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heba Hassan El-Maghrabi</w:t>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1020, pp.179439. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0271678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133323v1</w:t>
+                <w:t xml:space="preserve">hal-05295706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Atomic Layer Fluorination on the Structural and Electrochemical Properties of LiNi 0.5 Mn 1.5 O 4 High Voltage Electrodes</w:t>
+                <w:t xml:space="preserve">Impact of Graphite Properties and Electrode Formulation on Potassium-Ion Battery Performance and Storage Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Hatim</w:t>
+                <w:t xml:space="preserve">Louiza Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hani Farhat</w:t>
+                <w:t xml:space="preserve">Badre Larhrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Foix</w:t>
+                <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Flahaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
+                <w:t xml:space="preserve">Lénaïc Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c01717⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (21), pp.15706-15721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.5c01948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131721v1</w:t>
+                <w:t xml:space="preserve">hal-05360805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Graphite Properties and Electrode Formulation on Potassium-Ion Battery Performance and Storage Mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of interface defects and Zr doping on the photocatalytic activity of TiO2 nanofibers in water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Mehdikhanloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louiza Larbi</w:t>
+                <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massomeh Ghorbanloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badre Larhrib</w:t>
+                <w:t xml:space="preserve">Amr A Nada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Heba Hassan El-Maghrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.5c01948⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1020, pp.179439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360805v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the growth temperature on the crystal quality and optical properties in ZnS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Atomic Layer Fluorination on the Structural and Electrochemical Properties of LiNi 0.5 Mn 1.5 O 4 High Voltage Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Hatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Amadou Arifa</w:t>
+                <w:t xml:space="preserve">Hani Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Briot</w:t>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Peyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138 (11), </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (24), pp.25720-25732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0271678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c01717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295706v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abnormal adsorption properties of the MOF CALF-20 as revealed by water and methanol vapor sorption</w:t>
               </w:r>
@@ -1830,451 +1830,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of electrochemical magnesium (de)alloying of Mg-Sn and Mg-Pb polymorphs</w:t>
+                <w:t xml:space="preserve">Characterization of the heat behavior of amiodarone hydrochloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Pechberty</w:t>
+                <w:t xml:space="preserve">Atourya Mhoumadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Klein</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Elkhashab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jma.2021.11.013⟩</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 708, pp.179121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2021.179121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716181v1</w:t>
+                <w:t xml:space="preserve">hal-03554856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the heat behavior of amiodarone hydrochloride</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon-coated FePO4 nanoparticles as stable cathode for Na-ion batteries: A promising full cell with a Na15Pb4 anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Dumas</w:t>
+                <w:t xml:space="preserve">Bidhan Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Collas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 708, pp.179121. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 409, pp.139997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2021.179121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.139997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554856v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-coated FePO4 nanoparticles as stable cathode for Na-ion batteries: A promising full cell with a Na15Pb4 anode</w:t>
+                <w:t xml:space="preserve">Mechanisms of electrochemical magnesium (de)alloying of Mg-Sn and Mg-Pb polymorphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidhan Pandit</w:t>
+                <w:t xml:space="preserve">Clément Pechberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 409, pp.139997. </w:t>
+              <w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.1609-1616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.139997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jma.2021.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562412v1</w:t>
+                <w:t xml:space="preserve">hal-03716181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of a Na3V2(PO4)3/C –Pb full cell Na-ion prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidhan Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay-Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2341,295 +2341,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacking versatility in alkali-mixed Honeycomb Layered NaKNi2TeO6</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Weill</w:t>
+                <w:t xml:space="preserve">Alkaline-earth metal-doped perovskites La0.95A0.05MnO3+δ (A = Ca, Sr): New structural and magnetic features revealed by 57Fe Mössbauer spectroscopy and magnetic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pchelina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Sedykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Chistyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav Rusakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Alekhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01876⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.110268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355352v1</w:t>
+                <w:t xml:space="preserve">hal-03293735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline-earth metal-doped perovskites La0.95A0.05MnO3+δ (A = Ca, Sr): New structural and magnetic features revealed by 57Fe Mössbauer spectroscopy and magnetic measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yulia Alekhina</w:t>
+                <w:t xml:space="preserve">Stacking versatility in alkali-mixed Honeycomb Layered NaKNi2TeO6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Serrano-Sevillano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 159, pp.110268. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (18), pp.14310-14317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293735v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ high temperature XRD study of Sr-doped ceramics La0.95Sr0.05MnO3+δ</w:t>
               </w:r>
@@ -2667,51 +2667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxana Rybchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 336, pp.114401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2739,295 +2739,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible High Capacity and Reaction Mechanism of Cr 2 (NCN) 3 Negative Electrodes for Li‐Ion Batteries</w:t>
+                <w:t xml:space="preserve">Smectite quantification in hydrothermally altered volcanic rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Léa Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeethu Arayamparambil</w:t>
+                <w:t xml:space="preserve">Thráinn Fridriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaixuan Chen</w:t>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (3), pp.1901260. </w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85, pp.101748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ente.201901260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2019.101748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514522v1</w:t>
+                <w:t xml:space="preserve">insu-03043134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smectite quantification in hydrothermally altered volcanic rocks</w:t>
+                <w:t xml:space="preserve">Reversible High Capacity and Reaction Mechanism of Cr 2 (NCN) 3 Negative Electrodes for Li‐Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lévy</w:t>
+                <w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thráinn Fridriksson</w:t>
+                <w:t xml:space="preserve">Jeethu Arayamparambil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaniel Findling</w:t>
+                <w:t xml:space="preserve">Kaixuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lanson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 85, pp.101748. </w:t>
+              <w:t xml:space="preserve">Energy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.1901260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2019.101748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ente.201901260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03043134v1</w:t>
+                <w:t xml:space="preserve">hal-02514522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration mechanism in Ce-exchanged zeolites and heat release performances upon adsorption of water vapour in support of their potential use in thermochemical storage of energy under mild conditions of adsorbent regeneration and saturation</w:t>
               </w:r>
@@ -3539,429 +3539,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnSnSb 2 anode: A solid solution behavior enabling high rate capability in Li-ion batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cobalt Carbodiimide as Negative Electrode for Li‐Ion Batteries: Electrochemical Mechanism and Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Coquil</w:t>
+                <w:t xml:space="preserve">Markus Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Biscaglia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Richard Dronskowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.227165⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (19), pp.5101-5108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201901264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094895v1</w:t>
+                <w:t xml:space="preserve">hal-02309115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt Carbodiimide as Negative Electrode for Li‐Ion Batteries: Electrochemical Mechanism and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t>
+                <w:t xml:space="preserve">Operando X-ray absorption spectroscopy applied to battery materials at ICGM: The challenging case of BiSb's sodiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Mann</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Fabrizio Murgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Fehse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Dronskowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201901264⟩</w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2019.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309115v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando X-ray absorption spectroscopy applied to battery materials at ICGM: The challenging case of BiSb's sodiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZnSnSb 2 anode: A solid solution behavior enabling high rate capability in Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Murgia</w:t>
+                <w:t xml:space="preserve">Gaël Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Fehse</w:t>
+                <w:t xml:space="preserve">Stéphane Biscaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+                <w:t xml:space="preserve">David Aymé-Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 441, pp.227165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2019.06.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.227165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275372v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth study of annealed porous silicon: Understand the morphological properties effect on negative LiB electrode performance</w:t>
               </w:r>
@@ -4477,334 +4477,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Lithiation of Ge: New Insights by Operando Spectroscopy and Diffraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+                <w:t xml:space="preserve">Versatile Si/P System as Efficient Anode for Lithium and Sodium Batteries: Understanding of an Original Electrochemical Mechanism by a Full XRD-NMR Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11249⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (8), pp.3778-3789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.8b00567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717911v1</w:t>
+                <w:t xml:space="preserve">hal-02079852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Si/P System as Efficient Anode for Lithium and Sodium Batteries: Understanding of an Original Electrochemical Mechanism by a Full XRD-NMR Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Coquil</w:t>
+                <w:t xml:space="preserve">Electrochemical Lithiation of Ge: New Insights by Operando Spectroscopy and Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Loaiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athmane Boulaoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (8), pp.3778-3789. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (7), pp.3709 - 3718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.8b00567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079852v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Electrochemical Sodiation of Sb Investigated by Operando X-ray Absorption and 121 Sb Mössbauer Spectroscopy: What Does One Really Learn?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Fehse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4907,64 +4907,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Biscaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aymé-Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (14), pp.6546 - 6555. </w:t>
@@ -5287,51 +5287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ercole Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5389,290 +5389,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Effects of Ge and Si on the Performances and Mechanism of the GexSi1−x Electrodes for Li Ion Batteries</w:t>
+                <w:t xml:space="preserve">The Quest for Polysulfides in Lithium–Sulfur Battery Electrolytes: An Operando Confocal Raman Spectroscopy Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Julien Hannauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Cunin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johan Scheers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fullenwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraisse Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.3226-3233. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (13), pp.2755-2759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm504413g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195803v1</w:t>
+                <w:t xml:space="preserve">hal-01195065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Quest for Polysulfides in Lithium–Sulfur Battery Electrolytes: An Operando Confocal Raman Spectroscopy Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic Effects of Ge and Si on the Performances and Mechanism of the GexSi1−x Electrodes for Li Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Scheers</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500448⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.3226-3233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm504413g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01195065v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and mechanism of FeSb2 as negative electrode for Na-ion batteries</w:t>
               </w:r>
@@ -5684,51 +5684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darwiche Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Toiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraisse Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5938,64 +5938,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile synthesis and long cycle life of SnSb as negative electrode material for Na-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6093,64 +6093,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the series Ti1−yNbySnSb with 0 ≤ y ≤ 1 as anode material for Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fullenwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6511,51 +6511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando 57Fe Mössbauer and XRD investigation of LixMnyFe1-yPO4/C composites (y = 0.50; 0.75)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Perea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costana Ionica-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6626,350 +6626,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better Cycling Performances of Bulk Sb in Na-Ion Batteries Compared to Li-Ion Systems: An Unexpected Electrochemical Mechanism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">A combined Mössbauer Spectroscopy and X-Ray Diffraction operando study of Sn-based composite anode materials for Li-ion accumulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. E. Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja310347x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (12), pp.3837-3848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10008-012-1824-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770796v1</w:t>
+                <w:t xml:space="preserve">hal-00757372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined Mössbauer Spectroscopy and X-Ray Diffraction operando study of Sn-based composite anode materials for Li-ion accumulators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
+                <w:t xml:space="preserve">Better Cycling Performances of Bulk Sb in Na-Ion Batteries Compared to Li-Ion Systems: An Unexpected Electrochemical Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (51), pp.20805-20811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja310347x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10008-012-1824-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00757372v1</w:t>
+                <w:t xml:space="preserve">hal-00770796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando 57Fe Mössbauer and XRD investigation of LixMnyFe1-yPO4/C composites (y = 0; 0.25)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Perea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costana Ionica-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7046,51 +7046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiSnSb a new efficient negative electrode for Li-ion batteries: mechanism investigations by operando-XRD and Mossbauer techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fullenwarth Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8427,848 +8427,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal and Electronic Structures of Magnesium(II), Copper(II), and Mixed Magnesium(II)-Copper(II) Complexes of the Quinoline Half of Styrylquinoline-Type HIV-1 Integrase Inhibitors</w:t>
+                <w:t xml:space="preserve">Experimental charge density evidence for the existence of high polarizability of the electron density of the free electron pairs on the sulfur atom of the thioureido group, NH-C(S)-NH2, induced by N-H center dot center dot S and C-H center dot center dot S interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Courcot</w:t>
+                <w:t xml:space="preserve">Sladjana Novakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Firley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Fraisse</w:t>
+                <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre J. Becker</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0687551⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (2), pp.191-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg060497+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176421v1</w:t>
+                <w:t xml:space="preserve">hal-00142345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial decoupling between strain and polarization in mono-oriented Pb(Zr0.2Ti0.8)O3 thin film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal and Electronic Structures of Magnesium(II), Copper(II), and Mixed Magnesium(II)-Copper(II) Complexes of the Quinoline Half of Styrylquinoline-Type HIV-1 Integrase Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-E. Janolin</w:t>
+                <w:t xml:space="preserve">Delphine Firley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Marrec</w:t>
+                <w:t xml:space="preserve">Pierre J. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dkhil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-M. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 90 (21), pp.212904. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (21), pp.6042-6050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2742313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp0687551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176571v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental charge density evidence for the existence of high polarizability of the electron density of the free electron pairs on the sulfur atom of the thioureido group, NH-C(S)-NH2, induced by N-H center dot center dot S and C-H center dot center dot S interactions</w:t>
+                <w:t xml:space="preserve">Partial decoupling between strain and polarization in mono-oriented Pb(Zr0.2Ti0.8)O3 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sladjana Novakovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">P.-E. Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
+                <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
+                <w:t xml:space="preserve">B. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (2), pp.191-195. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (21), pp.212904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg060497+⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2742313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142345v1</w:t>
+                <w:t xml:space="preserve">hal-00176571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PbMg1/3Nb2/3O3/PbTiO3 superlattices: An x-ray diffraction and Raman spectroscopy temperature-dependent study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domain structure sequence in ferroelectric Pb(Zr0.2Ti0.8)O-3 thin film on MgO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Ringgaard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevB.76.014124⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (16), pp.162906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2727563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00382754v1</w:t>
+                <w:t xml:space="preserve">hal-00382765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain structure sequence in ferroelectric Pb(Zr0.2Ti0.8)O-3 thin film on MgO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.-E. Janolin</w:t>
+                <w:t xml:space="preserve">Covalently bonded infinite zigzag chain structure in a novel Zn(II) complex of 2.5-dihydroxy-1.6-benzenedicarboxylic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Ghermani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Desmaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2727563⟩</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (12), pp.2880-2884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2007.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00382765v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalently bonded infinite zigzag chain structure in a novel Zn(II) complex of 2.5-dihydroxy-1.6-benzenedicarboxylic acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Fraisse</w:t>
+                <w:t xml:space="preserve">PbMg1/3Nb2/3O3/PbTiO3 superlattices: An x-ray diffraction and Raman spectroscopy temperature-dependent study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun El Marssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2007.01.025⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (1), pp.014124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevB.76.014124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00382749v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding Mode of Styrylquinoline-type HIV-1 Integrase Inhibitors : Crystal and Electronic Structures of a Mg(II)-Complexed Progenitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Firley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pattisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9336,51 +9336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic properties of 3.3-dimethyl-5.5-bis(1.2.4-triazine): Towards design of supramolecular arrangements of N-heterocyclic Cu-I complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9495,51 +9495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Features of both Electron Density and Electrostatic Potential in Bis(tiosemicarbazide)zinc(II) dinitrate Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sladjana B. Novaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9610,307 +9610,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00204137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pb Mg1 3 Nb2 3 O3 PbTi O3 superlattices An x-ray diffraction and Raman spectroscopy temperature-dependent study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Dkhil</w:t>
+                <w:t xml:space="preserve">Physico-Chemical Characterizations of Tunisian Organophilic Bentonites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Othmani-Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benna-Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kbir-Ariguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.014124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (29), pp.10869-10877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp068814a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269775v1</w:t>
+                <w:t xml:space="preserve">hal-00360296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-Chemical Characterizations of Tunisian Organophilic Bentonites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Kbir-Ariguib</w:t>
+                <w:t xml:space="preserve">Pb Mg1 3 Nb2 3 O3 PbTi O3 superlattices An x-ray diffraction and Raman spectroscopy temperature-dependent study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun El Marssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (1), pp.014124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.014124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp068814a⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00360296v1</w:t>
+                <w:t xml:space="preserve">hal-02269775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(3S,4S,5S,10S,13R,14R,17R)-4 alpha,14 alpha-Dimethyl-3 beta-tosyl-5 alpha-ergost-8-ene-7,11,24-trione at 100 K</w:t>
               </w:r>
@@ -10065,64 +10065,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ghermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Firley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110, pp.537-547. </w:t>
@@ -10318,77 +10318,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular arrangement of tensioactive molecules in interlayer spaces of two organophilic clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benna-Zayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10452,51 +10452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7-arboxylato-8-hydroxy-2-methylquinolinium monohydrate and 7-carboxy-8-hydroxy-2-methylquinolinium chloride monohydrate at 100 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Firley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12650,90 +12650,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOW TEMPERATURE HIGH RESOLUTION X-RAY DIFFRACTION DATA FOR Co(III) COMPLEX WITH FAMOTIDINE LIGAND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sladjana B. Novaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan U. Miodragovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Conference of Serbian Crystallographic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Soko Banje</w:t>
@@ -12775,51 +12775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncovalent interactions in the crystal structure of bis(thiosemicarbazide)zinc(II) dinitrate. The results of the experimental charge density analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.B. Novaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12887,51 +12887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Photochemical Light Induced Nucleation of drugs : experimental and theoretical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Matić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13025,90 +13025,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical electrostatic properties of salicylaldehyde thiosemicarbazone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.B. Novaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vukadin M. Leovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Meeting on Pharmaceutics Biopharmaceutics and Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Geneva, Switzerland</w:t>
@@ -13137,64 +13137,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental charge density study of salicylaldehyde thiosemicarbazone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sladjana Novakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vukadin M. Leovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13271,90 +13271,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic properties of two precursors of potent HIV-1 integrase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Firley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13405,77 +13405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental electron density distribution of bis(thiosemicarbazide)-zinc(II) dinitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sladjana Novakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran A. Bogdanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13535,77 +13535,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical electron density and electrostatic properties as a tool for understanding activity of HIV-1 integrase inhibitor precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Firley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13790,51 +13790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de Densité Electronique d'un Précurseur des Styrylquinoléines Inhibiteurs Potentiels de l'Intégrase du VIH-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Firley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zouhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14572,77 +14572,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical electron density and electrostatic properties as a tool for understanding activity of HIV-1 integrase inhibitor precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Firley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14866,51 +14866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Saffari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massomeh Ghorbanloo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Morsali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Elmaghrabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bezzerga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2025.116667" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TA00420B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mehdikhanloo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hagheh Kavousi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Hassan El-Maghrabi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179439" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05131721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hatim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Farhat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c01717" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05360805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Larbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Larhrib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01948" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amadou Arifa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271678" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duplessis-Kergomard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mr00018h" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Mumba Mpanga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wernert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Avdeev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c02749" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253449v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta02329j" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04014787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pchelina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sedykh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Chistyakova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Rusakov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Alekhina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.11.270" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Crobu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2023.100403" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04446431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Zubair Awan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Hoang Ho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Beltrami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17010083" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pechberty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2021.11.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554856v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atourya Mhoumadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elkhashab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prillieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Dumas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2021.179121" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidhan Pandit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.139997" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255190v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Tahar Sougrati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2022.107010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355352v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano-Sevillano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01876" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293735v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110268" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03348822v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Rybchenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2021.114401" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514522v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Jiju Arayamparambil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Arayamparambil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201901260" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03043134v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a L&#233;vy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thr&#225;inn Fridriksson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2019.101748" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.109999" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hermet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgogne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08237" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Polisi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santoro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106378" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bitenc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scafuri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Pirnat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matic Lozin&#353;ek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jerman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000197" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094895v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coquil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biscaglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227165" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dronskowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901264" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275372v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Murgia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.06.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092736v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Roland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dupuy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Cunin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.134758" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348403v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00837c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02450677v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Baitimirova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Andzane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Viter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Graniel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08417" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289822v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co&#233;lio Vall&#233;e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Biecher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01385" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Loaiza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11249" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079852v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00567" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontaine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4020025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502705v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antitomaso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA10138K" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241087v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwiche Ali" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dugas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraisse Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.10.087" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494802v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fr&#233;ty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonzalez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.067" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSK674W1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ercole Conte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Di Carlo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06711" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195803v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duveau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cunin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm504413g" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195065v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Scheers" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500448" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T3DG327-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110366v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Toiron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.138" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79X9RC3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091240v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marino" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5097579" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808221v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.03.029" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FXB7S92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815527v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.11.061" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9QTQ317-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743182v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morato" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costana Ionica-Bousquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.12.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ4NHNQ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743361v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Boulet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm34562e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perea" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tessier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA20949G" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770796v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310347x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757372v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Conte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-012-1824-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65J9JKX5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670839v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00256b" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606312v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fullenwarth Julien" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Debenedetti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM10710K" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576408v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debenedetti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.01.021" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zitoun" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.04.029" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSKXNVB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582448v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhmaida" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mendez-Rojas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Benitez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merino" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100090h" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560514v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Ghodbane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pascal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100669k" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488343v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihasina Rabesiaka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Sghaier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.03.011" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47G0W215-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326942v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Morgant" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean d'Angelo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Dichi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2008.03.027" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P496J34B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351941v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarradin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fries" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.03.015" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPSTPV4Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382739v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Angelo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morgant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Ghermani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desmaele" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.10.006" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCHDV1HQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382728v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dichi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sghaier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonhomme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keller" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.07.120" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQTFT96P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176421v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courcot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Firley" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Becker" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gillet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0687551" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176571v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2742313" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142345v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Novakovic" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran A. Bogdanovi&#263;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic - de Bir&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060497+" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382754v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemee" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevB.76.014124" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382765v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ringgaard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2727563" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382749v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.01.025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53X6HRSX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360301v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pattisson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chernyshov" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382763v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Tran" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601686" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J77T27F6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204137v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana B. Novakovi&#263;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Ghermani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Bouhmaida" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075456i" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269775v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.014124" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360296v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Othmani-Assmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benna-Zayani" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kbir-Ariguib" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068814a" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6HP4V21D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133239v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazoir" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berraho" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benharref" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536806015340" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133314v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghermani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0582179" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JTK9CJ14-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133316v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500660" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTZGZK1M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143426v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Othmani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108767305083960" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126071v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zouhiri" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic-de Bire" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108270104031403" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJ44K3V4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786381v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genty" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grech" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00600-5" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6NQ9X83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756480v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00777-1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS2R7CDF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799987v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rona" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Glastre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/15/4/314" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14F6AE166F2B8BB46A06D30B7FB4AB3F3D5E0D86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904249v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertru" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970830" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788490v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dilhan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Massone" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)05616-L" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6RVVPS3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788492v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00858-F" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MNGKC8Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249141v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diani" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoehr" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bischoff" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kubler" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994163" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DA5ACA787A82F709DCD358D5A50FF408AF37DEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042603v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohl" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwedler" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924921v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387327v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le van Thournout" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351962v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Berger" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387323v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357037v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.08.089" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLGNJ9JX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355947v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351173v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Womes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207454v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan U. Miodragovic" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304801v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Novakovi&#263;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Ghermani" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhza Bouhmaida" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304726v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mati&#263;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rolon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304708v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vukadin M. Leovac" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304701v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305082061" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304690v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305088203" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304694v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305082048" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304573v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767304099398" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543870v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304538v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zouhiri" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desma&#235;le" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803184v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perona" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798944v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797392v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Baranov" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543778v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Namavar" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Colter" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Planes" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792459v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dilhan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304568v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Saffari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massomeh Ghorbanloo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Morsali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Elmaghrabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bezzerga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2025.116667" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TA00420B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amadou Arifa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271678" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05360805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Larbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Larhrib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01948" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mehdikhanloo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hagheh Kavousi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Hassan El-Maghrabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05131721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hatim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Farhat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c01717" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duplessis-Kergomard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mr00018h" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Mumba Mpanga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wernert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Avdeev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c02749" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253449v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta02329j" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04014787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pchelina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sedykh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Chistyakova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Rusakov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Alekhina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.11.270" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Crobu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2023.100403" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04446431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Zubair Awan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Hoang Ho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Beltrami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17010083" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atourya Mhoumadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elkhashab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prillieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2021.179121" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562412v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidhan Pandit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.139997" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716181v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pechberty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2021.11.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255190v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Tahar Sougrati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2022.107010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293735v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110268" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano-Sevillano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01876" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03348822v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Rybchenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2021.114401" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03043134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a L&#233;vy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thr&#225;inn Fridriksson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2019.101748" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Jiju Arayamparambil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Arayamparambil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201901260" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.109999" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hermet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgogne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08237" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Polisi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santoro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106378" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bitenc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scafuri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Pirnat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matic Lozin&#353;ek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jerman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000197" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309115v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dronskowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901264" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Murgia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.06.027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094895v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coquil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biscaglia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227165" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092736v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Roland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dupuy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Cunin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.134758" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348403v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00837c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02450677v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Baitimirova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Andzane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Viter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Graniel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08417" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289822v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co&#233;lio Vall&#233;e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Biecher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01385" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079852v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00567" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717911v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Loaiza" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11249" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontaine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4020025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502705v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antitomaso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA10138K" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241087v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwiche Ali" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dugas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraisse Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.10.087" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494802v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fr&#233;ty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonzalez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.067" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSK674W1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ercole Conte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Di Carlo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06711" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195065v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Scheers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500448" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T3DG327-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195803v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duveau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cunin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm504413g" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110366v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Toiron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.138" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79X9RC3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091240v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marino" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5097579" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808221v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.03.029" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FXB7S92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815527v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.11.061" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9QTQ317-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743182v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morato" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costana Ionica-Bousquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.12.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ4NHNQ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743361v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Boulet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm34562e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perea" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tessier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA20949G" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757372v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Conte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-012-1824-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65J9JKX5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770796v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310347x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670839v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00256b" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606312v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fullenwarth Julien" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Debenedetti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM10710K" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576408v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debenedetti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.01.021" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zitoun" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.04.029" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSKXNVB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582448v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhmaida" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mendez-Rojas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Benitez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merino" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100090h" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560514v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Ghodbane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pascal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100669k" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488343v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihasina Rabesiaka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Sghaier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.03.011" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47G0W215-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326942v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Morgant" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean d'Angelo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Dichi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2008.03.027" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P496J34B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351941v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarradin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fries" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.03.015" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPSTPV4Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382739v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Angelo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morgant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Ghermani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desmaele" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.10.006" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCHDV1HQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382728v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dichi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sghaier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonhomme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keller" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.07.120" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQTFT96P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142345v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Novakovic" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran A. Bogdanovi&#263;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic - de Bir&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060497+" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176421v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courcot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Firley" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Becker" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gillet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0687551" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176571v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2742313" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382765v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ringgaard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2727563" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382749v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.01.025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53X6HRSX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382754v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemee" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevB.76.014124" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360301v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pattisson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chernyshov" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382763v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Tran" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601686" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J77T27F6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204137v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana B. Novakovi&#263;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Ghermani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Bouhmaida" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075456i" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360296v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Othmani-Assmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benna-Zayani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kbir-Ariguib" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068814a" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6HP4V21D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269775v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.014124" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133239v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazoir" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berraho" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benharref" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536806015340" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133314v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghermani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0582179" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JTK9CJ14-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133316v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500660" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTZGZK1M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143426v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Othmani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108767305083960" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126071v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zouhiri" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic-de Bire" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108270104031403" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJ44K3V4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786381v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genty" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grech" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00600-5" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6NQ9X83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756480v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00777-1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS2R7CDF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799987v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rona" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Glastre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/15/4/314" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14F6AE166F2B8BB46A06D30B7FB4AB3F3D5E0D86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904249v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertru" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970830" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788490v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dilhan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Massone" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)05616-L" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6RVVPS3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788492v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00858-F" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MNGKC8Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249141v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diani" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoehr" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bischoff" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kubler" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994163" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DA5ACA787A82F709DCD358D5A50FF408AF37DEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042603v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohl" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwedler" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924921v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387327v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le van Thournout" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351962v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Berger" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387323v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357037v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.08.089" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLGNJ9JX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355947v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351173v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Womes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207454v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan U. Miodragovic" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304801v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Novakovi&#263;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Ghermani" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhza Bouhmaida" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304726v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mati&#263;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rolon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304708v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vukadin M. Leovac" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304701v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305082061" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304690v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305088203" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304694v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305082048" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304573v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767304099398" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543870v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304538v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zouhiri" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desma&#235;le" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803184v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perona" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798944v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797392v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Baranov" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543778v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Namavar" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Colter" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Planes" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792459v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dilhan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304568v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>