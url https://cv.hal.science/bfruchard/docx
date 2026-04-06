--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2502,235 +2502,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Semantic Aids on Command Memorization for On-Body Interaction and Directional Gestures</w:t>
+                <w:t xml:space="preserve">Mémorisation de Commandes: Positions Spatiales versus Gestes Directionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lecolinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVI 2018 - International Conference on Advanced Visual Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Castiglione della Pescaia, Grosseto, Italy. </w:t>
+              <w:t xml:space="preserve">IHM '18: Proceedings of the 30th Conference on l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Chauvigny (Brest), France. pp.92-99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3206505.3206524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3286689.3286700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764757v1</w:t>
+                <w:t xml:space="preserve">hal-01898325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémorisation de Commandes: Positions Spatiales versus Gestes Directionnels</w:t>
+                <w:t xml:space="preserve">Impact of Semantic Aids on Command Memorization for On-Body Interaction and Directional Gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lecolinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM '18: Proceedings of the 30th Conference on l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Chauvigny (Brest), France. pp.92-99, </w:t>
+              <w:t xml:space="preserve">AVI 2018 - International Conference on Advanced Visual Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Castiglione della Pescaia, Grosseto, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3286689.3286700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3206505.3206524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898325v1</w:t>
+                <w:t xml:space="preserve">hal-01764757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Memorizing Positions or Directions Affects Gesture Learning?</w:t>
               </w:r>
@@ -2909,841 +2909,841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MarkPad: Augmenting Touchpads for Command Selection</w:t>
+                <w:t xml:space="preserve">Interaction Techniques Exploiting Memory to Faciliate Command Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fruchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 35th international conference on Human factors in computing systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437093v1</w:t>
+                <w:t xml:space="preserve">hal-01577856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Techniques Exploiting Memory to Faciliate Command Activation</w:t>
+                <w:t xml:space="preserve">Interaction Techniques Exploiting Memory to Facilitate Command Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fruchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lecolinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, Aug 2017, Poitiers, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577856v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Techniques Exploiting Memory to Facilitate Command Activation</w:t>
+                <w:t xml:space="preserve">MarkPad: Augmenting Touchpads for Command Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lecolinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 35th international conference on Human factors in computing systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3025453.3025486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288507v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Case Study on the Design and Use of an Annotation and Analytical Tool Tailored To Lead Climbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fruchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Avezou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3544549.3573876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démonstration d’un outil d’annotation et d’analyse de vidéos d’escalade de difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fruchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boxe : comment mieux comprendre les combats pour aider les athlètes grâce à l'analyse vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fruchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Reveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Goyallon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Software Suite to Support Indexing, Annotating, and Analyzing Climbing Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Goyallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Avezou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS 2023 - 28th Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330587v1</w:t>
-              </w:r>
-[...387 lines deleted...]
-                <w:t xml:space="preserve">hal-04193198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4058,51 +4058,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7141776F"/>
+    <w:nsid w:val="03F62D24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4289,51 +4289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bfruchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2488-6032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233611266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fruchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wittchen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihar Sabnis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Strohmeier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Degraen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790598" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ramian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#246;hme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chlebowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713469" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499984v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Maszewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451452v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Maszewki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649798" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642637" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580926" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564266v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katta Spiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schneider" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3490149.3501307" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhett Dobinson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Steimle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565970.3567698" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maitrallin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Smolders" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Potetsianakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seref G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472749.3474797" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bennewitz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445623" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Sharma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Hedderich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Bhardwaj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Mcintosh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445197" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Pourjafarian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Mavali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Klamka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445475" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gudea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415828" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Honnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Perner-Wilson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376841" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3384657.3384774" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764757v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206524" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286700" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891436v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3279778.3279787" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437093v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577856v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goyallon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Duprat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018545v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3573876" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043332v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193198v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955441v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427317" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02000844v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLT010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bfruchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2488-6032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233611266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fruchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wittchen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihar Sabnis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Strohmeier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Degraen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790598" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ramian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#246;hme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chlebowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713469" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499984v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Maszewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451452v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Maszewki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649798" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642637" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580926" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564266v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katta Spiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schneider" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3490149.3501307" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhett Dobinson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Steimle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565970.3567698" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maitrallin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Smolders" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Potetsianakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seref G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472749.3474797" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bennewitz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445623" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Sharma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Hedderich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Bhardwaj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Mcintosh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445197" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Pourjafarian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Mavali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Klamka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445475" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gudea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415828" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Honnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Perner-Wilson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376841" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3384657.3384774" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286700" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764757v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206524" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891436v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3279778.3279787" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025486" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3573876" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goyallon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Duprat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955441v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427317" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02000844v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLT010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>