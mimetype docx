--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2909,295 +2909,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Techniques Exploiting Memory to Faciliate Command Activation</w:t>
+                <w:t xml:space="preserve">MarkPad: Augmenting Touchpads for Command Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fruchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lecolinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 35th international conference on Human factors in computing systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3025453.3025486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577856v1</w:t>
+                <w:t xml:space="preserve">hal-01437093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Techniques Exploiting Memory to Facilitate Command Activation</w:t>
+                <w:t xml:space="preserve">Interaction Techniques Exploiting Memory to Faciliate Command Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fruchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Poitiers, France. pp.5</w:t>
+              <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288507v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MarkPad: Augmenting Touchpads for Command Selection</w:t>
+                <w:t xml:space="preserve">Interaction Techniques Exploiting Memory to Facilitate Command Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lecolinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 35th international conference on Human factors in computing systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Poitiers, France. pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3025453.3025486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01437093v1</w:t>
+                <w:t xml:space="preserve">hal-02288507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4058,51 +4058,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03F62D24"/>
+    <w:nsid w:val="FF43DBBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4289,51 +4289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bfruchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2488-6032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233611266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fruchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wittchen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihar Sabnis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Strohmeier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Degraen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790598" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ramian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#246;hme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chlebowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713469" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499984v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Maszewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451452v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Maszewki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649798" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642637" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580926" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564266v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katta Spiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schneider" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3490149.3501307" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhett Dobinson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Steimle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565970.3567698" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maitrallin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Smolders" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Potetsianakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seref G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472749.3474797" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bennewitz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445623" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Sharma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Hedderich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Bhardwaj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Mcintosh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445197" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Pourjafarian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Mavali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Klamka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445475" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gudea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415828" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Honnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Perner-Wilson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376841" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3384657.3384774" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286700" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764757v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206524" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891436v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3279778.3279787" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025486" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3573876" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goyallon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Duprat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955441v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427317" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02000844v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLT010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bfruchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2488-6032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233611266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fruchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wittchen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihar Sabnis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Strohmeier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Degraen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790598" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ramian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#246;hme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chlebowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713469" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499984v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Maszewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451452v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Maszewki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649798" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642637" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580926" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564266v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katta Spiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schneider" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3490149.3501307" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhett Dobinson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Steimle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565970.3567698" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maitrallin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Smolders" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Potetsianakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seref G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472749.3474797" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bennewitz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445623" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Sharma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Hedderich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Bhardwaj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Mcintosh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445197" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Pourjafarian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Mavali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Klamka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445475" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gudea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415828" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Honnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Perner-Wilson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376841" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3384657.3384774" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286700" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764757v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206524" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891436v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3279778.3279787" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437093v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577856v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3573876" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goyallon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Duprat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955441v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427317" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02000844v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLT010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>