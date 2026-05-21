--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -533,235 +533,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de conception d'un outil d'analyse de données d'escalade de difficulté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based Evaluation of Recall-based Interaction Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Avezou</w:t>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Humain-Machine (IHM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM, Mar 2024, Paris, France. </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Honolulu, HI, United States. pp.1-16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3649792.3649798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3613904.3642637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451452v2</w:t>
+                <w:t xml:space="preserve">hal-04708727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based Evaluation of Recall-based Interaction Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de conception d'un outil d'analyse de données d'escalade de difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fruchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fruchard</w:t>
+                <w:t xml:space="preserve">Timo Maszewki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bailly</w:t>
+                <w:t xml:space="preserve">Cécile Avezou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Honolulu, HI, United States. pp.1-16, </w:t>
+              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Humain-Machine (IHM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Mar 2024, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3613904.3642637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3649792.3649798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708727v1</w:t>
+                <w:t xml:space="preserve">hal-04451452v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Preference and Performance using Tagging and Browsing for Image Labeling</w:t>
               </w:r>
@@ -2909,295 +2909,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MarkPad: Augmenting Touchpads for Command Selection</w:t>
+                <w:t xml:space="preserve">Interaction Techniques Exploiting Memory to Faciliate Command Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fruchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 35th international conference on Human factors in computing systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437093v1</w:t>
+                <w:t xml:space="preserve">hal-01577856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Techniques Exploiting Memory to Faciliate Command Activation</w:t>
+                <w:t xml:space="preserve">Interaction Techniques Exploiting Memory to Facilitate Command Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fruchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lecolinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, Aug 2017, Poitiers, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577856v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Techniques Exploiting Memory to Facilitate Command Activation</w:t>
+                <w:t xml:space="preserve">MarkPad: Augmenting Touchpads for Command Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lecolinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 35th international conference on Human factors in computing systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3025453.3025486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288507v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3228,51 +3228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Case Study on the Design and Use of an Annotation and Analytical Tool Tailored To Lead Climbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Avezou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3656,51 +3656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Goyallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Avezou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS 2023 - 28th Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
@@ -4058,51 +4058,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF43DBBF"/>
+    <w:nsid w:val="FFF73C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4289,51 +4289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bfruchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2488-6032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233611266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fruchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wittchen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihar Sabnis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Strohmeier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Degraen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790598" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ramian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#246;hme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chlebowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713469" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499984v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Maszewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451452v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Maszewki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649798" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642637" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580926" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564266v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katta Spiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schneider" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3490149.3501307" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhett Dobinson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Steimle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565970.3567698" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maitrallin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Smolders" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Potetsianakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seref G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472749.3474797" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bennewitz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445623" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Sharma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Hedderich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Bhardwaj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Mcintosh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445197" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Pourjafarian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Mavali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Klamka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445475" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gudea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415828" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Honnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Perner-Wilson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376841" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3384657.3384774" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286700" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764757v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206524" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891436v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3279778.3279787" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437093v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577856v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3573876" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goyallon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Duprat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955441v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427317" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02000844v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLT010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bfruchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2488-6032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233611266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fruchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wittchen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihar Sabnis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Strohmeier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Degraen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790598" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ramian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#246;hme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chlebowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713469" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499984v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Maszewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642637" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451452v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Maszewki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649798" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580926" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564266v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katta Spiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schneider" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3490149.3501307" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhett Dobinson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Steimle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565970.3567698" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maitrallin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Smolders" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Potetsianakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seref G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472749.3474797" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bennewitz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445623" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Sharma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Hedderich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Bhardwaj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Mcintosh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445197" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Pourjafarian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Mavali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Klamka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445475" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gudea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415828" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Honnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Perner-Wilson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376841" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3384657.3384774" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286700" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764757v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206524" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891436v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3279778.3279787" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025486" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3573876" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goyallon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Duprat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955441v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427317" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02000844v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLT010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>