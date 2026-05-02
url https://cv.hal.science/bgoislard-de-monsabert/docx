--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Goislard de Monsabert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur en BiomécaniqueAix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bgoislard-de-monsabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0847-6858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinkedIn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orcid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Equipe BioMécanique & bioIngénierie (BMI) - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut des Sciences du Mouvement (ISM) |UMR  7287</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> CNRS & amU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département Ingénierie et Ergonomie - </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faculté des Sciences du Sport Luminy (FSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable axe </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Biomécanique Intégrative&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">/ </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe BMI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> @ ISM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable parcours </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Ingénierie et Ergonomie du Mouvement Humain&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">master Ingénierie et Ergonomie des Activités Physiques (IEAP)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  @ FSS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre comité de pilotage de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet DDsup-amU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Enseignement inter-disciplinaire du développement durable - financement Amidex</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Profil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur en biomécanique recruté en septembre 2018 à Aix-Marseille Université après deux expériences de recherche à l’étranger (Imperial College London et TU Delft). Mes recherches portent sur la compréhension de la mécanique du système musculosquelettique et des facteurs individuels influençant les contraintes dans les tissus. Pour cela, je développe des méthodes combinant capture du mouvement, imagerie médicale et modèles numériques multi-échelles de structures musculosquelettiques. Au travers de ces méthodes, j’apporte des données quantifiées pertinentes pour la prévention et le traitement de pathologies telles que les tendinopathies, l’arthrose ou les lombalgies. Mes recherches s’ancrent dans des partenariats avec d’autres laboratoires, des entreprises (Décathlon, Stellantis, Naval Group), des cliniciens (APHM, Hand Rehabilitation Centre) et des associations (Farming Soul). Plus de 20 articles publiés dans des journaux internationaux indexés. Co-encadrement de 6 thèses depuis 2018. Près de 1500 heures enseignées en Licence et Master STAPS couvrant les domaines de la biomécanique, de l’ingénierie du mouvement et du développement durable</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système neuromusculosqueletique, Modélisation biomécanique, Analyse du mouvement, Troubles musculosquelettiques, Développement Durable, Transition Ecologique</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo - Analyse biomécanique de la préhension lors du coup droit au tennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse multi-échelles évolutive du comportement mécanique du tendonEvaluation biomécanique de gestes liés à l’agroécologieAnalyse biomécanique du geste de frappe du percussionniste batteurCaractériser l’interaction homme-matériel d’interfaces innovantes de véhiculeFacteurs limitants la production de force avec la mainFacteurs de risques mécaniques et réhabilitation de l’arthrose de la main</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-prés. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de Conférences en biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Mouvement Aix-Marseille Université2016-2018 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Décathlon SportsLab & Institut des Sciences du Mouvement2014-2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Bioengineering, Imperial College London, UK (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision : Dr. Kedgley A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)2011-2014 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Mouvement, Aix-Marseille Université (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrants : Pr. Berton E & Dr. Vigouroux L</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)2011-2012 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur doctorant invité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Biomechanical engineering, Delft University of Technology, NL (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrants : Pr. van der Helm F & Pr. Veeger HEJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Mouvement, Aix-Marseille Université2011 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master en Sciences du Mouvement Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences du Sport, Aix-Marseille Université2011 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magistère Mécatronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Rennes2010 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation S2I - Ingénierie Mécanique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of floor inclination on torque production, ground reaction forces, and postural adjustments during handwheel operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Panchairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Maïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2025.103740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energetic Approach for Comparing Monomaterial Compliant Bistable Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéliane Megret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dirrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (12), pp.123301. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4068549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of floor inclination on handle push and pull forces production of the upper limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard De Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Maïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2024.104322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the most important mechanical factor involved in trapeziometacarpal osteoarthritis development? A sensitivity analysis based on biomechanical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2024.2430446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of trapeziometacarpal joint passive stiffness on mechanical loadings of cartilages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of EMG-based criteria to evaluate the difficulty of realization of sign language: A potential contribution for understanding the negative hand paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Etxepare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritz Irurtzun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.102943. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Force–Length Relationship and Task-Specific Constraints on Finger Force-Generating Capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-023-03276-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between trapeziometacarpal joint morphological parameters and joint contact pressure: a possible factor of osteoarthritis development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bapstiste De Villeneuve de Bargemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.111573. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2023.111573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finger flexion to extension ratio in healthy climbers: a proposal for evaluation and rebalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2023.1243354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromyography-informed musculoskeletal modeling provides new insight into hand tendon forces during tennis forehand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.14434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of index finger distal interphalangeal joint arthrodesis on muscle forces and adjacent joint contact pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bapstiste De Villeneuve de Bargemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual rupture of the middle finger flexor digitorum superficialis tendon in a climber: Biomechanical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Caso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.643 - 649. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hansur.2021.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation numérique des chargements mécaniques sur les articulations de l’index à l’aide d’un modèle biomécanique hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de Villeneuve Bargemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard De Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (6), pp.897-898. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hansur.2021.10.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical performance comparison of two surgical constructs for wrist four-corner arthrodesis via dorsal and radial approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ballerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bellemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82 (15), pp.105274. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2021.105274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical performance comparison of two surgical constructs for wrist four-corner arthrodesis via dorsal and radial approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ballerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bellemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.105274. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2021.105274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical performance comparison of two surgical constructs for wrist fourcorner arthrodesis via dorsal and radial approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ballerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bellemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.105274. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2021.105274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of joint contact pressure in the index finger using a hybrid finite element musculoskeletal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Corroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (15), pp.1225-1235. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1793965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling force-length-activation relationships of wrist and finger extensor muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Hauraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (10), pp.2531-2549. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-020-02239-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of joint contact pressure in the index finger using a hybrid finite element musculoskeletal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Corroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1793965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex couplings between joints, muscles and performance: the role of the wrist in grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Hauraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.19357. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-55443-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force-Length Relationship Modeling of Wrist and Finger Flexor Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Hauraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (11), pp.2311-2321. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000001690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Consistent Datasets in Musculoskeletal Modelling: A Study of the Hand and Wrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafydd Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Kedgley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (1), pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scaling method to individualise muscle force capacities in musculoskeletal models of the hand and wrist using isometric strength measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-017-1662-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the risk and biomechanical consequences of lateral epicondylalgia by estimating wrist and finger muscle capacities in tennis players.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Androuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.434 - 451. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14763141.2016.1212916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of hand and wrist muscle capacities in rock climbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (5), pp.947-957. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-014-3076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handle Shape Affects the Grip Force Distribution and the Muscle Loadings During Power Grip Tasks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (6), pp.430-438. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jab.2014-0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying foot deformation using finite helical angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pothrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Viehweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (13), pp.3716-3719. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical parameters for musculoskeletal modeling of the hand and wrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Mirakhorlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans van Der Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huub Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.40-49. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23335432.2016.1191373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of finger joint loadings using musculoskeletal modelling clarifies mechanical risk factors of hand osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard De Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2013.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does handle shape influence prehensile capabilities and muscle coordination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Goislard De Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.172-173. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2014.931657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three local frame definitions for the kinematic analysis of the fingers and the wrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.A. Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C.T. van Der Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.J. Veeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (11), pp.2590-2597. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Hand and Forearm Muscle Forces during a Maximal Power Grip Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (10), pp.1906-1916. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0b013e31825d9612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisation des paramètres musculaires pour la modélisation musculo-squelettique de la main : application à la compréhension de l'arthrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biomécanique [physics.med-ph]. Aix-Marseille Université, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01241501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TD programmation - empreinte environnementale du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours et ateliers - Transition Ecologique - M1 STAPS Activité Physique Adaptée et Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Faculté des Sciences du Sport de marseille, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan du MOOC &amp;quot;Sport et objectifs de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Faculté des sciences du sport de Marseille, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours et ateliers - Développement Durable - M1 STAPS Ingénierie et Ergonomie de l'Activité Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Faculté des Sciences du sport Marseille, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Goislard de Monsabert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur en BiomécaniqueAix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bgoislard-de-monsabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0847-6858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinkedIn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orcid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Equipe BioMécanique & bioIngénierie (BMI) - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut des Sciences du Mouvement (ISM) |UMR  7287</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> CNRS & amU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département Ingénierie et Ergonomie - </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faculté des Sciences du Sport Luminy (FSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable axe </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Biomécanique Intégrative&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">/ </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe BMI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> @ ISM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable parcours </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Ingénierie et Ergonomie du Mouvement Humain&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">master Ingénierie et Ergonomie des Activités Physiques (IEAP)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  @ FSS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre comité de pilotage de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet DDsup-amU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Enseignement inter-disciplinaire du développement durable - financement Amidex</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Profil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur en biomécanique recruté en septembre 2018 à Aix-Marseille Université après deux expériences de recherche à l’étranger (Imperial College London et TU Delft). Mes recherches portent sur la compréhension de la mécanique du système musculosquelettique et des facteurs individuels influençant les contraintes dans les tissus. Pour cela, je développe des méthodes combinant capture du mouvement, imagerie médicale et modèles numériques multi-échelles de structures musculosquelettiques. Au travers de ces méthodes, j’apporte des données quantifiées pertinentes pour la prévention et le traitement de pathologies telles que les tendinopathies, l’arthrose ou les lombalgies. Mes recherches s’ancrent dans des partenariats avec d’autres laboratoires, des entreprises (Décathlon, Stellantis, Naval Group), des cliniciens (APHM, Hand Rehabilitation Centre) et des associations (Farming Soul). Plus de 20 articles publiés dans des journaux internationaux indexés. Co-encadrement de 6 thèses depuis 2018. Près de 1500 heures enseignées en Licence et Master STAPS couvrant les domaines de la biomécanique, de l’ingénierie du mouvement et du développement durable</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système neuromusculosqueletique, Modélisation biomécanique, Analyse du mouvement, Troubles musculosquelettiques, Développement Durable, Transition Ecologique</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo - Analyse biomécanique de la préhension lors du coup droit au tennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse multi-échelles évolutive du comportement mécanique du tendonEvaluation biomécanique de gestes liés à l’agroécologieAnalyse biomécanique du geste de frappe du percussionniste batteurCaractériser l’interaction homme-matériel d’interfaces innovantes de véhiculeFacteurs limitants la production de force avec la mainFacteurs de risques mécaniques et réhabilitation de l’arthrose de la main</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-prés. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de Conférences en biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Mouvement Aix-Marseille Université2016-2018 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Décathlon SportsLab & Institut des Sciences du Mouvement2014-2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Bioengineering, Imperial College London, UK (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision : Dr. Kedgley A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)2011-2014 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Mouvement, Aix-Marseille Université (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrants : Pr. Berton E & Dr. Vigouroux L</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)2011-2012 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur doctorant invité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Biomechanical engineering, Delft University of Technology, NL (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrants : Pr. van der Helm F & Pr. Veeger HEJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Mouvement, Aix-Marseille Université2011 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master en Sciences du Mouvement Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences du Sport, Aix-Marseille Université2011 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magistère Mécatronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Rennes2010 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation S2I - Ingénierie Mécanique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of floor inclination on torque production, ground reaction forces, and postural adjustments during handwheel operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Panchairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Maïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2025.103740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energetic Approach for Comparing Monomaterial Compliant Bistable Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéliane Megret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dirrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (12), pp.123301. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4068549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of floor inclination on handle push and pull forces production of the upper limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard De Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Maïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2024.104322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the most important mechanical factor involved in trapeziometacarpal osteoarthritis development? A sensitivity analysis based on biomechanical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2024.2430446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of trapeziometacarpal joint passive stiffness on mechanical loadings of cartilages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of EMG-based criteria to evaluate the difficulty of realization of sign language: A potential contribution for understanding the negative hand paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Etxepare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritz Irurtzun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.102943. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Force–Length Relationship and Task-Specific Constraints on Finger Force-Generating Capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-023-03276-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between trapeziometacarpal joint morphological parameters and joint contact pressure: a possible factor of osteoarthritis development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bapstiste De Villeneuve de Bargemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.111573. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2023.111573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finger flexion to extension ratio in healthy climbers: a proposal for evaluation and rebalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2023.1243354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromyography-informed musculoskeletal modeling provides new insight into hand tendon forces during tennis forehand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.14434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of index finger distal interphalangeal joint arthrodesis on muscle forces and adjacent joint contact pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bapstiste De Villeneuve de Bargemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual rupture of the middle finger flexor digitorum superficialis tendon in a climber: Biomechanical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Caso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.643 - 649. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hansur.2021.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation numérique des chargements mécaniques sur les articulations de l’index à l’aide d’un modèle biomécanique hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de Villeneuve Bargemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard De Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (6), pp.897-898. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hansur.2021.10.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical performance comparison of two surgical constructs for wrist four-corner arthrodesis via dorsal and radial approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ballerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bellemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82 (15), pp.105274. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2021.105274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical performance comparison of two surgical constructs for wrist four-corner arthrodesis via dorsal and radial approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ballerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bellemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.105274. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2021.105274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical performance comparison of two surgical constructs for wrist fourcorner arthrodesis via dorsal and radial approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ballerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bellemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.105274. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2021.105274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of joint contact pressure in the index finger using a hybrid finite element musculoskeletal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Corroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (15), pp.1225-1235. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1793965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling force-length-activation relationships of wrist and finger extensor muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Hauraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (10), pp.2531-2549. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-020-02239-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of joint contact pressure in the index finger using a hybrid finite element musculoskeletal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Corroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1793965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex couplings between joints, muscles and performance: the role of the wrist in grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Hauraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.19357. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-55443-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force-Length Relationship Modeling of Wrist and Finger Flexor Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Hauraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (11), pp.2311-2321. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000001690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Consistent Datasets in Musculoskeletal Modelling: A Study of the Hand and Wrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafydd Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Kedgley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (1), pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scaling method to individualise muscle force capacities in musculoskeletal models of the hand and wrist using isometric strength measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-017-1662-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the risk and biomechanical consequences of lateral epicondylalgia by estimating wrist and finger muscle capacities in tennis players.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Androuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.434 - 451. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14763141.2016.1212916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of hand and wrist muscle capacities in rock climbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (5), pp.947-957. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-014-3076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handle Shape Affects the Grip Force Distribution and the Muscle Loadings During Power Grip Tasks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (6), pp.430-438. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jab.2014-0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying foot deformation using finite helical angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pothrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Viehweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (13), pp.3716-3719. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical parameters for musculoskeletal modeling of the hand and wrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Mirakhorlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans van Der Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huub Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.40-49. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23335432.2016.1191373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does handle shape influence prehensile capabilities and muscle coordination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Goislard De Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.172-173. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2014.931657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of finger joint loadings using musculoskeletal modelling clarifies mechanical risk factors of hand osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard De Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2013.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three local frame definitions for the kinematic analysis of the fingers and the wrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.A. Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C.T. van Der Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.J. Veeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (11), pp.2590-2597. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Hand and Forearm Muscle Forces during a Maximal Power Grip Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (10), pp.1906-1916. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0b013e31825d9612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisation des paramètres musculaires pour la modélisation musculo-squelettique de la main : application à la compréhension de l'arthrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biomécanique [physics.med-ph]. Aix-Marseille Université, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01241501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours et ateliers - Transition Ecologique - M1 STAPS Activité Physique Adaptée et Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Faculté des Sciences du Sport de marseille, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TD programmation - empreinte environnementale du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan du MOOC &amp;quot;Sport et objectifs de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Faculté des sciences du sport de Marseille, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours et ateliers - Développement Durable - M1 STAPS Ingénierie et Ergonomie de l'Activité Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Faculté des Sciences du sport Marseille, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E351F6F8"/>
+    <w:nsid w:val="9A81F4C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BB99C6C"/>
+    <w:nsid w:val="FBAFB4AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E423DE3E"/>
+    <w:nsid w:val="71E78FE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bgoislard-de-monsabert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0847-6858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/benjamin-goislard-de-monsabert/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Benjamin-Goislard-De-Monsabert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ism.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fss.univ-amu.fr/fr/formations" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ism.univ-amu.fr/fr/equipes/equipe-bmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fss.univ-amu.fr/fr/formations/diplomes-nationaux/master-staps-ingenierie-ergonomie-activite-physique#pacome-structure-et-organisation-3216" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddsupamu.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ism.univ-amu.fr/fr/node/224" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05553794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abautret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goislard de Monsabert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jacques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Panchairi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ma&#239;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103740" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;liane Megret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068549" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942813v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goislard De Monsabert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Valerio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2430446" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509208v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Etxepare" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Irurtzun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102943" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caumes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03276-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bapstiste De Villeneuve de Bargemon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2023.111573" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pasek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1243354" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Herbaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cartier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14434" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Faudot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jaloux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644263v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Caso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Valerio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goislard de Monsabert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaloux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2021.04.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Villeneuve Bargemon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2021.10.216" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ballerini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ross" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellem&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2021.105274" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195609v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1793965" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-020-02239-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02905574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428876v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55443-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001690" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafydd Edwards" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Shah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Kedgley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591921v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1662-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hayot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Androuet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2016.1212916" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3076-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454154v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2014-0171" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pothrat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Viehweger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Mirakhorlo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Visser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans van Der Helm" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub Maas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335432.2016.1191373" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2013.10.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goislard De Monsabert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigouroux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931657" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Visser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C.T. van Der Helm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E.J. Veeger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.05.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31825d9612" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01241501v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017628v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dietrich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mathieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017607v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bgoislard-de-monsabert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0847-6858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/benjamin-goislard-de-monsabert/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Benjamin-Goislard-De-Monsabert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ism.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fss.univ-amu.fr/fr/formations" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ism.univ-amu.fr/fr/equipes/equipe-bmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fss.univ-amu.fr/fr/formations/diplomes-nationaux/master-staps-ingenierie-ergonomie-activite-physique#pacome-structure-et-organisation-3216" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddsupamu.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ism.univ-amu.fr/fr/node/224" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05553794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abautret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goislard de Monsabert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jacques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Panchairi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ma&#239;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103740" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;liane Megret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068549" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942813v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goislard De Monsabert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Valerio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2430446" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509208v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Etxepare" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Irurtzun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102943" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caumes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03276-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bapstiste De Villeneuve de Bargemon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2023.111573" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pasek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1243354" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Herbaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cartier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14434" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Faudot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jaloux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644263v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Caso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Valerio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goislard de Monsabert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaloux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2021.04.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Villeneuve Bargemon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2021.10.216" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ballerini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ross" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellem&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2021.105274" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195609v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1793965" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-020-02239-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02905574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428876v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55443-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001690" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafydd Edwards" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Shah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Kedgley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591921v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1662-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hayot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Androuet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2016.1212916" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3076-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454154v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2014-0171" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pothrat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Viehweger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Mirakhorlo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Visser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans van Der Helm" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub Maas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335432.2016.1191373" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goislard De Monsabert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigouroux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931657" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2013.10.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Visser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C.T. van Der Helm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E.J. Veeger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.05.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31825d9612" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01241501v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017628v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017574v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dietrich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mathieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017607v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>