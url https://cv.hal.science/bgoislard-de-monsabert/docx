--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Goislard de Monsabert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur en BiomécaniqueAix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bgoislard-de-monsabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0847-6858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinkedIn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orcid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Equipe BioMécanique & bioIngénierie (BMI) - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut des Sciences du Mouvement (ISM) |UMR  7287</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> CNRS & amU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département Ingénierie et Ergonomie - </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faculté des Sciences du Sport Luminy (FSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable axe </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Biomécanique Intégrative&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">/ </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe BMI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> @ ISM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable parcours </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Ingénierie et Ergonomie du Mouvement Humain&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">master Ingénierie et Ergonomie des Activités Physiques (IEAP)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  @ FSS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre comité de pilotage de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet DDsup-amU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Enseignement inter-disciplinaire du développement durable - financement Amidex</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Profil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur en biomécanique recruté en septembre 2018 à Aix-Marseille Université après deux expériences de recherche à l’étranger (Imperial College London et TU Delft). Mes recherches portent sur la compréhension de la mécanique du système musculosquelettique et des facteurs individuels influençant les contraintes dans les tissus. Pour cela, je développe des méthodes combinant capture du mouvement, imagerie médicale et modèles numériques multi-échelles de structures musculosquelettiques. Au travers de ces méthodes, j’apporte des données quantifiées pertinentes pour la prévention et le traitement de pathologies telles que les tendinopathies, l’arthrose ou les lombalgies. Mes recherches s’ancrent dans des partenariats avec d’autres laboratoires, des entreprises (Décathlon, Stellantis, Naval Group), des cliniciens (APHM, Hand Rehabilitation Centre) et des associations (Farming Soul). Plus de 20 articles publiés dans des journaux internationaux indexés. Co-encadrement de 6 thèses depuis 2018. Près de 1500 heures enseignées en Licence et Master STAPS couvrant les domaines de la biomécanique, de l’ingénierie du mouvement et du développement durable</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système neuromusculosqueletique, Modélisation biomécanique, Analyse du mouvement, Troubles musculosquelettiques, Développement Durable, Transition Ecologique</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo - Analyse biomécanique de la préhension lors du coup droit au tennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse multi-échelles évolutive du comportement mécanique du tendonEvaluation biomécanique de gestes liés à l’agroécologieAnalyse biomécanique du geste de frappe du percussionniste batteurCaractériser l’interaction homme-matériel d’interfaces innovantes de véhiculeFacteurs limitants la production de force avec la mainFacteurs de risques mécaniques et réhabilitation de l’arthrose de la main</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-prés. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de Conférences en biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Mouvement Aix-Marseille Université2016-2018 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Décathlon SportsLab & Institut des Sciences du Mouvement2014-2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Bioengineering, Imperial College London, UK (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision : Dr. Kedgley A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)2011-2014 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Mouvement, Aix-Marseille Université (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrants : Pr. Berton E & Dr. Vigouroux L</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)2011-2012 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur doctorant invité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Biomechanical engineering, Delft University of Technology, NL (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrants : Pr. van der Helm F & Pr. Veeger HEJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Mouvement, Aix-Marseille Université2011 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master en Sciences du Mouvement Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences du Sport, Aix-Marseille Université2011 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magistère Mécatronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Rennes2010 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation S2I - Ingénierie Mécanique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of floor inclination on torque production, ground reaction forces, and postural adjustments during handwheel operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Panchairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Maïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2025.103740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energetic Approach for Comparing Monomaterial Compliant Bistable Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéliane Megret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dirrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (12), pp.123301. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4068549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of floor inclination on handle push and pull forces production of the upper limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard De Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Maïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2024.104322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the most important mechanical factor involved in trapeziometacarpal osteoarthritis development? A sensitivity analysis based on biomechanical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2024.2430446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of trapeziometacarpal joint passive stiffness on mechanical loadings of cartilages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of EMG-based criteria to evaluate the difficulty of realization of sign language: A potential contribution for understanding the negative hand paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Etxepare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritz Irurtzun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.102943. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Force–Length Relationship and Task-Specific Constraints on Finger Force-Generating Capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-023-03276-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between trapeziometacarpal joint morphological parameters and joint contact pressure: a possible factor of osteoarthritis development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bapstiste De Villeneuve de Bargemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.111573. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2023.111573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finger flexion to extension ratio in healthy climbers: a proposal for evaluation and rebalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2023.1243354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromyography-informed musculoskeletal modeling provides new insight into hand tendon forces during tennis forehand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.14434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of index finger distal interphalangeal joint arthrodesis on muscle forces and adjacent joint contact pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bapstiste De Villeneuve de Bargemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual rupture of the middle finger flexor digitorum superficialis tendon in a climber: Biomechanical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Caso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.643 - 649. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hansur.2021.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation numérique des chargements mécaniques sur les articulations de l’index à l’aide d’un modèle biomécanique hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de Villeneuve Bargemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard De Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (6), pp.897-898. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hansur.2021.10.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical performance comparison of two surgical constructs for wrist four-corner arthrodesis via dorsal and radial approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ballerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bellemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82 (15), pp.105274. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2021.105274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical performance comparison of two surgical constructs for wrist four-corner arthrodesis via dorsal and radial approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ballerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bellemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.105274. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2021.105274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical performance comparison of two surgical constructs for wrist fourcorner arthrodesis via dorsal and radial approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ballerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bellemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.105274. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2021.105274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of joint contact pressure in the index finger using a hybrid finite element musculoskeletal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Corroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (15), pp.1225-1235. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1793965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling force-length-activation relationships of wrist and finger extensor muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Hauraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (10), pp.2531-2549. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-020-02239-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of joint contact pressure in the index finger using a hybrid finite element musculoskeletal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Corroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1793965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex couplings between joints, muscles and performance: the role of the wrist in grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Hauraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.19357. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-55443-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force-Length Relationship Modeling of Wrist and Finger Flexor Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Hauraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (11), pp.2311-2321. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000001690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Consistent Datasets in Musculoskeletal Modelling: A Study of the Hand and Wrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafydd Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Kedgley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (1), pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scaling method to individualise muscle force capacities in musculoskeletal models of the hand and wrist using isometric strength measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-017-1662-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the risk and biomechanical consequences of lateral epicondylalgia by estimating wrist and finger muscle capacities in tennis players.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Androuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.434 - 451. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14763141.2016.1212916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of hand and wrist muscle capacities in rock climbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (5), pp.947-957. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-014-3076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handle Shape Affects the Grip Force Distribution and the Muscle Loadings During Power Grip Tasks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (6), pp.430-438. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jab.2014-0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying foot deformation using finite helical angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pothrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Viehweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (13), pp.3716-3719. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical parameters for musculoskeletal modeling of the hand and wrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Mirakhorlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans van Der Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huub Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.40-49. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23335432.2016.1191373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does handle shape influence prehensile capabilities and muscle coordination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Goislard De Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.172-173. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2014.931657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of finger joint loadings using musculoskeletal modelling clarifies mechanical risk factors of hand osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard De Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2013.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three local frame definitions for the kinematic analysis of the fingers and the wrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.A. Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C.T. van Der Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.J. Veeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (11), pp.2590-2597. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Hand and Forearm Muscle Forces during a Maximal Power Grip Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (10), pp.1906-1916. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0b013e31825d9612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisation des paramètres musculaires pour la modélisation musculo-squelettique de la main : application à la compréhension de l'arthrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biomécanique [physics.med-ph]. Aix-Marseille Université, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01241501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours et ateliers - Transition Ecologique - M1 STAPS Activité Physique Adaptée et Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Faculté des Sciences du Sport de marseille, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TD programmation - empreinte environnementale du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan du MOOC &amp;quot;Sport et objectifs de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Faculté des sciences du sport de Marseille, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours et ateliers - Développement Durable - M1 STAPS Ingénierie et Ergonomie de l'Activité Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Faculté des Sciences du sport Marseille, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Goislard de Monsabert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur en BiomécaniqueAix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bgoislard-de-monsabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0847-6858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinkedIn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orcid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Equipe BioMécanique & bioIngénierie (BMI) - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut des Sciences du Mouvement (ISM) |UMR  7287</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> CNRS & amU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département Ingénierie et Ergonomie - </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faculté des Sciences du Sport Luminy (FSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable axe </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Biomécanique Intégrative&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">/ </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe BMI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> @ ISM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable parcours </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Ingénierie et Ergonomie du Mouvement Humain&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">master Ingénierie et Ergonomie des Activités Physiques (IEAP)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  @ FSS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre comité de pilotage de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet DDsup-amU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Enseignement inter-disciplinaire du développement durable - financement Amidex</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Profil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur en biomécanique recruté en septembre 2018 à Aix-Marseille Université après deux expériences de recherche à l’étranger (Imperial College London et TU Delft). Mes recherches portent sur la compréhension de la mécanique du système musculosquelettique et des facteurs individuels influençant les contraintes dans les tissus. Pour cela, je développe des méthodes combinant capture du mouvement, imagerie médicale et modèles numériques multi-échelles de structures musculosquelettiques. Au travers de ces méthodes, j’apporte des données quantifiées pertinentes pour la prévention et le traitement de pathologies telles que les tendinopathies, l’arthrose ou les lombalgies. Mes recherches s’ancrent dans des partenariats avec d’autres laboratoires, des entreprises (Décathlon, Stellantis, Naval Group), des cliniciens (APHM, Hand Rehabilitation Centre) et des associations (Farming Soul). Plus de 20 articles publiés dans des journaux internationaux indexés. Co-encadrement de 6 thèses depuis 2018. Près de 1500 heures enseignées en Licence et Master STAPS couvrant les domaines de la biomécanique, de l’ingénierie du mouvement et du développement durable</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système neuromusculosqueletique, Modélisation biomécanique, Analyse du mouvement, Troubles musculosquelettiques, Développement Durable, Transition Ecologique</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo - Analyse biomécanique de la préhension lors du coup droit au tennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse multi-échelles évolutive du comportement mécanique du tendonEvaluation biomécanique de gestes liés à l’agroécologieAnalyse biomécanique du geste de frappe du percussionniste batteurCaractériser l’interaction homme-matériel d’interfaces innovantes de véhiculeFacteurs limitants la production de force avec la mainFacteurs de risques mécaniques et réhabilitation de l’arthrose de la main</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-prés. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de Conférences en biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Mouvement Aix-Marseille Université2016-2018 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Décathlon SportsLab & Institut des Sciences du Mouvement2014-2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Bioengineering, Imperial College London, UK (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision : Dr. Kedgley A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)2011-2014 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Mouvement, Aix-Marseille Université (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrants : Pr. Berton E & Dr. Vigouroux L</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)2011-2012 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur doctorant invité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Biomechanical engineering, Delft University of Technology, NL (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrants : Pr. van der Helm F & Pr. Veeger HEJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Mouvement, Aix-Marseille Université2011 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master en Sciences du Mouvement Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences du Sport, Aix-Marseille Université2011 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magistère Mécatronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Rennes2010 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation S2I - Ingénierie Mécanique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of floor inclination on torque production, ground reaction forces, and postural adjustments during handwheel operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Panchairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Maïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2025.103740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energetic Approach for Comparing Monomaterial Compliant Bistable Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéliane Megret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dirrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (12), pp.123301. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4068549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of EMG-based criteria to evaluate the difficulty of realization of sign language: A potential contribution for understanding the negative hand paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Etxepare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritz Irurtzun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.102943. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the most important mechanical factor involved in trapeziometacarpal osteoarthritis development? A sensitivity analysis based on biomechanical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2024.2430446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of floor inclination on handle push and pull forces production of the upper limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard De Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Maïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2024.104322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of trapeziometacarpal joint passive stiffness on mechanical loadings of cartilages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromyography-informed musculoskeletal modeling provides new insight into hand tendon forces during tennis forehand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.14434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Force–Length Relationship and Task-Specific Constraints on Finger Force-Generating Capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-023-03276-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between trapeziometacarpal joint morphological parameters and joint contact pressure: a possible factor of osteoarthritis development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bapstiste De Villeneuve de Bargemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.111573. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2023.111573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finger flexion to extension ratio in healthy climbers: a proposal for evaluation and rebalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2023.1243354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of index finger distal interphalangeal joint arthrodesis on muscle forces and adjacent joint contact pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bapstiste De Villeneuve de Bargemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical performance comparison of two surgical constructs for wrist fourcorner arthrodesis via dorsal and radial approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ballerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bellemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.105274. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2021.105274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual rupture of the middle finger flexor digitorum superficialis tendon in a climber: Biomechanical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Caso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.643 - 649. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hansur.2021.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation numérique des chargements mécaniques sur les articulations de l’index à l’aide d’un modèle biomécanique hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de Villeneuve Bargemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard De Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (6), pp.897-898. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hansur.2021.10.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical performance comparison of two surgical constructs for wrist four-corner arthrodesis via dorsal and radial approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ballerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bellemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82 (15), pp.105274. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2021.105274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical performance comparison of two surgical constructs for wrist four-corner arthrodesis via dorsal and radial approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ballerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bellemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.105274. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2021.105274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of joint contact pressure in the index finger using a hybrid finite element musculoskeletal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Corroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1793965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of joint contact pressure in the index finger using a hybrid finite element musculoskeletal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Corroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (15), pp.1225-1235. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1793965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling force-length-activation relationships of wrist and finger extensor muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Hauraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (10), pp.2531-2549. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-020-02239-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex couplings between joints, muscles and performance: the role of the wrist in grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Hauraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.19357. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-55443-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Consistent Datasets in Musculoskeletal Modelling: A Study of the Hand and Wrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafydd Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Kedgley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (1), pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force-Length Relationship Modeling of Wrist and Finger Flexor Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Hauraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (11), pp.2311-2321. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000001690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scaling method to individualise muscle force capacities in musculoskeletal models of the hand and wrist using isometric strength measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-017-1662-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the risk and biomechanical consequences of lateral epicondylalgia by estimating wrist and finger muscle capacities in tennis players.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Androuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.434 - 451. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14763141.2016.1212916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of hand and wrist muscle capacities in rock climbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (5), pp.947-957. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-014-3076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handle Shape Affects the Grip Force Distribution and the Muscle Loadings During Power Grip Tasks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (6), pp.430-438. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jab.2014-0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying foot deformation using finite helical angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pothrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Viehweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (13), pp.3716-3719. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical parameters for musculoskeletal modeling of the hand and wrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Mirakhorlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans van Der Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huub Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.40-49. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23335432.2016.1191373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three local frame definitions for the kinematic analysis of the fingers and the wrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.A. Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C.T. van Der Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.J. Veeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (11), pp.2590-2597. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does handle shape influence prehensile capabilities and muscle coordination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Goislard De Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.172-173. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2014.931657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of finger joint loadings using musculoskeletal modelling clarifies mechanical risk factors of hand osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard De Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2013.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Hand and Forearm Muscle Forces during a Maximal Power Grip Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (10), pp.1906-1916. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0b013e31825d9612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisation des paramètres musculaires pour la modélisation musculo-squelettique de la main : application à la compréhension de l'arthrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biomécanique [physics.med-ph]. Aix-Marseille Université, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01241501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TD programmation - empreinte environnementale du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours et ateliers - Transition Ecologique - M1 STAPS Activité Physique Adaptée et Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Faculté des Sciences du Sport de marseille, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan du MOOC &amp;quot;Sport et objectifs de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Faculté des sciences du sport de Marseille, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours et ateliers - Développement Durable - M1 STAPS Ingénierie et Ergonomie de l'Activité Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Faculté des Sciences du sport Marseille, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A81F4C6"/>
+    <w:nsid w:val="1DD064B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FBAFB4AD"/>
+    <w:nsid w:val="6ECAA6BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="71E78FE7"/>
+    <w:nsid w:val="F3E228F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bgoislard-de-monsabert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0847-6858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/benjamin-goislard-de-monsabert/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Benjamin-Goislard-De-Monsabert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ism.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fss.univ-amu.fr/fr/formations" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ism.univ-amu.fr/fr/equipes/equipe-bmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fss.univ-amu.fr/fr/formations/diplomes-nationaux/master-staps-ingenierie-ergonomie-activite-physique#pacome-structure-et-organisation-3216" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddsupamu.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ism.univ-amu.fr/fr/node/224" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05553794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abautret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goislard de Monsabert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jacques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Panchairi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ma&#239;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103740" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;liane Megret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068549" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942813v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goislard De Monsabert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Valerio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2430446" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509208v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Etxepare" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Irurtzun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102943" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caumes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03276-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bapstiste De Villeneuve de Bargemon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2023.111573" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pasek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1243354" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Herbaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cartier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14434" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Faudot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jaloux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644263v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Caso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Valerio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goislard de Monsabert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaloux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2021.04.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Villeneuve Bargemon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2021.10.216" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ballerini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ross" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellem&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2021.105274" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195609v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1793965" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-020-02239-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02905574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428876v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55443-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001690" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafydd Edwards" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Shah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Kedgley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591921v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1662-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hayot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Androuet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2016.1212916" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3076-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454154v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2014-0171" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pothrat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Viehweger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Mirakhorlo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Visser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans van Der Helm" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub Maas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335432.2016.1191373" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goislard De Monsabert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigouroux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931657" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2013.10.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Visser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C.T. van Der Helm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E.J. Veeger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.05.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31825d9612" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01241501v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017628v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017574v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dietrich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mathieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017607v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bgoislard-de-monsabert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0847-6858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/benjamin-goislard-de-monsabert/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Benjamin-Goislard-De-Monsabert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ism.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fss.univ-amu.fr/fr/formations" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ism.univ-amu.fr/fr/equipes/equipe-bmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fss.univ-amu.fr/fr/formations/diplomes-nationaux/master-staps-ingenierie-ergonomie-activite-physique#pacome-structure-et-organisation-3216" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddsupamu.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ism.univ-amu.fr/fr/node/224" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05553794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abautret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goislard de Monsabert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jacques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Panchairi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ma&#239;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103740" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;liane Megret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068549" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857109v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Etxepare" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Irurtzun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102943" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Valerio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2430446" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goislard De Monsabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104322" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Herbaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cartier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14434" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caumes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03276-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bapstiste De Villeneuve de Bargemon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2023.111573" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387478v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pasek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1243354" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Faudot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jaloux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ballerini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ross" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellem&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2021.105274" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Caso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Valerio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goislard de Monsabert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaloux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2021.04.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Villeneuve Bargemon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2021.10.216" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192595v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02905574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1793965" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192663v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-020-02239-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428876v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55443-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947007v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafydd Edwards" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Shah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Kedgley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960536v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001690" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591921v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1662-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hayot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Androuet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2016.1212916" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3076-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454154v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2014-0171" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pothrat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Viehweger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Mirakhorlo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Visser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans van Der Helm" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub Maas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335432.2016.1191373" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273334v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Visser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigouroux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C.T. van Der Helm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E.J. Veeger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.05.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454744v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goislard De Monsabert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931657" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2013.10.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31825d9612" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01241501v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017628v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dietrich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mathieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017607v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>