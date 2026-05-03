--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -164,296 +164,296 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480100v1</w:t>
+                <w:t xml:space="preserve">hal-05480100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RestoreAI - Pattern-based Risk Estimation Of Remaining Explosives</w:t>
+                <w:t xml:space="preserve">How good is PAC-Bayes at explaining generalisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Kischelewski</w:t>
+                <w:t xml:space="preserve">Antoine Picard-Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Clerico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202821v1</w:t>
+                <w:t xml:space="preserve">hal-04989460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How good is PAC-Bayes at explaining generalisation?</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RestoreAI - Pattern-based Risk Estimation Of Remaining Explosives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Kischelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Picard-Weibel</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04989460v1</w:t>
+                <w:t xml:space="preserve">hal-05202821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI for Explosive Ordnance Detection in Clearance Operations: The State of Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Kischelewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Cathcart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1023,190 +1023,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080080v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Learning with Nonvacuous Generalisation Bounds</w:t>
+                <w:t xml:space="preserve">Comparing Comparators in Generalization Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jobic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Haddouche</w:t>
+                <w:t xml:space="preserve">Fredrik Hellström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260486v1</w:t>
+                <w:t xml:space="preserve">hal-04259101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Comparators in Generalization Bounds</w:t>
+                <w:t xml:space="preserve">Federated Learning with Nonvacuous Generalisation Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredrik Hellström</w:t>
+                <w:t xml:space="preserve">Pierre Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Haddouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259101v1</w:t>
+                <w:t xml:space="preserve">hal-04260486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimistic Dynamic Regret Bounds</w:t>
               </w:r>
@@ -1280,51 +1280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on regularised NTK dynamics with an application to PAC-Bayesian training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Clerico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1355,51 +1355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalization Bounds: Perspectives from Information Theory and PAC-Bayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredrik Hellström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Durisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1450,643 +1450,643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On change of measure inequalities for $f$-divergences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Picard-Weibel</w:t>
+                <w:t xml:space="preserve">Online PAC-Bayes Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Haddouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573465v1</w:t>
+                <w:t xml:space="preserve">hal-03701105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Margins and Generalisation for Voting Classifiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
+                <w:t xml:space="preserve">On change of measure inequalities for $f$-divergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Picard-Weibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700887v1</w:t>
+                <w:t xml:space="preserve">hal-03573465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online PAC-Bayes Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Haddouche</w:t>
+                <w:t xml:space="preserve">On Margins and Generalisation for Voting Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Biggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701105v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring dissimilarity with diffeomorphism invariance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Ciliberto</w:t>
+                <w:t xml:space="preserve">Discord in the voter model for complex networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573479v1</w:t>
+                <w:t xml:space="preserve">hal-03600429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discord in the voter model for complex networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring dissimilarity with diffeomorphism invariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Cantelobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ciliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Rudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shi Zhou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03600429v1</w:t>
+                <w:t xml:space="preserve">hal-03573479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Vacuous Generalisation Bounds for Shallow Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felix Biggs</w:t>
+                <w:t xml:space="preserve">Reprint: a randomized extrapolation based on principal components for data augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiale Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pai Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557415v1</w:t>
+                <w:t xml:space="preserve">hal-03659407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprint: a randomized extrapolation based on principal components for data augmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pai Peng</w:t>
+                <w:t xml:space="preserve">Non-Vacuous Generalisation Bounds for Shallow Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Biggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03659407v1</w:t>
+                <w:t xml:space="preserve">hal-03557415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning PAC-Bayes Priors for Probabilistic Neural Networks</w:t>
               </w:r>
@@ -2184,229 +2184,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper and Lower Bounds on the Performance of Kernel PCA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Haddouche</w:t>
+                <w:t xml:space="preserve">A PAC-Bayesian Perspective on Structured Prediction with Implicit Loss Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Cantelobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Omar Rivasplata</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Pérez-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Shawe-Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084598v1</w:t>
+                <w:t xml:space="preserve">hal-03046401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PAC-Bayesian Perspective on Structured Prediction with Implicit Loss Embeddings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophile Cantelobre</w:t>
+                <w:t xml:space="preserve">Upper and Lower Bounds on the Performance of Kernel PCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Haddouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">María Pérez-Ortiz</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Rivasplata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Shawe-Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046401v1</w:t>
+                <w:t xml:space="preserve">hal-03084598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Primer on PAC-Bayesian Learning</w:t>
               </w:r>
@@ -2643,51 +2643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering en ligne : le point de vue PAC-bayésien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2875,220 +2875,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on the Use of Generative AI for Research Professions</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inria. 2025</w:t>
+                <w:t xml:space="preserve">Franco-British Data Society : Women in STEM – Shaping the Future of AI and Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franco-British Data Society and British Embassy in Paris. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188001v2</w:t>
+                <w:t xml:space="preserve">hal-05287237v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco-British Data Society : Women in STEM – Shaping the Future of AI and Education</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reflections on the Use of Generative AI for Research Professions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Trouillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05287237v2</w:t>
+                <w:t xml:space="preserve">hal-05188001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de suivi de l'activité scientifique de l'Inria</w:t>
               </w:r>
@@ -3336,51 +3336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalisation under gradient descent via deterministic PAC-Bayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Clerico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Farghly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3457,64 +3457,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning via Surrogate PAC-Bayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Picard-Weibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3764,51 +3764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tighter PAC-Bayes Generalisation Bounds by Leveraging Example Difficulty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Biggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3846,51 +3846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Stochastic Majority Votes by Minimizing a PAC-Bayes Generalization Bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4066,77 +4066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active links density in the Voter Model with zealots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4161,51 +4161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Margins and Derandomisation in PAC-Bayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Biggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4243,51 +4243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendation of content to mitigate the echo chamber effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasios Giovanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4567,51 +4567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening up echo chambers via optimal content recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasios Giovanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4922,51 +4922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Stochastic Majority Votes by Minimizing a PAC-Bayes Generalization Bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5056,77 +5056,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards control of opinion diversity by introducing zealots into a polarised social group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Networks and Their Applications X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5154,381 +5154,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872161v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAC-Bayesian Bound for the Conditional Value at Risk</w:t>
+                <w:t xml:space="preserve">PAC-Bayesian Contrastive Unsupervised Representation Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Mhammedi</w:t>
+                <w:t xml:space="preserve">Kento Nozawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert C. Williamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtual, Canada</w:t>
+              <w:t xml:space="preserve">UAI 2020 - Conference on Uncertainty in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883728v1</w:t>
+                <w:t xml:space="preserve">hal-02401282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear aggregation of filters to improve image denoising</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting clustering as matrix factorisation on the Stiefel manifold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Rengot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing Conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">LOD 2020 - the Sixth International Conference on Machine Learning, Optimisation and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086856v2</w:t>
+                <w:t xml:space="preserve">hal-02064396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAC-Bayesian Contrastive Unsupervised Representation Learning</w:t>
+                <w:t xml:space="preserve">PAC-Bayesian Bound for the Conditional Value at Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kento Nozawa</w:t>
+                <w:t xml:space="preserve">Zakaria Mhammedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+                <w:t xml:space="preserve">Robert C. Williamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UAI 2020 - Conference on Uncertainty in Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">NeurIPS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401282v1</w:t>
+                <w:t xml:space="preserve">hal-02883728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting clustering as matrix factorisation on the Stiefel manifold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear aggregation of filters to improve image denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Chretien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+                <w:t xml:space="preserve">Juliette Rengot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LOD 2020 - the Sixth International Conference on Machine Learning, Optimisation and Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Siena, Italy</w:t>
+              <w:t xml:space="preserve">Computing Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064396v1</w:t>
+                <w:t xml:space="preserve">hal-02086856v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized learning with budgeted network load using Gaussian copulas and classifier ensembles</w:t>
               </w:r>
@@ -5644,51 +5644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dichotomize and Generalize: PAC-Bayesian Binary Activated Deep Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Letarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5739,51 +5739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC-Bayes Un-Expected Bernstein Inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Mhammedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Grünwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5860,51 +5860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Castellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5926,341 +5926,2793 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Group on Model-Based Clustering Summer Session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Uncertainty Quantification for Anaerobic Digestion models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Picard-Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 394, pp.130147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2023.130147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective intelligence is needed to ensure beneficial Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadi Lahlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estevam Las Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boucekkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliezer Rabinovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Paris Institute for Advanced Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13588573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MMD Aggregated Two-Sample Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Schrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilmun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (194), pp.1-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408976v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cluster-Specific Predictions with Multi-Task Gaussian Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (5), pp.1-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009276v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAC-Bayes Generalisation Bounds for Heavy-Tailed Losses through Supermartingales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Haddouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815101v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAGMA: Inference and Prediction using Multi-Task Gaussian Processes with Common Mean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10994-022-06172-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904446v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An end-to-end data-driven optimisation framework for constrained trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Talpaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data-Centric Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dce.2022.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAC-Bayes unleashed: generalisation bounds with unbounded losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Haddouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Rivasplata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Shawe-Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e23101330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sequential Learning of Principal Curves: Summarizing Data Streams on the Fly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e23111534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796011v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Still no free lunches: the price to pay for tighter PAC-Bayes bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e23111529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forecasting elections results via the voter model with stubborn nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41109-020-00342-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946434v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiable PAC-Bayes Objectives with Partially Aggregated Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Biggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e23101280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kernel-Based Ensemble Learning in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhargav Srinivasa Desikan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/info11020063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443097v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From industry-wide parameters to aircraft-centric on-flight inference: improving aeronautics performance prediction with machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data-Centric Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dce.2020.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attributing and Referencing (Research) Software: Best Practices and Outlook from Inria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCSE.2019.2949413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135891v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simpler PAC-Bayesian Bounds for Hostile Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107 (5), pp.887-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10994-017-5690-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385064v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Quasi-Bayesian Perspective to Online Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/18-EJS1479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264233v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAC-Bayesian High Dimensional Bipartite Ranking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Robbiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2017.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pycobra: A Python Toolbox for Ensemble Learning and Visualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhargav Srinivasa Desikan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.1 - 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514059v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Oracle Inequality for Quasi-Bayesian Non-Negative Matrix Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.55 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3103/S1066530717010045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251878v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COBRA: A Combined Regression Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Malley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2015.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361789v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On some recent advances on high dimensional Bayesian statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.293-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201551016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAC-Bayesian Estimation and Prediction in Sparse Additive Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.264--291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/13-EJS771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722969v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VarBUQ: Bayesian uncertainty quantification for anaerobic digestion models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Picard-Weibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. pp.AD-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster-Specific Predictions with Multi-Task Gaussian Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Honolulu, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dichotomize and Generalize: PAC-Bayesian Binary Activated Deep Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Letarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6275,2509 +8727,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ML with guarantees -- NeurIPS 2019 workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482354v1</w:t>
-              </w:r>
-[...2450 lines deleted...]
-                <w:t xml:space="preserve">hal-00722969v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9243,51 +9243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Weisser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hashimoto-Cullen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05202821v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kischelewski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wahl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picard-Weibel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Clerico" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603209v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cathcart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rouchouse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05080529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kilian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04694270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04458936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cantelobre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ciliberto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Viallard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Haddouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04080080v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04260486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jobic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04259101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03953310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wintenberger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04205539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Durisi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Raginsky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03573465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Biggs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zantedeschi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03573479v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vendeville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Zhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03557415v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03659407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Wei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyuan Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai Peng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03351794v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P&#233;rez-Ortiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rivasplata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gleeson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Shawe-Taylor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046401v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01983732v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139208v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl T Barr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loustau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05287237v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Trouillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455639v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03815146v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Farghly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Deligiannidis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731841v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03573458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Adams" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.04375" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03953307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703804v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morvant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03554423v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schrab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gretton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010520v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03282597v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giovanidis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Papanastasiou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03587178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Ch&#233;rief-Abdellatif" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Shi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilmun Kim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03430821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez-Ortiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Parrado-Hernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.07737" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401290v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cohen-Addad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kanade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rom" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1909.06861" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278470v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3540296" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872161v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93413-2_29" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883728v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mhammedi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Williamson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02086856v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rengot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Nozawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Germain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02064396v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chretien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Albardan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43823-4_26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139432v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Letarte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laviolette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419755v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Castellan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910480v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leroy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02482354v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592670v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130147" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788693v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevam Las Casas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Rabinovici" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13588573" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408976v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Albert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03815101v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03009276v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904446v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06172-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024720v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dewez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Talpaert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dce.2022.6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872173v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23101330" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796011v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23111534" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401286v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pujol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23111529" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946434v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-020-00342-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879216v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23101280" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dce.2020.12" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02443097v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Srinivasa Desikan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11020063" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135891v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2949413" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385064v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alquier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-017-5690-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264233v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1479" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226472v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robbiano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2017.10.010" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514059v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251878v4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530717010045" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361789v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Biau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Malley" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2015.04.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793409v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vernet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722969v3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-EJS771" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03277494v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02537094v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922353v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480100v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Weisser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hashimoto-Cullen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picard-Weibel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Clerico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05202821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kischelewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wahl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603209v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cathcart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rouchouse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05080529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kilian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04694270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04458936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cantelobre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ciliberto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Viallard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Haddouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04080080v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04259101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04260486v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jobic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03953310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wintenberger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04205539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Durisi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Raginsky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03573465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Biggs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zantedeschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vendeville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Zhou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03573479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03659407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Wei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyuan Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai Peng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03557415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03351794v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P&#233;rez-Ortiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rivasplata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gleeson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Shawe-Taylor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01983732v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139208v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl T Barr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loustau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05287237v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Trouillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455639v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03815146v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Farghly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Deligiannidis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731841v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03573458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Adams" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.04375" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03953307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703804v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morvant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03554423v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schrab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gretton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010520v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03282597v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giovanidis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Papanastasiou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03587178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Ch&#233;rief-Abdellatif" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Shi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilmun Kim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03430821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez-Ortiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Parrado-Hernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.07737" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401290v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cohen-Addad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kanade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rom" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1909.06861" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278470v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3540296" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872161v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93413-2_29" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Nozawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Germain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02064396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chretien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mhammedi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Williamson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02086856v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rengot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Albardan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43823-4_26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139432v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Letarte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laviolette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419755v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Castellan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592670v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130147" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788693v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevam Las Casas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Rabinovici" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13588573" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408976v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Albert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03009276v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03815101v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904446v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06172-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024720v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dewez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Talpaert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dce.2022.6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872173v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23101330" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796011v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23111534" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401286v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pujol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23111529" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946434v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-020-00342-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23101280" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02443097v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Srinivasa Desikan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11020063" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dce.2020.12" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135891v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2949413" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385064v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alquier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-017-5690-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264233v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1479" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226472v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robbiano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2017.10.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514059v3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251878v4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530717010045" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361789v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Biau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Malley" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2015.04.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793409v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vernet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722969v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-EJS771" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644598v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910480v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02482354v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03277494v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02537094v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922353v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>