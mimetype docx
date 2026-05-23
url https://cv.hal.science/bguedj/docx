--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -188,1527 +188,1527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How good is PAC-Bayes at explaining generalisation?</w:t>
+                <w:t xml:space="preserve">Change of measure through the Legendre transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Picard-Weibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989460v1</w:t>
+                <w:t xml:space="preserve">hal-03573465v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RestoreAI - Pattern-based Risk Estimation Of Remaining Explosives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Björn Kischelewski</w:t>
+                <w:t xml:space="preserve">How good is PAC-Bayes at explaining generalisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Picard-Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Clerico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202821v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI for Explosive Ordnance Detection in Clearance Operations: The State of Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Kischelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Cathcart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603209v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Vacuous Generalization Bounds: Can Rescaling Invariances Help?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+                <w:t xml:space="preserve">RestoreAI - Pattern-based Risk Estimation Of Remaining Explosives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Kischelewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290479v1</w:t>
+                <w:t xml:space="preserve">hal-05202821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapidly Varying Completely Random Measures for Modeling Extremely Sparse Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Kilian</w:t>
+                <w:t xml:space="preserve">Non-Vacuous Generalization Bounds: Can Rescaling Invariances Help?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rouchouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080529v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Electricity Consumption with Random Walks on Gaussian Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Hashimoto-Cullen</w:t>
+                <w:t xml:space="preserve">Rapidly Varying Completely Random Measures for Modeling Extremely Sparse Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Kilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694270v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-form Filtering for Non-linear Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Ciliberto</w:t>
+                <w:t xml:space="preserve">Predicting Electricity Consumption with Random Walks on Gaussian Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Hashimoto-Cullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458936v1</w:t>
+                <w:t xml:space="preserve">hal-04694270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tighter Generalisation Bounds via Interpolation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+                <w:t xml:space="preserve">Closed-form Filtering for Non-linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Cantelobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Rudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456925v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wasserstein PAC-Bayes Learning: Exploiting Optimisation Guarantees to Explain Generalisation</w:t>
+                <w:t xml:space="preserve">Tighter Generalisation Bounds via Interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Viallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime Haddouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080080v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Comparators in Generalization Bounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fredrik Hellström</w:t>
+                <w:t xml:space="preserve">Wasserstein PAC-Bayes Learning: Exploiting Optimisation Guarantees to Explain Generalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Haddouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259101v1</w:t>
+                <w:t xml:space="preserve">hal-04080080v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated Learning with Nonvacuous Generalisation Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Haddouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimistic Dynamic Regret Bounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Haddouche</w:t>
+                <w:t xml:space="preserve">Comparing Comparators in Generalization Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Hellström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953310v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on regularised NTK dynamics with an application to PAC-Bayesian training</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugenio Clerico</w:t>
+                <w:t xml:space="preserve">Optimistic Dynamic Regret Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Haddouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wintenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04358260v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization Bounds: Perspectives from Information Theory and PAC-Bayes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Durisi</w:t>
+                <w:t xml:space="preserve">A note on regularised NTK dynamics with an application to PAC-Bayesian training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Clerico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205539v1</w:t>
+                <w:t xml:space="preserve">hal-04358260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online PAC-Bayes Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Haddouche</w:t>
+                <w:t xml:space="preserve">Generalization Bounds: Perspectives from Information Theory and PAC-Bayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Hellström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Durisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Raginsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701105v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On change of measure inequalities for $f$-divergences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Picard-Weibel</w:t>
+                <w:t xml:space="preserve">On Margins and Generalisation for Voting Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Biggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573465v1</w:t>
+                <w:t xml:space="preserve">hal-03700887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Margins and Generalisation for Voting Classifiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online PAC-Bayes Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Haddouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03700887v1</w:t>
+                <w:t xml:space="preserve">hal-03701105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discord in the voter model for complex networks</w:t>
               </w:r>
@@ -1782,90 +1782,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring dissimilarity with diffeomorphism invariance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Cantelobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Rudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1877,216 +1877,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprint: a randomized extrapolation based on principal components for data augmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pai Peng</w:t>
+                <w:t xml:space="preserve">Non-Vacuous Generalisation Bounds for Shallow Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Biggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659407v1</w:t>
+                <w:t xml:space="preserve">hal-03557415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Vacuous Generalisation Bounds for Shallow Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felix Biggs</w:t>
+                <w:t xml:space="preserve">Reprint: a randomized extrapolation based on principal components for data augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiale Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pai Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557415v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning PAC-Bayes Priors for Probabilistic Neural Networks</w:t>
               </w:r>
@@ -2184,229 +2184,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PAC-Bayesian Perspective on Structured Prediction with Implicit Loss Embeddings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophile Cantelobre</w:t>
+                <w:t xml:space="preserve">Upper and Lower Bounds on the Performance of Kernel PCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Haddouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">María Pérez-Ortiz</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Rivasplata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Shawe-Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046401v1</w:t>
+                <w:t xml:space="preserve">hal-03084598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper and Lower Bounds on the Performance of Kernel PCA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Haddouche</w:t>
+                <w:t xml:space="preserve">A PAC-Bayesian Perspective on Structured Prediction with Implicit Loss Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Cantelobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Omar Rivasplata</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Pérez-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Shawe-Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084598v1</w:t>
+                <w:t xml:space="preserve">hal-03046401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Primer on PAC-Bayesian Learning</w:t>
               </w:r>
@@ -2643,51 +2643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering en ligne : le point de vue PAC-bayésien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3228,77 +3228,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PAC-Bayesian Link Between Generalisation and Flat Minima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Haddouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Haddouche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3336,51 +3336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalisation under gradient descent via deterministic PAC-Bayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Clerico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Farghly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3470,51 +3470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning via Surrogate PAC-Bayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Picard-Weibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3647,77 +3647,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning via Wasserstein-Based High Probability Generalisation Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Haddouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3758,234 +3758,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tighter PAC-Bayes Generalisation Bounds by Leveraging Example Difficulty</w:t>
+                <w:t xml:space="preserve">Learning Stochastic Majority Votes by Minimizing a PAC-Bayes Generalization Bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Biggs</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Viallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2023 - 26th International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">CAp 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953307v1</w:t>
+                <w:t xml:space="preserve">hal-03703804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Stochastic Majority Votes by Minimizing a PAC-Bayes Generalization Bound</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tighter PAC-Bayes Generalisation Bounds by Leveraging Example Difficulty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Biggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
+              <w:t xml:space="preserve">AISTATS 2023 - 26th International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703804v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KSD Aggregated Goodness-of-fit Test</w:t>
               </w:r>
@@ -4161,51 +4161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Margins and Derandomisation in PAC-Bayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Biggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4669,356 +4669,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in Self-Certified Neural Networks</w:t>
+                <w:t xml:space="preserve">Online $k$-means Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Perez-Ortiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Omar Rivasplata</w:t>
+                <w:t xml:space="preserve">Vincent Cohen-Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Parrado-Hernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John Shawe-Taylor</w:t>
+                <w:t xml:space="preserve">Varun Kanade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - Conference on Neural Information Processing Systems. Session Workshop : Bayesian Deep Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2111.07737⟩</w:t>
+              <w:t xml:space="preserve">AISTATS 2021 - The 24th International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1909.06861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430821v1</w:t>
+                <w:t xml:space="preserve">hal-02401290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online $k$-means Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cohen-Addad</w:t>
+                <w:t xml:space="preserve">Progress in Self-Certified Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Perez-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Rivasplata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Parrado-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Rom</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Shawe-Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2021 - The 24th International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual, France. </w:t>
+              <w:t xml:space="preserve">NeurIPS 2021 - Conference on Neural Information Processing Systems. Session Workshop : Bayesian Deep Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.1909.06861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2111.07737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401290v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Stochastic Majority Votes by Minimizing a PAC-Bayes Generalization Bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Morvant</w:t>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, France. </w:t>
@@ -6026,51 +6026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 394, pp.130147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6098,545 +6098,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective intelligence is needed to ensure beneficial Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MMD Aggregated Two-Sample Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Schrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilmun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saadi Lahlou</w:t>
+                <w:t xml:space="preserve">Mélisande Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estevam Las Casas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eliezer Rabinovici</w:t>
+                <w:t xml:space="preserve">Béatrice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Paris Institute for Advanced Study</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (194), pp.1-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788693v1</w:t>
+                <w:t xml:space="preserve">hal-03408976v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMD Aggregated Two-Sample Test</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilmun Kim</w:t>
+                <w:t xml:space="preserve">Collective intelligence is needed to ensure beneficial Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadi Lahlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estevam Las Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisande Albert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+                <w:t xml:space="preserve">Eliezer Rabinovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Paris Institute for Advanced Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13588573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408976v3</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-Specific Predictions with Multi-Task Gaussian Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Latouche</w:t>
+                <w:t xml:space="preserve">PAC-Bayes Generalisation Bounds for Heavy-Tailed Losses through Supermartingales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Haddouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Servane Gey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (5), pp.1-49</w:t>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009276v3</w:t>
+                <w:t xml:space="preserve">hal-03815101v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAC-Bayes Generalisation Bounds for Heavy-Tailed Losses through Supermartingales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Haddouche</w:t>
+                <w:t xml:space="preserve">Cluster-Specific Predictions with Multi-Task Gaussian Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (5), pp.1-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815101v3</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009276v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGMA: Inference and Prediction using Multi-Task Gaussian Processes with Common Mean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6787,51 +6787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC-Bayes unleashed: generalisation bounds with unbounded losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Haddouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6917,51 +6917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Learning of Principal Curves: Summarizing Data Streams on the Fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7190,51 +7190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiable PAC-Bayes Objectives with Partially Aggregated Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Biggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7275,222 +7275,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel-Based Ensemble Learning in Python</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From industry-wide parameters to aircraft-centric on-flight inference: improving aeronautics performance prediction with machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bhargav Srinivasa Desikan</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/info11020063⟩</w:t>
+              <w:t xml:space="preserve">Data-Centric Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dce.2020.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443097v2</w:t>
+                <w:t xml:space="preserve">hal-02570875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From industry-wide parameters to aircraft-centric on-flight inference: improving aeronautics performance prediction with machine learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kernel-Based Ensemble Learning in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vandewalle</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhargav Srinivasa Desikan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data-Centric Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/dce.2020.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/info11020063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570875v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attributing and Referencing (Research) Software: Best Practices and Outlook from Inria</w:t>
               </w:r>
@@ -7701,51 +7701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quasi-Bayesian Perspective to Online Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7909,51 +7909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pycobra: A Python Toolbox for Ensemble Learning and Visualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhargav Srinivasa Desikan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18, pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8478,51 +8478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. pp.AD-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8547,90 +8547,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster-Specific Predictions with Multi-Task Gaussian Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Honolulu, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9243,51 +9243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480100v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Weisser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hashimoto-Cullen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picard-Weibel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Clerico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05202821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kischelewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wahl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603209v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cathcart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rouchouse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05080529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kilian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04694270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04458936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cantelobre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ciliberto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Viallard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Haddouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04080080v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04259101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04260486v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jobic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03953310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wintenberger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04205539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Durisi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Raginsky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03573465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Biggs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zantedeschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vendeville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Zhou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03573479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03659407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Wei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyuan Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai Peng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03557415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03351794v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P&#233;rez-Ortiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rivasplata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gleeson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Shawe-Taylor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01983732v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139208v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl T Barr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loustau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05287237v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Trouillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455639v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03815146v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Farghly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Deligiannidis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731841v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03573458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Adams" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.04375" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03953307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703804v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morvant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03554423v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schrab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gretton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010520v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03282597v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giovanidis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Papanastasiou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03587178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Ch&#233;rief-Abdellatif" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Shi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilmun Kim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03430821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez-Ortiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Parrado-Hernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.07737" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401290v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cohen-Addad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kanade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rom" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1909.06861" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278470v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3540296" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872161v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93413-2_29" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Nozawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Germain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02064396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chretien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mhammedi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Williamson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02086856v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rengot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Albardan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43823-4_26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139432v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Letarte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laviolette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419755v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Castellan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592670v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130147" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788693v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevam Las Casas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Rabinovici" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13588573" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408976v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Albert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03009276v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03815101v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904446v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06172-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024720v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dewez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Talpaert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dce.2022.6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872173v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23101330" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796011v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23111534" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401286v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pujol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23111529" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946434v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-020-00342-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23101280" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02443097v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Srinivasa Desikan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11020063" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dce.2020.12" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135891v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2949413" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385064v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alquier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-017-5690-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264233v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1479" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226472v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robbiano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2017.10.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514059v3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251878v4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530717010045" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361789v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Biau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Malley" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2015.04.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793409v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vernet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722969v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-EJS771" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644598v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910480v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02482354v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03277494v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02537094v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922353v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480100v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Weisser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hashimoto-Cullen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03573465v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picard-Weibel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Clerico" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603209v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kischelewski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cathcart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wahl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05202821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rouchouse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05080529v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kilian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04694270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04458936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cantelobre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ciliberto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rudi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Viallard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Haddouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04080080v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04260486v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jobic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04259101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03953310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wintenberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04205539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Durisi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Raginsky" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Biggs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zantedeschi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vendeville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Zhou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03573479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03557415v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03659407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Wei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyuan Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai Peng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03351794v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P&#233;rez-Ortiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rivasplata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gleeson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Shawe-Taylor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046401v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01983732v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139208v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl T Barr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loustau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05287237v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Trouillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455639v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03815146v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Farghly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Deligiannidis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731841v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03573458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Adams" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.04375" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703804v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morvant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03953307v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03554423v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schrab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gretton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010520v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03282597v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giovanidis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Papanastasiou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03587178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Ch&#233;rief-Abdellatif" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Shi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilmun Kim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cohen-Addad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kanade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rom" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1909.06861" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03430821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez-Ortiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Parrado-Hernandez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.07737" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278470v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3540296" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872161v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93413-2_29" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Nozawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Germain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02064396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chretien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mhammedi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Williamson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02086856v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rengot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Albardan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43823-4_26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139432v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Letarte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laviolette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419755v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Castellan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592670v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130147" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408976v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Albert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevam Las Casas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Rabinovici" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13588573" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03815101v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03009276v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904446v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06172-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024720v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dewez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Talpaert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dce.2022.6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872173v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23101330" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796011v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23111534" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401286v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pujol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23111529" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946434v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-020-00342-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23101280" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570875v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dce.2020.12" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02443097v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Srinivasa Desikan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11020063" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135891v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2949413" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385064v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alquier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-017-5690-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264233v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1479" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226472v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robbiano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2017.10.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514059v3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251878v4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530717010045" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361789v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Biau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Malley" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2015.04.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793409v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vernet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722969v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-EJS771" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644598v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910480v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02482354v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03277494v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02537094v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922353v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>