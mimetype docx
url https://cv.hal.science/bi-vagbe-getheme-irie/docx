--- v0 (2026-03-17)
+++ v1 (2026-04-27)
@@ -100,234 +100,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation sociale dans la production de l’attiéké à l’épreuve des normes, valeurs et pratiques locales dans quatre villages du District d’Abidjan</w:t>
+                <w:t xml:space="preserve">La production de rente de maïs à l’épreuve d’un usage différencié du foncier agricole chez les cacaoculteurs à Téhiri (Côte d’Ivoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi Vagbé Gethème Irie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echo de la Recherche Interdisciplinaire : revue des Langues, Lettres, Sciences de l'Homme et de la Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1, pp.437-454</w:t>
+              <w:t xml:space="preserve">Revue Infundibulum Scientific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.560-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04268210v1</w:t>
+                <w:t xml:space="preserve">halshs-04268283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production de rente de maïs à l’épreuve d’un usage différencié du foncier agricole chez les cacaoculteurs à Téhiri (Côte d’Ivoire)</w:t>
+                <w:t xml:space="preserve">L’innovation sociale dans la production de l’attiéké à l’épreuve des normes, valeurs et pratiques locales dans quatre villages du District d’Abidjan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobio Jacob Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudjo Germain Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi Vagbé Gethème Irie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Infundibulum Scientific</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, pp.560-570</w:t>
+              <w:t xml:space="preserve">Echo de la Recherche Interdisciplinaire : revue des Langues, Lettres, Sciences de l'Homme et de la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.437-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04268283v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04268210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens et enjeux du maintien de la production informelle du charbon de bois en contexte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanata Timité Tamboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi Vagbé Gethème Irie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Claude Akoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -365,51 +365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hybride de la Fondation pour les Parcs et Réserves de Côte d’Ivoire en contexte de développement de l’écotourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi Vagbé Gethème Irie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amon Annick Mélissa Sika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -460,51 +460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies identitaires et régulation sociale : entre réactivation des frontières intra ethniques et compromis transactionnels. Une approche empirique à partir de Grand-Lahou et de Daoukro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi Vagbé Gethème Irie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bohou Daniel Eric Kamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -551,51 +551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs immatériels et solidarité intra-lignagère dans la représentation sociale du foncier à Grand-Lahou. Étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi Vagbé Gethème Irie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dali Serge Lida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -674,51 +674,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme éducatif : une analyse à partir du village Karakri à San Pedro (Côte d’Ivoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi Vagbé Gethème Irie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guikahué Daniel Bissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -760,51 +760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutique des Sciences et mise en saillance de résistances épistémiques. Une approche à partir de la parcelle SICOR à Grand-Lahou / Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi Vagbé Gethème Irie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions science et bien commun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lucidités subversives. Dialogues entre savoirs et disciplines sur les injustices épistémiques. Sous la direction de Baptiste Godrie, Marie Dos Santos et Simon Lemaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.215-236, 2021, 978-2-925128-12-0. </w:t>
@@ -842,51 +842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Classiques des sciences sociales : un outil assurant le libre accès et la sauvegarde du patrimoine documentaire ivoirien en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi Vagbé Gethème Irie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions science et bien commun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Classiques des sciences sociales, 25 ans de partage des savoirs dans la francophonie. Sous la direction d’Emilie Tremblay et Ricarson Dorcé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.115-120, 2018, 978-2-924661-52-9. </w:t>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobio Jacob Aubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudjo Germain Ouattara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Vagb&#233; Geth&#232;me Irie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanata Timit&#233; Tamboura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Claude Akou&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amon Annick M&#233;lissa Sika" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohou Daniel Eric Kamon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6950577" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744470v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Serge Lida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6950526" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guikahu&#233; Daniel Bissou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6950563" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6950537" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Vagb&#233; Geth&#232;me Irie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268210v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobio Jacob Aubin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudjo Germain Ouattara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanata Timit&#233; Tamboura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Claude Akou&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amon Annick M&#233;lissa Sika" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohou Daniel Eric Kamon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6950577" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744470v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Serge Lida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6950526" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guikahu&#233; Daniel Bissou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6950563" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6950537" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>