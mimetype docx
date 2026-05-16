--- v0 (2026-03-17)
+++ v1 (2026-05-16)
@@ -1259,221 +1259,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial leverage and managerial compensation: Evidence from the UK</w:t>
+                <w:t xml:space="preserve">Immigrants' legal status, permanence in the destination country and the distribution of consumption expenditure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Papa</w:t>
+                <w:t xml:space="preserve">Matteo Barigozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Speciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 65 (1), pp.36-46. </w:t>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (14), pp.1341-1347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rie.2010.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2010.537618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514055v1</w:t>
+                <w:t xml:space="preserve">hal-04514056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigrants' legal status, permanence in the destination country and the distribution of consumption expenditure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Barigozzi</w:t>
+                <w:t xml:space="preserve">Financial leverage and managerial compensation: Evidence from the UK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Speciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (1), pp.36-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rie.2010.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13504851.2010.537618⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04514056v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration policies in the EU : challenges and priorities</w:t>
               </w:r>
@@ -1904,51 +1904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Guidotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Nanni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Giannotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Pedreschi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67670-4_23" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cintia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Madinier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Ozden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12554-7_10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514070v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fasani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Speciale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514075v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Blangiardo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Guriev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tuccio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleo/ewy017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lochmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Rapoport" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2019.01.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly El-Mallakh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2017.12.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dustmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04514054v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Noury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2016.07.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZL7108D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00756337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpr044" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2012.04.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV1P9CJQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Papa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2010.03.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6RQGC9L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514056v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barigozzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2010.537618" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.492.0121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.473.0041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01309651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Guidotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Nanni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Giannotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Pedreschi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67670-4_23" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cintia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Madinier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Ozden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12554-7_10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514070v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fasani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Speciale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514075v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Blangiardo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Guriev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tuccio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleo/ewy017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lochmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Rapoport" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2019.01.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly El-Mallakh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2017.12.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dustmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04514054v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Noury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2016.07.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZL7108D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00756337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpr044" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2012.04.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV1P9CJQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514056v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barigozzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2010.537618" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Papa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2010.03.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6RQGC9L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.492.0121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.473.0041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01309651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>