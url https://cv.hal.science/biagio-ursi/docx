--- v0 (2026-03-23)
+++ v1 (2026-04-21)
@@ -4021,57 +4021,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Constructing local identities in multiparty interactions with tablets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexander Brock; Janet Russell; Peter Schildhauer; Merle Willenberg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participation &amp; Identity. Empirical Investigations of States and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, Peter Lang, pp.11-36, 2022, Language and Text Studies, 9783631829745</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multimodal conversational routines: talk-in-interaction through the prism of complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4080,175 +4166,89 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kristine Lund; Pierluigi Basso Fossali; Audrey Mazur; Magali Ollagnier-Beldame. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language is a complex adaptive system. Explorations and evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Science Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-146, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6620127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03104175v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03880128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La syntaxe en empirie et en théorie. La proposition de segmentation multiniveau du projet SegCor pour le français parlé</w:t>
               </w:r>
@@ -4673,50 +4673,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Linguistique et corpus d’interactions : interrogations, exploitations et comparaisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes Journées Internationales de Linguistique de Corpus (JLC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Etienne; Jean-Philippe Magué; Denis Vigier, Oct 2025, Lyon (ENS de Lyon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation, séquentialité et multimodalité. &amp;quot;Eh ben&amp;quot; comme frontière interactionnelle en français parlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'oral dans tous ses états à travers les langues du monde. Enjeux linguistiques, littéraires et socioculturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ammar Azouzi; Lotfi Abouda; Lian Chen; Huy-Linh Dao; Danh-Thành Do-Hurinville; Biagio Ursi, Nov 2025, Sousse, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gli usi in interazione di due combinazioni di marcatori sequenziali a confronto: 'eh ben' (fr.) e 'eh beh&amp;quot; (it.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4725,195 +4863,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI Congrès international de linguistique et philologie romanes - CILPR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Debora de Fazio; Annibale Gagliani; Rossella Refolo; Jacopo Torre; Carolina Tundo; Paola Manco; Maria Serena Masciullo; Antonio Montinaro; Rocco Luigi Nichil; Beatrice Perrone; Andrea Pisanò, Jun 2025, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252465v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05378245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalisations du dire en français et en italien parlés. Le cas des marqueurs 'disons', 'on va dire' et 'diciamo</w:t>
               </w:r>
@@ -6770,178 +6770,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des ressources séquentielles pour négocier son positionnement épistémique. &amp;quot;Eh ciò&amp;quot; comme préface conversationnelle dans le dialecte et l'italien régional parlés à Trévise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Pauletto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le savoir au prisme du langage : acquisition, transmission, manifestations (ICODOC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Touching paintings. A multimodal analysis of guided tactile explorations in a contemporary art museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Pragmatics Conference - The Pragmatics of Inclusion (IPrA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christiane Hohenstein (Chair), Jun 2021, Winterthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277050v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03368568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus, apprentissage et multimodalité. L'utilisation du concordancier de FLEURON par des apprenants de FLE</w:t>
               </w:r>
@@ -7525,50 +7525,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03193638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Touching Screens. How children learn gestures for playing with tablets together with their (grand)parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Linguistics in the Digital Age - VALS/ASLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Kamber; Simona Pekarek Doehler; Maud Dubois, Feb 2020, Neuchâtel, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sarà primavera dai.&amp;quot; L’uso della particella pragmatica 'dai' in interazione: tra diritti epistemici e deontici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pauletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7577,139 +7659,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Internacional Construcciones y Operadores Discursivo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catalina Fuentes Rodríguez (chair), Oct 2020, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02987597v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02480028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organizzazione sequenziale e la rilevanza epistemica delle costruzioni collaborative in francese, in italiano e in trevigiano</w:t>
               </w:r>
@@ -8073,125 +8073,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ansätze zur Segmentierung gesprochener Sprache. Das Projekt SegCor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swantje Westpfahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire / Kolloquium CeLiSo (Centre de Linguistique en Sorbonne - EA 7332)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejecting a candidate solution in word searches: multimodal responsive practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference of the International Institut for Ethnomethodology and Conversation Analysis - IIEMCA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnulf Deppermann; Silke Reineke; Axel Schmidt; Thomas Spranz-Fogasy, Jul 2019, Mannheim, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02091996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre les interactions en classe de français : enjeux et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactiques des Langues &amp; Plurilinguisme(s) - 30 ans de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILEM (EA 609); ACEDLE, Nov 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">What is a TCU? TRPs vs. basic actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrike Helmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit segmentation in spoken interaction - Annual workshop of the SegCor project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs de la reformulation en espagnol, français et italien : une étude interactionnelle et comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8207,637 +8466,378 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discourse Markers in Romance Languages – DisRom 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Piera Molinelli (conference chair); Chiara Fedriani; Chiara Ghezzi; Maria Cristina Lo Baido; Laura Restivo, May 2019, Bergamo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et écrans: la médiation au cours de sessions de jeux vidéo sur grande tablette entre enfants et (grands-)parents. Une étude interactionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRELA 2019 - Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Blanc; Isabel Colón de Carvajal; Grégory Miras, Jun 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributions de l’analyse des interactions pour l’exploitation de ressources numériques en didactique : méthodologie, outils et diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parler en interaction - Contextes numériques, Environnements professionnels, Discours religieux, Méthodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Bonu; Natalia Osorio Ruiz; Louise Robert, Apr 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des corpus d'interactions à l'enseignement du français parlé : objectifs et ressources de la plateforme CLAPI-FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes Journées Internationales de Linguistique de Corpus - JLC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Paule Jacques (présidente du comité d'organisation), Nov 2019, Grenoble, France. pp.104-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Playing on Tablets. A multimodal analysis of mediators interacting with children and (grand)parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the International Institut for Ethnomethodology and Conversation Analysis - IIEMCA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arnulf Deppermann; Silke Reineke; Axel Schmidt; Thomas Spranz-Fogasy, Jul 2019, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...516 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02091959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9102,51 +9102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnulf Deppermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrike Helmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactional Linguistics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arnulf Deppermann (Leibniz-Institut für Deutsche Sprache, Universität Mannheim), Mar 2019, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9663,51 +9663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of missing pieces: reconstructing meaning via inference submission in conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10750,51 +10750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of oral corpora: First findings from a cross-language study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swantje Westpfahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11050,125 +11050,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01375788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Your card please »: business cards as material resources for talk-in-interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIEMCA Conference 2015 – Living the Material World (The International Institute for Ethnomethodology and Conversation Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Kolding, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experiencing senses: promoting participation of visually impaired children during a garden visit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Claudia Ticca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisiting Participation. Language and Bodies in Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01375769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of data for analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11210,139 +11292,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École thématique CNRS "MAINLY - MultimodAl (INter)actions LYon: the construction and organisation of social actions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Véronique Traverso (ICAR Lab); Paul Drew (Loughborough University), Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380086v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01374590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A touch of green: task sequences for visually impaired pupils during a garden visit</w:t>
               </w:r>
@@ -12495,51 +12495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inventory of segmentation problems. The Macrosyntax approach and the topological field model in comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swantje Westpfahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12872,51 +12872,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AB41216"/>
+    <w:nsid w:val="0EE7C29C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13020,51 +13020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1096FCF4"/>
+    <w:nsid w:val="5EC09E9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13168,51 +13168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="27BECB5E"/>
+    <w:nsid w:val="0692B79D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13405,51 +13405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/biagio-ursi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7067-3831" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231658745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lll.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icar.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studialinguisticaromanica.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://lll.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icar.cnrs.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aslan.universite-lyon.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atilf.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fleuron.atilf.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ids-mannheim.de/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allsh.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unibas.ch/de.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://franzoesistik.philhist.unibas.ch/fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Azouzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Linh Dao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pauletto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ericsdotter Nordgren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045718v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.21019.pau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2022.01.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214605004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravazzolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8989" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269520000253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104314v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193543v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.219.0147" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987599v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956481v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Galatolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Horlacher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/si.v2i1.113957" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185200001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773458v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2017.07.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959184v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Oloff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.212.0087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.193.0057" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162715004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374535v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Bongelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2015.1056694" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257967v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152001019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316280v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Dal Bo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183245v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104175v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6620127" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880128v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932991v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252465v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334000v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378245v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597427v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565538v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597468v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744573v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675922v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170002v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Heiden" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138442v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109101v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296894v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162263v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045717v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045706v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Basille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768299v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718499v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897561v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562427v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697495v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368568v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502402v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326147v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333686v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249561v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326081v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987597v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889445v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899217v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485105v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479971v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151745v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Helmer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092177v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091996v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swantje Westpfahl" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092156v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083633v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383751v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091959v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085212v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091966v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092164v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085246v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Deppermann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927596v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811495v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839318v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811496v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823301v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883932v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927595v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773621v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773631v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773627v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773461v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773625v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316278v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375788v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375769v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380086v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374590v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375747v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375762v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774762v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Erazo Munoz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fior&#232;se" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374545v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375838v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375845v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773648v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773644v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773643v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773641v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610398v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773646v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773645v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187824v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773639v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/biagio-ursi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7067-3831" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231658745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lll.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icar.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studialinguisticaromanica.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://lll.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icar.cnrs.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aslan.universite-lyon.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atilf.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fleuron.atilf.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ids-mannheim.de/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allsh.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unibas.ch/de.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://franzoesistik.philhist.unibas.ch/fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Azouzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Linh Dao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pauletto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ericsdotter Nordgren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045718v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.21019.pau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2022.01.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214605004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravazzolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8989" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269520000253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104314v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193543v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.219.0147" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987599v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956481v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Galatolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Horlacher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/si.v2i1.113957" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185200001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773458v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2017.07.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959184v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Oloff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.212.0087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.193.0057" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162715004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374535v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Bongelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2015.1056694" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257967v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152001019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316280v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Dal Bo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183245v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880128v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6620127" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932991v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252465v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597427v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565538v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597468v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744573v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675922v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170002v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Heiden" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138442v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109101v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296894v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162263v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045717v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045706v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Basille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768299v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718499v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897561v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562427v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697495v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368568v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277050v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502402v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326147v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333686v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249561v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326081v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480028v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987597v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889445v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899217v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485105v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479971v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097277v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swantje Westpfahl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091996v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Helmer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092156v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083633v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383751v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091959v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085212v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091966v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092164v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085246v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Deppermann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927596v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811495v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839318v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811496v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823301v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883932v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927595v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773621v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773631v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773627v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773461v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773625v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316278v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375788v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374590v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375769v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380086v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375747v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375762v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774762v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Erazo Munoz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fior&#232;se" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374545v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375838v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375845v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773648v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773644v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773643v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773641v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610398v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773646v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773645v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187824v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773639v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>