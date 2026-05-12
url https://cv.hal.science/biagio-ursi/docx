--- v1 (2026-04-21)
+++ v2 (2026-05-12)
@@ -112,188 +112,209 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">231658745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Ay80FUcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">En bref</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maître de conférences en Sciences du langage, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Université d'Orléans</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Directeur du Département de Sciences du Langage, Université d'Orléans</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre du </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Laboratoire Ligérien de Linguistique</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Orléans</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre associé du </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">laboratoire ICAR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Lyon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre du Conseil de laboratoire du LLL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rédacteur pour la revue </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Studia Linguistica Romanica</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Champs de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
@@ -369,326 +390,326 @@
         <w:pBdr>
           <w:bottom w:val="single" w:sz="1" w:color="000000"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je suis linguiste de formation et je travaille sur les interactions sociales dans les langues romanes, en français et en italien, avec un intérêt particulier pour l'analyse multimodale des données vidéo.Ces dernières années, j'ai travaillé sur l'accessibilité des lieux culturels publics (des musées et des jardins) pour les personnes souffrant de handicaps sensoriels, en particulier de déficiences visuelles. Un autre axe de recherche concerne les jeux numériques dans des lieux publics, notamment des bibliothèques, dans le cadre d'interactions intergénérationnelles (grands-parents et parents avec leurs (petits-)enfants).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je suis actuellement Maître de Conférences en Sciences du Langage à l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Université d'Orléans</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> et membre du </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Laboratoire Ligérien de Linguistique</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Je suis également chercheur associé au </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">laboratoire ICAR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">École Normale Supérieure de Lyon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.Auparavant, j'ai été chercheur postdoctoral au </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Laboratoire d'excellence ASLAN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(Advanced Studies on Language Complexity)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> à Lyon, dans le cadre du projet BODEGA. Ce projet vise à étudier l'influence de l'embodiment sur les comportements sociaux et l'engagement des participants dans un jeu collaboratif conçu pour mesurer et développer les soft skills.En 2019-2020, j'ai été chercheur postdoctoral au </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">laboratoire ATILF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Université de Lorraine</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, travaillant sur des corpus audiovisuels à des fins didactiques dans le cadre du</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> projet FLEURON</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Français Langue Etrangère Universitaire : Ressources et Outils Numériques).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">J'ai travaillé comme postdoctorant dans le cadre du projet ANR/DFG </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">SegCor : Segmentation of Oral Corpora</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> [2017-2019]. L'objectif de ce projet est de développer une méthode de segmentation pour les données de langue parlée qui soit adéquate pour les analyses linguistiques à différents niveaux (prosodie, chunking, syntaxe, macrosyntaxe) et pour différentes communautés de chercheurs. Le développement d'une méthode de segmentation pour les unités interactionnelles </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(Turn-Constructional Units)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a été l'objectif de mon séjour en tant que chercheur invité au </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Leibniz-Institut für Deutsche Sprache</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Département de pragmatique) à Mannheim [2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">J'ai obtenu mon doctorat en linguistique à l'Université Lumière Lyon 2 en 2016, sous la direction de Véronique Traverso et Sandra Teston-Bonnard. Mon projet de thèse a été financé par le </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Laboratoire d'excellence ASLAN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Sous le double angle de vue de la linguistique interactionnelle et de la macrosyntaxe aixoise, j'ai mené une analyse combinée afin de proposer des caractérisations à la fois séquentielles et syntaxiques des actions initiatives et réactives dans les échanges comportant un refus.En 2015-2016 et 2020-2021, j'ai été Attaché Temporaire d'Enseignement et de Recherche en linguistique française à l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Université d'Aix-Marseille</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, au sein de la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Faculté des Arts, Lettres, Langues et Sciences Humaines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, et membre du</w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Laboratoire Parole et Langage</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. J'ai été ingénieur de recherche CNRS au</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> laboratoire ICAR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, travaillant sur le traitement et l'analyse des bases de données orales [2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">J'ai enseigné la pragmatique, la linguistique de corpus, la linguistique interactionnelle, la syntaxe et la sociolinguistique à l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Université Lumière Lyon 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> de 2012 à 2019, en tant que vacataire.Plus récemment, j'ai enseigné la syntaxe et la pragmatique à l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Université de Bâle</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, au sein du </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Séminaire d'études françaises</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, et donné des cours et ateliers de linguistique interactionnelle à l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Université de Lorraine</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> à Nancy [2019-2020], en tant que chargé de cours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -722,219 +743,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d’interventions en linguistique appliquée : quelles réponses face aux besoins sociétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 202 (2021/2), pp.133-258, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interactions en langues romanes : études multimodales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-181, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -944,229 +965,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oral dans tous ses états à travers les langues du monde : enjeux linguistiques, littéraires et socioculturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy Linh Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'oral dans tous ses états à travers les langues du monde : enjeux linguistiques, littéraires et socioculturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Sousse, Tunisie. pp.132, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICODOC 2017 : Les ressources mobilisées en interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiburce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52, EDP Sciences, 2018, SHS Web of Conferences, 978-2-75595-9060-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1176,2503 +1197,2503 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire d'öh. Alcuni usi conversazionali di 'öh' [ø] nel parlato italo-romanzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pauletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ericsdotter Nordgren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi italiani di linguistica teorica e applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, LII (2), pp.356-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarà primavera dai&amp;quot;. L’uso della particella ‘dai’ in italiano e in dialetto trevigiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pauletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Romane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/rro.21019.pau⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/rro.21019.pau⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04045718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claiming epistemic access: 'Eh ciò'-prefaced turns in Trevigiano and in regional Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pauletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 190, pp.110-122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pragma.2022.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pragma.2022.01.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03563222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential resources for negotiating epistemic positioning : 'ciò' as a preface in the dialect and Italian spoken in Treviso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pauletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, ICODOC 2021 : Le savoir au prisme du langage. Acquisition, transmission, manifestations, 146, pp.05004. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202214605004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202214605004⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03784797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives d’interventions en linguistique appliquée : quelles réponses face aux besoins sociétaux. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Rémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 202 (2021/2), pp.133-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre les interactions en classe de français : enjeux et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravazzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Didactique des langues &amp; plurilinguisme(s) : 30 ans de recherches, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdlc.8989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toucher les écrans ça s'apprend ! L'étude multimodale des gestes réalisés par des enfants au cours de sessions de jeu sur grande tablette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Numéro spécial 2021, pp.35-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03104299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eh ciò, Sergio el xe stà anca sfortunà&amp;quot; – Il segnale discorsivo 'ciò' in dialetto trevigiano e nell’italiano regionale parlato in provincia di Treviso: una rassegna di alcuni suoi usi nel parlato in interazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Pauletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos de filología italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.131-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures interrogatives directes partielles fondées sur où dans les dialogues de romans français du XX e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, L'oralité mise en scène : syntaxe et phonologie, 31 (2), pp.169-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0959269520000253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation, exploration et appropriation de l'archive. Étude sémiotique de la didactisation de la base de données CLAPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Sémiotiques de l'archive, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus : exploration, médiation et autonomisation. L'utilisation du concordancier de la plateforme FLEURON en cours de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Numéro spécial 2021, pp.129-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03104314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le texte programmateur à l'épreuve des pratiques. Une étude interactionnelle de la mobilisation de recettes de cuisine en situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Discours programmateurs et mise en situation, 221 (2021/1), pp.91-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02988817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntaxe et genre interactionnel : le cas des interrogatives directes partielles dans les interactions commerciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 219 (2020/3), pp.147-160. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.219.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lang.219.0147⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03015411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les interactions en langues romanes : études multimodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les interactions en langues romanes: études multimodales / Le interazioni in lingue romanze: studi multimodali / Interactions in Romance languages: multimodal studies, 111, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03104131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analisi multimodale di turni sintatticamente incompiuti: una prospettiva interazionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les interactions en langues romanes: études multimodales / Le interazioni in lingue romanze: studi multimodali / Interactions in Romance languages: multimodal studies, 111, pp.85-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02987599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some theoretical and methodological challenges of transcribing touch in talk-in-interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Galatolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Horlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Interaction. Video-Based Studies of Human Sociality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (1), pp.[En ligne]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7146/si.v2i1.113957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956481v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles ressources mobilisées en interaction ? Réflexions transversales sur une notion ubiquitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 52, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20185200001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20185200001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01898080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation des proéminences pour la segmentation de corpus oraux : l'expérience du projet SegCor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6e Congrès Mondial de Linguistique Française, 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des répétitions et des reformulations dans les interactions orales : Défis analytiques et conception d’un outil de détection automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Oloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Mondada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Reformulations, 212 (2018/4), pp.87-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.212.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invitations in French: A complex and apparently delicate action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Special Section on Inviting in telephone calls: a cross-linguistic study of social actions in interaction, 125, pp.164-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pragma.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01773458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Carole Etienne</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidimensionnalité, indexicalité et temporalité(s) : le cas de 'tout à l’heure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Oloff</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La deixis en français : explorations multimodales, 193, pp.57-76. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.193.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lf.193.0057⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01773459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode instrumentée pour l’analyse multidimensionnelle des tonalités émotionnelles dans l’interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5e Congrès Mondial de Linguistique Française - CMLF 2016, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20162715004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et c’est qui le chef ?&amp;quot; : négociations et manifestations du désaccord pendant la préparation de repas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Manifestations discursives du désaccord en domaine français, 67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01773460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitic Apologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Galatolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Bongelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discourse Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special issue on Apologies in Discourse, 53 (1-2), pp.97-113. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0163853X.2015.1056694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0163853X.2015.1056694⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01374535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Petits Films : du retour aux participants à la valorisation des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20152001019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20152001019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01257967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-dimensionnalité, modalité et activité(s) : le cas &amp;quot;simple&amp;quot; de l'offre à boire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, L’organisation de l’interaction au niveau d’analyse intermédiaire / The organization of interaction at the intermediate level of analysis, 101, pp.137-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01316280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3682,911 +3703,911 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La didattica dei segnali discorsivi nell'aula di lingue straniere. Insegnare ad essere partecipanti competenti all'interazione attraverso l'uso di corpora conversazionali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pauletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leonardo Vilei; Carmelo Averna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'italiano in connessione. Studi di linguistica, traduzione e didattica nell'era digitale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.223-236, 2025, Sprache - Gesellschaft - Geschichte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre expérience et explication. Une étude multimodale des traces de narration au cours d’une visite tactile au musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Greco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La narration: du discours à la multimodalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, pp.191-216, 2024, Études linguistiques et textuelles (collection du CREM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux mots du Covid-19 dans le discours en interaction. Étude des néologismes de la pandémie dans les conférences de presse des Premiers ministres en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Dal Bo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micaela Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néologie, terminologie et variation - Neología, terminología y variación - Neologia, terminologia e variazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.233-251, 2024, Linguistic Insights, 978-3-0343-4696-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing together on a large screen: Spatiality, materiality, temporality and the complexity of interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pentti Haddington; Tiina Eilittä; Antti Kamunen; Laura Kohonen-Aho; Iira Rautiainen; Anna Vatanen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexity of Interaction. Studies in Multimodal Conversation Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.255-295, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing local identities in multiparty interactions with tablets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexander Brock; Janet Russell; Peter Schildhauer; Merle Willenberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participation &amp; Identity. Empirical Investigations of States and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, Peter Lang, pp.11-36, 2022, Language and Text Studies, 9783631829745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal conversational routines: talk-in-interaction through the prism of complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kristine Lund; Pierluigi Basso Fossali; Audrey Mazur; Magali Ollagnier-Beldame. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language is a complex adaptive system. Explorations and evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Science Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-146, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6620127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03104175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La syntaxe en empirie et en théorie. La proposition de segmentation multiniveau du projet SegCor pour le français parlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-José Béguelin; Gilles Corminboeuf; Florence Lefeuvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Types d’unités et procédures de segmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, pp.203-220, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02093977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le toucher dans une visite guidée avec des enfants malvoyants : orientation, transition, expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Audrey Mazur-Palandre; Isabel Colón de Carvajal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodalité du langage dans les interactions et l'acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Editions, pp.253-280, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Oh mais qu’est-ce qu’il fait mon joueur » : se référer aux avatars pour négocier sa responsabilité pendant une session de jeu vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan Manuel López Muñoz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges du discours. Personnes, temps, lieux, objets – Actes du X Congrès International de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Lambert-Lucas, pp.368-381, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalité, séquentialité et « jouabilité » : quelques catégories pour analyser une session de jeux vidéo dans une perspective interactionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Colón de Carvajal &amp; M. Ollagnier-Beldame. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque IMPEC 2014 - Articles et résumés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.327-330, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4596,7741 +4617,7741 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre au jardin des plantes. Multimodalité, participation et inclusion lors d'une visite multisensorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI Congresso Internazionale dell'Associazione Italiana di Linguistica Applicata (AItLA 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amalia Amato; Claudia Borghetti; Cristiana Cervini; Gloria Gagliardi; Anna Marchi; Yahis Martari; Maja Miličević Petrović; Natacha Niemants; Rosa Pugliese; Greta Zanoni, Feb 2026, Forlì, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistique et corpus d’interactions : interrogations, exploitations et comparaisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées Internationales de Linguistique de Corpus (JLC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carole Etienne; Jean-Philippe Magué; Denis Vigier, Oct 2025, Lyon (ENS de Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation, séquentialité et multimodalité. &amp;quot;Eh ben&amp;quot; comme frontière interactionnelle en français parlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'oral dans tous ses états à travers les langues du monde. Enjeux linguistiques, littéraires et socioculturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ammar Azouzi; Lotfi Abouda; Lian Chen; Huy-Linh Dao; Danh-Thành Do-Hurinville; Biagio Ursi, Nov 2025, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gli usi in interazione di due combinazioni di marcatori sequenziali a confronto: 'eh ben' (fr.) e 'eh beh&amp;quot; (it.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pauletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI Congrès international de linguistique et philologie romanes - CILPR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Debora de Fazio; Annibale Gagliani; Rossella Refolo; Jacopo Torre; Carolina Tundo; Paola Manco; Maria Serena Masciullo; Antonio Montinaro; Rocco Luigi Nichil; Beatrice Perrone; Andrea Pisanò, Jun 2025, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalisations du dire en français et en italien parlés. Le cas des marqueurs 'disons', 'on va dire' et 'diciamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI Congrès international de linguistique et philologie romanes - CILPR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Debora de Fazio; Annibale Gagliani; Jacopo Torre; Carolina Tundo; Paola Manco; Maria Serena Masciullo; Antonio Montinaro; Rocco Luigi Nichil; Beatrice Perrone; Andrea Pisanò; Rossella Refolo, Jun 2025, Lecce, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garden lessons and museum experiences : Mediation, participation and inclusiveness through the lens of multimodality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Seminar - "Vínculos, creatividad y cultura" (VCC) &amp; Proyecto MultiDeMe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inés Olza, Dec 2025, Pamplona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On some conversational uses of the Italo-Romance response particle 'öh' [ø]. An interactional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Pauletto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discourse Markers: Markers in Discourse and Markers on Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florine Berthe; Mathilde Dargnat; Anita Fetzer; Isabelle Gaudy-Campbell, Jun 2024, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux petits mots du français et de l’italien parlés en interaction : 'ben' et 'beh'. Entre comparaison et application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pauletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études MarDisCo "Les marqueurs discursifs du français et de l'italien. Perspectives comparée et appliquée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biagio Ursi, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une étude interactionnelle des marqueurs du discours en français et en italien parlés: entre comparaison et application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pauletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Interactions, Cognitions - ICAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Heike Baldauf-Quilliatre; Audrey Mazur, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studiare l'interazione in prospettiva comparativa. Su alcuni usi conversazionali di segnali discorsivi in francese e in italiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario di Didattica delle lingue moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rosa Pugliese (Dipartimento di Lingue, Letterature e Culture Moderne, Università di Bologna), Mar 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avatars, Cursors and Controllers: Multimodal Resources in Video Game Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Semiotics and Social Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fiona Rossette; Clive Hamilton, Oct 2024, Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modaliser le dire en français et en italien. Le cas des marqueurs &amp;quot;disons&amp;quot;, &amp;quot;on va dire&amp;quot; et &amp;quot;diciamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISROM 8 : Discourse Markers in Romance Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Lejeune; Marco Favaro; Fabrizio Macagno; Amália Mendes, Jun 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04855504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disalignment strategies in a collaborative online serious game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th AILA World Congress (Colloque de l'Association Internationale de Linguistique Appliquée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Blanc; Isabel Colón de Carvajal; Grégory Miras, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Painting Hands: recycled visitors’ gestures in a museum guided tour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Pragmatics Conference – IPrA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jürgen Jaspers (Conference Chair), Jul 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refus, négation et multimodalité : une approche interactionnelle des tours de réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Pratiques langagières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caroline Mellet; Sarah de Vogüé; Sabine Lehmann, Jun 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La multimodalità del parlato in interazione: risorse 'embodied' e organizzazione sequenziale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario di Didattica della lingua italiana L2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rosa Pugliese (Dipartimento di Lingue, Letterature e Culture Moderne, Università di Bologna), Nov 2023, Bologna (on line), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatto e contatto nelle sequenze di valutazione e istruzione in un laboratorio di modellazione dell'argilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congresso internazionale AItLA 2023 - Contesti, pratiche e risorse della comunicazione multimodale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurie Jane Anderson; Silvia Calamai; Letizia Cirillo; Roberta Bianca Luzietti; Rosalba Nodari, May 2023, Arezzo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching how to do being a competent participant in interaction: Using conversational corpora in the foreign language classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pauletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th AILA World Congress (Colloque de l'Association Internationale de Linguistique Appliquée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Blanc; Isabel Colón de Carvajal; Grégory Miras, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The management of (dis)agreement in conversation: Argumentation as a sequential adjustment of epistemic positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pauletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Pragmatics Conference – IPrA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jürgen Jaspers (Conference Chair), Jul 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contact linguistique dans le passé. Ascoli et la notion de substrat en linguistique historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TACCL - Théories, Approches, Concepts autour des Contacts Linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Katja Ploog; Sophie Richard; Emmanuel Schang, Mar 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La didattica dei segnali discorsivi nell’aula di lingue straniere. Insegnare ad essere partecipanti competenti all’interazione attraverso l’uso dei corpora conversazionali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pauletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Congreso Internacional de la ASELIT (Asociación Española de Lengua Italiana y Traducción)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carmelo Averna; Margarita Borreguero Zuloaga; Annalisa Di Vita; Victoria Leonetti Escandell; Franco Pauletto; Fabrizio Ruggeri; Leonardo Vilei, Mar 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a corpus of collaborative video gaming interactions for studying soft skills: from applied collaborative research to societal impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Basille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Communication Conference (ECREA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Marit Waade, Henrik Bødker, Christoph Raetzsch, Vibeke Thøis Madsen, Oct 2022, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au fond de la liste ? Étude comparative de quelques marqueurs d'extension en français et en italien parlés en interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXe Congrès International de Linguistique et de Philologie Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dolores Corbella Díaz; Josefa Dorta Luis; Dulce Mª González Doreste; Rafael Padrón Fernández, Jul 2022, San Cristóbal de La Laguna, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux mots du Covid-19 dans le discours en interaction : étude des néologismes de la pandémie dans les conférences de presse des premiers ministres en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Dal Bo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Congresso Internazionale di neologia in lingue romanze - CINEO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Virginia Caporali; Elena Errico; Anna Giaufret; Mara Morelli; Edoardo Pusillo; Micaela Rossi; Laura Sanfelici; Francesca Strik-Lievers; Jacqueline Visconti, Sep 2022, Genova, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejection in interaction: A sequential and multimodal approach to negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MultiNeg International Workshop - Interactive negation and disagreement: Cognitive, pragmatic and multimodal approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inés Olza; Javier Yániz, Dec 2022, Pamplona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La argumentación como ajuste secuencial de posiciones epistémicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pauletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI Foro de Lingüística del Discurso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laura Alba Juez, Margarita Borreguero Zuloaga, Eladio Duque Gómez, Mª Pilar Garcés Gómez, Raquel Hidalgo Downing, Elena Martínez Caro, Jaime Peña Arce, Teresa Mª Rodríguez Ramalle, Raquel Taranilla, Nov 2022, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interiezione italo-romanza [ø] ('öh') in turni di risposta: oltre la semplice conferma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pauletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KNOWINT 2022 - Sources of Knowledge in Talk-in-Interaction / Fonti di conoscenza nell'interazione orale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johanna Miecznikowski; Elena Battaglia; Christian Geddo, Feb 2022, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation syntaxique et disfluences : les propositions du projet SegCor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Français parlé : données, représentations, questionnements théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ruggero Druetta; Maria Margherita Mattioda; Patricia Kottelat; Carole Conti; Claire Martinot; Sonia Gerolimich; Isabelle Stabarin; Giulia D’Andrea, Jun 2022, Torino, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche séquentielle et multimodale de la langue parlée en interaction. Grammaire, savoir, savoir-faire et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire SystUs / LPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Herment; Frédéric Sabio, Apr 2021, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03193638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpora in interaction: A conversational study of Data-Driven Learning interactions with the FLEURON database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA 2021 - 19th World Congress of the International Association of Applied Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Dr. Marjolijn H. Verspoor (Chair); Dr. Marije C. Michel (Co-chair), Aug 2021, Groningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ressources séquentielles pour négocier son positionnement épistémique. &amp;quot;Eh ciò&amp;quot; comme préface conversationnelle dans le dialecte et l'italien régional parlés à Trévise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pauletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le savoir au prisme du langage : acquisition, transmission, manifestations (ICODOC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touching paintings. A multimodal analysis of guided tactile explorations in a contemporary art museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Pragmatics Conference - The Pragmatics of Inclusion (IPrA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christiane Hohenstein (Chair), Jun 2021, Winterthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Children and parents playing together on a large tablet: Spatial configurations and participation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BreGroMM - Bremen-Groningen Online Workshops on Multimodality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Arnold Bateman; Janina Wildfeuer, Jun 2021, Bremen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus, apprentissage et multimodalité. L'utilisation du concordancier de FLEURON par des apprenants de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de l'AFLS 2020/2021 - Le français d'aujourd'hui, entre discours et usage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Martin Howard; Dalila Ayoun; Jonathan Kasstan, Jun 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires d'öh. Gli usi conversazionali dell'interiezione [ø] ('öh') in italiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pauletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RomLing Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michele Colombo (Department of Romance Studies and Classics - University of Stockholm), Dec 2021, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing by touch: Creativity, multimodality and multisensoriality in a clay workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AILA 2021 - 19th World Congress of the International Association of Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof. Dr. Marjolijn H. Verspoor (Chair); Dr. Marije C. Michel (Co-chair), Aug 2021, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence, participation et co-construction au prisme de la multimodalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECODIC : Corpus et didactique - Première école d'été sur l'exploitation didactique des corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Virginie André; Maud Ciekanski; Carole Etienne, Aug 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hands on Painting. A multimodal study of tactile visits in a contemporary art museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LSPP6 – Multimodality and Beyond: Adressing complexity and emerging needs in LSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Simon Harrison (Chair); Christoph Hafner (Co-Chair); Becky Kwan; Jenifer Ho, Jun 2021, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus : exploration, médiation et autonomisation. L’utilisation du concordancier de la plateforme FLEURON en classe de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AILA 2021 - 19th World Congress of the International Association of Applied Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Dr. Marjolijn H. Verspoor (Chair); Dr. Marije C. Michel (Co-chair), Aug 2021, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">La linguistique appliquée à l'ère digitale - VALS/ASLA 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Kamber; Simona Pekarek Doehler; Maud Dubois, Feb 2020, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touching Screens. How children learn gestures for playing with tablets together with their (grand)parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Linguistics in the Digital Age - VALS/ASLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alain Kamber; Simona Pekarek Doehler; Maud Dubois, Feb 2020, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarà primavera dai.&amp;quot; L’uso della particella pragmatica 'dai' in interazione: tra diritti epistemici e deontici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pauletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Internacional Construcciones y Operadores Discursivo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catalina Fuentes Rodríguez (chair), Oct 2020, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02987597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organizzazione sequenziale e la rilevanza epistemica delle costruzioni collaborative in francese, in italiano e in trevigiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pauletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RomLing Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise Sullet Nylander (Department of Romance Studies and Classics - University of Stockholm), May 2020, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touching Screens. How children learn gestures for playing with tablets together with their (grand)parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on screen-based multimodal interactions (IMPEC 2020) – On Sensorialities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus-based resources in conversation: Learning with the multimodal concordancer of the FLEURON database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching and Language Corpora Conference - TaLC2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Henry Tyne, Jul 2020, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Please do touch. An exploration of tactile practices at museums through the lens of multimodality and multisensoriality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inclusiveness in and through Museum Discourse (IMD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federico Sabatini; Cecilia Lazzeretti, Feb 2020, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansätze zur Segmentierung gesprochener Sprache. Das Projekt SegCor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swantje Westpfahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire / Kolloquium CeLiSo (Centre de Linguistique en Sorbonne - EA 7332)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejecting a candidate solution in word searches: multimodal responsive practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the International Institut for Ethnomethodology and Conversation Analysis - IIEMCA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arnulf Deppermann; Silke Reineke; Axel Schmidt; Thomas Spranz-Fogasy, Jul 2019, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02091996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre les interactions en classe de français : enjeux et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravazzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactiques des Langues &amp; Plurilinguisme(s) - 30 ans de recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIDILEM (EA 609); ACEDLE, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a TCU? TRPs vs. basic actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrike Helmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit segmentation in spoken interaction - Annual workshop of the SegCor project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs de la reformulation en espagnol, français et italien : une étude interactionnelle et comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discourse Markers in Romance Languages – DisRom 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Piera Molinelli (conference chair); Chiara Fedriani; Chiara Ghezzi; Maria Cristina Lo Baido; Laura Restivo, May 2019, Bergamo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps et écrans: la médiation au cours de sessions de jeux vidéo sur grande tablette entre enfants et (grands-)parents. Une étude interactionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRELA 2019 - Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Blanc; Isabel Colón de Carvajal; Grégory Miras, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions de l’analyse des interactions pour l’exploitation de ressources numériques en didactique : méthodologie, outils et diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parler en interaction - Contextes numériques, Environnements professionnels, Discours religieux, Méthodologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruno Bonu; Natalia Osorio Ruiz; Louise Robert, Apr 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02083633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des corpus d'interactions à l'enseignement du français parlé : objectifs et ressources de la plateforme CLAPI-FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Internationales de Linguistique de Corpus - JLC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Paule Jacques (présidente du comité d'organisation), Nov 2019, Grenoble, France. pp.104-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing on Tablets. A multimodal analysis of mediators interacting with children and (grand)parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the International Institut for Ethnomethodology and Conversation Analysis - IIEMCA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arnulf Deppermann; Silke Reineke; Axel Schmidt; Thomas Spranz-Fogasy, Jul 2019, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02091959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesture and coparticipation in tablet game sessions. How children and adults interact with tablets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interaction and discourse in flux: Changing landscapes of everyday life - COACT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pentti Haddington (conference chair); Tiina Keisanen (conference chair), Apr 2019, Oulu, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02091966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Ciò, dopo bisogna vedere” - L’uso della particella ciò [ʧɔ] in dialetto trevigiano e nell’italiano regionale parlato in provincia di Treviso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pauletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RomLing Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise Sullet Nylander (Department of Romance Studies and Classics - University of Stockholm), Mar 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eh ciò, poi dopo bisogna vedere (‘PRT PRT, then again we’ll have to see’). The regional Italian discourse particle ciò [ʧɔ] in telephone conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pauletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discourse Markers in Romance Languages – DisRom 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Piera Molinelli (conference chair); Chiara Fedriani; Chiara Ghezzi; Maria Cristina Lo Baido; Laura Restivo, May 2019, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing grounds for identifying TCUs - TRPs vs Actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnulf Deppermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrike Helmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactional Linguistics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arnulf Deppermann (Leibniz-Institut für Deutsche Sprache, Universität Mannheim), Mar 2019, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segmentation in macrosyntactic units across different interaction types. A quantitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 years of corpus linguistics on oral corpora. Its contribution to the study of variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toucher un écran, ça s’apprend ! Les différents gestes réalisés par des enfants au cours de sessions de jeux sur grande tablette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études ITAC - Apprendre et jouer dans des lieux culturels avec le numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Develotte; Mabrouka El Hachani; Justine Lascar, Nov 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il la passe pas et pourtant j’ai appuyé hein !&amp;quot; La mobilisation des contrôleurs pendant une session de jeu vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études Jeux vidéo en pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Heike Baldauf-Quilliatre; Isabel Colón de Carvajal, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disfluences : réflexion autour de cas critiques pour la segmentation syntaxique et macrosyntaxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international 50 ans de linguistique sur corpus oraux : apports à l’étude de la variation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet SegCor. Pour une segmentation multi-niveaux des corpus de langue parlée en interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire InSitu / ICAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Heike Baldauf-Quilliatre; Kristine Lund, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le refus suite à une offre pendant des repas entre ami(e)s : une étude séquentielle et multimodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALS-ASLA 2018: A Video Turn in Linguistics? Methodologie – Analisi – Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lorenza Mondada, Jun 2018, Bâle, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation des proéminences pour la segmentation de corpus oraux : l’expérience du projet SegCor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMLF 2018 - 6e Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franck Neveu; Bernard Harmegnies; Linda Hriba; Sophie Prévost, Jul 2018, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01839314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejection in interaction. Syntactic, sequential, and multimodal organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RomLing Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise Sullet-Nylander (Department of Romance Studies and Classics - University of Stockholm), May 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of missing pieces: reconstructing meaning via inference submission in conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCA 2018 - 5th International Conference on Conversation Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paul Drew (Chair); Charles Antaki; Emily Hofstetter; Liz Peel; Marco Pino; Jessica Robles; Rein Sikveland; Liz Stokoe; Laura Thompson, Jul 2018, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01839318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting research and raising awareness on social interaction and societal issues through video data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jouin-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALS-ASLA 2018: A Video Turn in Linguistics? Methodologie – Analisi – Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lorenza Mondada, Jun 2018, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les textes de recettes comme support pendant la préparation de repas. Une étude interactionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Les Discours programmateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luisa Fernanda Acosta Cordoba; Pierluigi Basso Fossali; Souhila Bouafia; Santiago Guillen; Nathalie Rossi-Gensane; Julien Thiburce; Yiru Xu, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’oralité mise en scène : le cas des structures interrogatives directes partielles fondées sur où dans les dialogues de romans français de 1900 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès de l’Association des francoromanistes allemands - Section "L’oralité mise en scène: morphosyntaxe et phonologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andreas Dufter; David Hornsby; Elissa Pustka, Sep 2018, Osnabrück, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segmentation of oral corpora: First findings from a cross-language study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swantje Westpfahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnulf Deppermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 years of corpus linguistics on oral corpora. Its contribution to the study of variation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">15th International Pragmatics Conference - IPRA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet SegCor : Quelles unités pour la segmentation d’un corpus d’interactions en français et en allemand ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FLORAL – Accessibilité, représentations et analyses des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate answers and rejections: managing referents as discourse objects in garden visits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Association for Dialogue Analysis (IADA) conference - Dialogue, Interaction and Culture: Multidisciplinary perspectives on language use in everyday life.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touching for greeting in conversations among friends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Pragmatics Conference - IPRA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejecting candidate answers in French: an interactional perspective on negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Pragmatics of Negation Conference - Aspects of Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Malin Roitman; Françoise Sullet-Nylander; Klara Arvidsson, May 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01773461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SegCor : vers une segmentation multiniveaux pour le français parlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Syntaxe et discours III – Types d’unités et procédures de segmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florence Lefeuvre; Marie-José Béguelin; Gilles Corminboeuf, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthode instrumentée pour l’analyse multidimensionnelle des tonalités émotionnelles dans l’interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...130 lines deleted...]
-                <w:t xml:space="preserve">Biagio Ursi</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franck Neveu, Gabriel Bergougnioux, Marie-Hélène Côté, Jean-Michel Fournier, Linda Hriba, Sophie Prévost, Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01316278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Et c’est qui le chef ? » : négociations et manifestations du désaccord pendant la préparation de repas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jeunes Chercheurs Praxiling 2013 - Manifestation(s) du désaccord : approches pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Valéry – Montpellier 3, Oct 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01375788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Projet « Petits Films » : du retour aux participants à la valorisation des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international ICODOC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Domitille Caillat; Isabel Colón de Carvajal; Laetitia Emerit; Samira Ibnelkaïd; Jean-Philippe Maitre; Biagio Ursi; Yiru Xu, May 2015, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20152001019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Your card please »: business cards as material resources for talk-in-interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIEMCA Conference 2015 – Living the Material World (The International Institute for Ethnomethodology and Conversation Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Kolding, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiencing senses: promoting participation of visually impaired children during a garden visit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Claudia Ticca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisiting Participation. Language and Bodies in Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01375769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of data for analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École thématique CNRS "MAINLY - MultimodAl (INter)actions LYon: the construction and organisation of social actions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Véronique Traverso (ICAR Lab); Paul Drew (Loughborough University), Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A touch of green: task sequences for visually impaired pupils during a garden visit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Pragmatics Conference – IPRA 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01375747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From food to lunch: practices of meal service at the hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Pragmatics Conference – IPRA 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01375762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From offer to request: preliminary remarks on recruitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Maria Erazo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fiorèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pauletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAINLY - MultimodAl (INter)actions LYon: the construction and organisation of social actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Véronique Traverso (CNRS, ICAR Lab); Paul Drew (Loughborough University), Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalité, séquentialité et ‘jouabilité’ : quelques catégories pour analyser une session de jeux vidéo dans une perspective interactionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ICODOC 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloques IMPEC 2014 - Interactions Multimodales Par ECran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La négation dans l’interaction : demande de confirmation et multimodalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études ICAR/ASLAN – Quand les gestes montrent la langue (et le discours) : ressources multimodales et complexité interactionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01375838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Oh mais qu’est-ce qu’il fait mon joueur’ : se référer aux avatars pour négocier sa responsabilité pendant une session de jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloques IMPEC 2014 - Interactions Multimodales Par ECran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">X Congrès International de Linguistique Française - Aux marges du discours. Personnes, temps, lieux, objet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juan Manuel López Muñoz (coordinateur), Nov 2013, Cadix, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se référer aux avatars et négocier sa responsabilité pendant une session de jeu vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études ICAR – Les interactions en situation de jeux vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01375845v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01773648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche du refus : le troisième tour dans les séquences de recherche de mot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche du refus : les indices linguistiques et multimodaux de la négation dans l’interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de mots / refus de mots (?) : trois extraits issus de conversations entre amis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurations participationnelles et structuration d’activités pendant une visite guidée avec des enfants malvoyants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désaccords et positionnements épistémiques pendant la préparation de repas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12340,249 +12361,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation, amélioration et analyse du dispositif numérique FLEURON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] Université de Lorraine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying interactional units: an annotation experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ICAR UMR-5191. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inventory of segmentation problems. The Macrosyntax approach and the topological field model in comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swantje Westpfahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ICAR UMR-5191. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12592,104 +12613,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit Film Primeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01187824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12699,112 +12720,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La négation en interaction. Analyses conversationnelles et multimodales dans la base de données CLAPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I_PHOM - Analyser l’interaction : de la phonétique à la multimodalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId230"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12872,51 +12893,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EE7C29C"/>
+    <w:nsid w:val="263AD114"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13020,51 +13041,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5EC09E9C"/>
+    <w:nsid w:val="B9187693"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13168,51 +13189,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0692B79D"/>
+    <w:nsid w:val="EF15D7AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13405,51 +13426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/biagio-ursi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7067-3831" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231658745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lll.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icar.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studialinguisticaromanica.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://lll.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icar.cnrs.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aslan.universite-lyon.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atilf.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fleuron.atilf.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ids-mannheim.de/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allsh.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unibas.ch/de.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://franzoesistik.philhist.unibas.ch/fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Azouzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Linh Dao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pauletto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ericsdotter Nordgren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045718v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.21019.pau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2022.01.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214605004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravazzolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8989" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269520000253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104314v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193543v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.219.0147" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987599v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956481v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Galatolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Horlacher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/si.v2i1.113957" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185200001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773458v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2017.07.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959184v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Oloff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.212.0087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.193.0057" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162715004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374535v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Bongelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2015.1056694" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257967v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152001019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316280v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Dal Bo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183245v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880128v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6620127" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932991v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252465v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597427v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565538v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597468v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744573v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675922v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170002v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Heiden" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138442v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109101v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296894v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162263v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045717v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045706v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Basille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768299v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718499v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897561v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562427v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697495v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368568v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277050v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502402v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326147v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333686v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249561v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326081v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480028v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987597v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889445v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899217v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485105v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479971v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097277v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swantje Westpfahl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091996v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Helmer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092156v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083633v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383751v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091959v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085212v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091966v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092164v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085246v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Deppermann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927596v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811495v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839318v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811496v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823301v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883932v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927595v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773621v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773631v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773627v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773461v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773625v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316278v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375788v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374590v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375769v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380086v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375747v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375762v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774762v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Erazo Munoz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fior&#232;se" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374545v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375838v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375845v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773648v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773644v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773643v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773641v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610398v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773646v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773645v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187824v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773639v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/biagio-ursi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7067-3831" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231658745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Ay80FUcAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lll.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icar.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studialinguisticaromanica.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://lll.cnrs.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icar.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aslan.universite-lyon.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atilf.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fleuron.atilf.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ids-mannheim.de/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allsh.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unibas.ch/de.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://franzoesistik.philhist.unibas.ch/fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Azouzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Linh Dao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pauletto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ericsdotter Nordgren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.21019.pau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563222v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2022.01.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214605004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravazzolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8989" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269520000253" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988817v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.219.0147" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987599v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956481v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Galatolo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Horlacher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/si.v2i1.113957" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898080v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185200001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Oloff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.212.0087" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2017.07.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.193.0057" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778731v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162715004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374535v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Bongelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2015.1056694" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257967v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152001019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744554v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Dal Bo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183245v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6620127" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093977v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509964v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334000v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378245v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252467v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415179v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597427v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565538v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597468v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855504v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Heiden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162258v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138442v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296894v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170003v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162263v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045706v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Basille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718499v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768299v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858922v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562427v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697495v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193638v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326081v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277050v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258724v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271708v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502402v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326147v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249561v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479971v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480028v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567227v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889445v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485105v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097277v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swantje Westpfahl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091996v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151745v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Helmer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092177v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083633v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383751v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091966v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085212v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092164v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085246v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Deppermann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927595v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918145v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927601v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927596v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825963v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811495v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839314v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839318v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811496v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823301v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773630v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773621v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773631v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773627v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773461v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773625v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316278v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374590v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375769v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380086v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375747v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375762v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774762v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Erazo Munoz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fior&#232;se" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375838v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773648v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375845v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773644v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773643v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773641v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773642v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773640v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610398v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773646v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773645v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187824v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773639v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>