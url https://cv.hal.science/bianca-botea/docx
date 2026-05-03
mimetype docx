--- v0 (2026-03-31)
+++ v1 (2026-05-03)
@@ -608,183 +608,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01323384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expérience du changement et attachements. Réaménagement urbain dans un quartier lyonnais (La Duchère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Botea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (44), pp.461-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.143.0461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamiques communautaires, paysage urbain et politique du patrimoine dans la ville de Jimbolia (Roumanie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Botea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études balkaniques. Cahiers Pierre Belon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/balka.018.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855987v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03855976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur les liens entre ‘’terrain’’ et globalisation. ‘’Transition’’ (post)socialiste et terrains frontaliers multisites en Roumanie</w:t>
               </w:r>
@@ -2419,178 +2419,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Anthropological Perspective of High-Rise Living: Environmental Configurations, Time-Space and Urban Change in Lyon (France) and Braşov (Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Botea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Legrip-Randriambelo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C. Montès, M. Rodrigues Alves, M. Appert, Producing and living the high-rise: new contexts, old questions?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vernon Press, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les attachements face aux transformations urbaines. Enquête ethnographique à la Duchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Botea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Aurélie Mercier et Roelof Verhage (sous la dir. de), Lyon, Métropole en mouvement, p. 117-135</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782729714079</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137484v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04188096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Statut et expérience, transmission et attention dans les pratiques de la citoyenneté et de la diversité</w:t>
               </w:r>
@@ -3086,165 +3086,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les usages de l’autochtonie : la Transylvanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Botea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in De Rapper G., Sintès P. (dir.) Nommer et classer dans les Balkans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française d'Athènes, pp.333-349, 2008, 978-2-86958-202-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valoare colectiva si discurs performativ despre interculturalitate : o privire asupra proceselor de dezvoltare la Jimbolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Botea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Vultur S. (coord.), Banatul din memorie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editura Marineasa, pp.223-246, 2008, 978-973-631-471-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188665v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04188651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discourses of Despair. Labor and Crisis in two Romanian Regions</w:t>
               </w:r>
@@ -3465,220 +3465,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">For an ecological approach to high-rise living. Two Case-Studies in Lyon and in Braşov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Botea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Legrip-Randriambelo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politics of Verticality and Affordances of Height</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Botea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Legrip-Randriambelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">For an ecological approach to high-rise living. Two Case-Studies in Lyon and in Braşov</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Residing or dwelling: space-time of high-rise living</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Botea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Legrip-Randriambelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3958,234 +3958,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois points de vue - roumain, français, bulgare - sur les notions de Société, Territoire et Patrimoine</w:t>
+                <w:t xml:space="preserve">Du territoire à la territorialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Botea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines, tourisme et dynamiques sociales. Étude comparative des nouveaux usages en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194304v1</w:t>
+                <w:t xml:space="preserve">hal-04194308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la question des acteurs à l'‘’espace social’’. L'exemple du village de Viscri</w:t>
+                <w:t xml:space="preserve">Trois points de vue - roumain, français, bulgare - sur les notions de Société, Territoire et Patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Botea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines, tourisme et dynamiques sociales. Étude comparative des nouveaux usages en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194307v1</w:t>
+                <w:t xml:space="preserve">hal-04194304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du territoire à la territorialisation</w:t>
+                <w:t xml:space="preserve">De la question des acteurs à l'‘’espace social’’. L'exemple du village de Viscri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Botea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines, tourisme et dynamiques sociales. Étude comparative des nouveaux usages en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194308v1</w:t>
+                <w:t xml:space="preserve">hal-04194307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville, frontières et territoires à travers l’exemple de la ville de Cluj-Napoca (Roumanie)</w:t>
               </w:r>
@@ -5295,51 +5295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188356v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Botea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mongeard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Serra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-5ezs-v534" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-cpnf-vx67" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.anthropen.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323408v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rojon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balka.018.0051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855976v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.143.0461" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.1192" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Belkis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194292v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Palisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Betry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Miranda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kideckel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Soflau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nahorniac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03236786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Givre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194301v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194299v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vintila Mih&#259;ilescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05356674v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Popescu-Jourdy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Legrip-Randriambelo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188683v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850386v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188665v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188651v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Rezeanu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194304v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194325v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194327v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194252v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955614v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cerclet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimira Krastanova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04194255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03845533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03845499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188356v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Botea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mongeard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Serra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-5ezs-v534" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-cpnf-vx67" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.anthropen.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323408v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rojon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.143.0461" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balka.018.0051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.1192" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Belkis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194292v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Palisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Betry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Miranda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kideckel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Soflau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nahorniac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03236786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Givre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194301v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194299v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vintila Mih&#259;ilescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05356674v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Popescu-Jourdy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Legrip-Randriambelo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188683v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850386v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188651v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188665v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Rezeanu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194304v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194307v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194325v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194327v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194252v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955614v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cerclet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimira Krastanova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04194255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03845533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03845499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>