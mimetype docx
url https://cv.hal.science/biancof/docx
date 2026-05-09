--- v0 (2026-04-15)
+++ v1 (2026-05-09)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Francesco Bianco </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maître de conférences</w:t>
+        <w:t xml:space="preserve">Maître de conférences en linguistique italienne à l'Université Palacký d'Olomouc en Tchéquie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -105,87 +105,112 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-8395-1164</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Je suis un linguiste et spécialiste en humanités numérique basé à Grenoble (France).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -326,569 +351,1604 @@
                 <w:t xml:space="preserve">⟨10.54103/2037-3597/27874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note storico-linguistiche su Fuga dei cervelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lingue e Linguaggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61, pp.257-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1285/i22390359v61p257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Serianni (1947-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanica Olomucensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.371-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5507/ro.2022.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sul sintagma aggettivale in italiano antico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetto Giuseppe Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études romanes de Brno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (2), pp.109-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5817/ERB2020-2-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalla periferia al centro : un secolo di storie di irpini emigrati in Nord America (1911-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études romanes de Brno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (2), pp.133-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5817/ERB2016-2-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aggettivo relativo in italiano antico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'atlante lessicale degli antichi volgari italiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.31-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perché scrivere? Motivazioni, scelte, risultati</w:t>
+                <w:t xml:space="preserve">Per un corpus di italiano popolare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bianco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perché scrivere? Motivazioni, scelte, risultati</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05424520v1</w:t>
+              <w:t xml:space="preserve">21. mezinárodní setkání romanistů „Proměny románských studií v současnosti: identity, hranice a kulturní dialog“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univerzita Palackého v Olomouci, Nov 2025, Olomouc, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier l’italien populaire à l’aide de la linguistique de corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Linguistique de Corpus 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Oct 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il doppio standard nella narrazione del conflitto Israele-Hamas (2023-2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Bolpagni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21. mezinárodní setkání romanistů „Proměny románských studií v současnosti: identity, hranice a kulturní dialog“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univerzita Palackého v Olomouci, Nov 2025, Olomouc, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant, word and human migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscapes on the Move: Shifting Perspectives on Migrating Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Mianowski; Eugenia Reznik, Sep 2025, Saint Martin D'Hères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mots et gestes de la violence dans le Calcio Fiorentino du Quattrocento à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Quéret-Podesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire corps avec le passé : exposer l’Histoire par les pratiques corporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'histoire vivante Autun; Justine Breton; Orlane Messey; Audrey Tuaillon Demésy; Bruno Galice, Dec 2025, Autun, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per i 90 anni di un maestro. Studi offerti a Maurizio Dardano</w:t>
+                <w:t xml:space="preserve">Perché scrivere? Motivazioni, scelte, risultati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">hal-05417150v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Špička</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perché scrivere? Motivazioni, scelte, risultati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Olomouc, Czech Republic. Cesati, 2017, 978-88-7667-670-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond ChatGPT: AI Applications to Italian Language Varieties</w:t>
+                <w:t xml:space="preserve">Per i 90 anni di un maestro. Studi offerti a Maurizio Dardano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05435202v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilde Consales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Frenguelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Giovanardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edizioni dell'Orso, 2025, 978-88-3613-646-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una prosa media. Sulla lingua e lo stile di Maurizio Dardano</w:t>
+                <w:t xml:space="preserve">Breve guida alla sintassi italiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-88-7667-632-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond ChatGPT: AI Applications to Italian Language Varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Elisa Ghezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alessandra Micalizzi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artificial Creativity. Looking at the Future of Digital Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-20, 2025, Springer Proceedings in Humanities and Social Sciences, 978-3-031-88334-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-88334-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliografia degli scritti di Maurizio Dardano (2014-2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Elisa Ghezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Bianco; Gianluca Colella; Ilde Consales; Claudio Giovanardi; Maurizio Trifone. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Per i 90 anni di un Maestro. Studi offerti a Maurizio Dardano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell'Orso, pp.XV-XX, 2025, 978-88-3613-646-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una prosa media. Sulla lingua e lo stile di Maurizio Dardano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per i 90 anni di un Maestro. Studi offerti a Maurizio Dardano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Edizioni dell'Orso, pp.13-33, 2025, 978-88-3613-646-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le proposizioni temporali di contemporaneità nella prosa narrativa italiana antica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistics. Sapienza Università di Roma, Rome, Italy, 2011. Italian. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05600657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -956,51 +2016,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="599F0A09"/>
+    <w:nsid w:val="B10EB6DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1187,51 +2247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/biancof" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8395-1164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435297v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bianco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69117/ALL.2025.2.05" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Elisa Ghezzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2037-3597/27874" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424520v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; &#352;pi&#269;ka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Arcangeli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Prosenc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Trovato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Colella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilde Consales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Frenguelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Giovanardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435202v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-88334-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88334-7_2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/biancof" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8395-1164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435297v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bianco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69117/ALL.2025.2.05" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Elisa Ghezzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2037-3597/27874" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i22390359v61p257" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/ro.2022.031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Giuseppe Russo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/ERB2020-2-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601300v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/ERB2016-2-11" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bolpagni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606293v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Qu&#233;ret-Podesta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; &#352;pi&#269;ka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Colella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilde Consales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Frenguelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Giovanardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/breve-guida-alla-sintassi-italiana/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-88334-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88334-7_2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Elia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05600657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>