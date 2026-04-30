--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bijan Mohammadi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://imag.umontpellier.fr/~mohamadi/index.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling beaches morphodynamic by Hadamard sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 189, pp.102370. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2024.102370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity moment-based robust design and uncertainty back-propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rapadamnaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Volume 32 - 2019 - 2021, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.7160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132488v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical upper bounds on growth of automata groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Brieussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Algebra and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (01), pp.159-191. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218196722500072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis for assessing the parameters importance and setting a stopping criterion in a biomedical inverse problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rapadamnaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ribatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (6), pp.e3458. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiltmeter data inversion to characterize a strain tensor source at depth: application to reservoir monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00190-020-01377-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented patient-specific functional medical imaging by implicit manifold learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rapadamnaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (5), pp.e3325. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward sensitivity analysis and reduced-order covariance estimation in noninvasive parameter identification for cerebral arteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rapadamnaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (4), pp.e3170. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint estimation of tiltmeters drift and volume variation during reservoir monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.1137-1146. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00190-019-01231-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithosphere rigidity by adjoint-based inversion of interseismic GPS data, application to the Western United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 746, pp.364-383. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling First Four Moments for Robust Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (3), pp.561-585. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-016-9337-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in littoral erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.120-133. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation for identification of cardiovascular network characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajnesh Lal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (5), pp.e2824. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non invasive blood flow features estimation in cerebral arteries from uncertain medical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajnesh Lal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Deverdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (11), pp.2574-2591. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-017-1904-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward uncertainty propagation in shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80 (5), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.4077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Multipoint Formulation for Robust Parametric Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167 (2), pp.693-715. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-014-0595-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Kalman Filters (EnKF) and geometric characterization of sensitivity spaces for Uncertainty Quantification in optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 290, pp.228-249. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Layer Line Search Method to Improve the Initialization of Optimization Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Manuel Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 247 (3), pp.711-720. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2015.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel reverse time integration and reduced order models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Mathematics -International Edition-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.5-28. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in the numerical solution of coupled systems by involutive completion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Tuomela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (4), pp.1047-1062. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2015002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal angles between subspaces and reduced order modelling accuracy in optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.237-252. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-013-1043-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme scenarios for the evolution of a soft bed interacting with a fluid using the Value at Risk of the bed characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.78-87. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification by Geometric Characterization of Sensitivity Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 280, pp.197-221. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2014.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced sampling and incomplete sensitivity for low-complexity robust parametric optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (4), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.3798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Code Division Multiple Access Filters Using Global Optimization Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel M. Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-013-9212-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value at Risk for confidence level quantifications in robust engineering optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (6), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization principles for the evolution of a soft sea bed interacting with a shallow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Bouharguane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (3), pp.163-172. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618562.2012.669831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical aspects of the nonlinear Schrödinger equation in the semiclassical limit in a supercritical regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (5), pp.981-1008. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involutive formulation and simulation for electroneutral microfluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuomela Jukka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (5), pp.901-913. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal dynamics of soft shapes in shallow waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Bouharguane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (1), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity shape optimization & a posteriori high fidelity validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Bouharguane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Azerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.759-772. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2010.13.759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadamard incomplete sensitivity and shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (3), pp.615-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency improvement of centrifugal reverse pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Derakhsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (2), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3059700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization strategies in credit portfolio management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (2), pp.415-427. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-007-9221-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involutive upgrades of Navier-Stokes solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Tuomela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.439-447. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560903061337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal shape design of defense structures for minimizing short wave impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Isebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Azerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (1), pp.35-46. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coastaleng.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization of geotextile tubes for sandy beach protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Isèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Azerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (8), pp.1262-1277. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended and Recursive Fourier Rebinning Algorithms for 3-D PET Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Bouallègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Comtat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (7), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2007.897362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate simulations of air-cooled structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dobrzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pironneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 195, pp.3168-3180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity global optimization algorithm for temperature and pollution control in flames with complex chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Debiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (2), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560600771758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete sensitivities and cost function reformulation leading to multi-criteria investigation of inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic shape optimization of aircraft engine nozzles based on Computer-Aided Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lallia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Méheut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2020-2247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards CAD-based shape optimization of aircraft engine nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Méheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lallia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGEN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Characterization Using Inversion of a Combine Set of Geodetic Data, from Salt to Unconventional Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dubucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.12 - 15, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201700987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical modeling of fluid-seabed international in shallow water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Afentoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Tsoukala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation globale à complexité réduite: Application à divers problèmes industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Isèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Beach Morphodynamic Model by Minimization Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de couplage vague-morphodynamisme du littoral par principe de minimisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international du littoral, enjeux méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, La Grande-Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de la Simulation Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hervé Saiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.380, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Shape Optimization for Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pironneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford Univ. Press, pp.300, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the K-Epsilon Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pironneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, pp.300, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards CAD-based shape optimization of aircraft engine nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Méheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lallia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaspar-Cunha, A.; Periaux, J.; Giannakoglou, K.C.; Gauger, N.R.; Quagliarella, D; Greiner, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Evolutionary and Deterministic Methods for Design, Optimization and Control in Engineering and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 341-359, 2021, 978-3-030-57421-5. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57422-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analytic UQ cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frediani Aldo; Mohammadi Bijan; Pironneau Olivier; Cipolla Vittorio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variational Analysis and Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 116, Springer, pp.305-331, 2016, Springer Optimization and Its Applications, 978-3-319-45680-5. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45680-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opti-Morph, a new platform for sandy beach dynamics by constrained wave energy minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Meulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272051v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opti-Morph User Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal port design minimizing standing waves with a posteriori long term shoreline sustainability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sprunck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Opti-Morph: Optimized beach protection by submerged geotextile tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic global optimization and identification of general pareto fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation 3D du nez d'un SuperSonic Business Jet basée sur l'adaptation de maillages. Application à la réduction du bang sonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5053, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de maillage non structuré 3D pour les problèmes instationnaires.Application à la mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Louis George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4981, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall-Laws for High Speed Flows over Adiabatic and Isothermal Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Puigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3948, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Minimal Dispersion Fluidic Channels in a CAD-Free Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Molho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Santiago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3982, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TASCOPT - A Shape Optimization Plateform for Turbomachinery Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mugurel Stanciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3803, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete Sensitivities and BFGS Methods for 3D Aerodynamic Shape Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dadone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Petruzzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3633, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSIKE - An Incompressible Navier-Stokes Solver for Unstructured Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medic Gorazd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3644, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des écoulements compressibles turbulents sur parois rugueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3108, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Evaluation of the Classical $k-\varepsilon$ Model and Wall-Laws for Unsteady Flows over Bluff Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorazd Medic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3056, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Progress in Anisotropic Grid Adaptation for Inviscid and Viscous Flows Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Castro-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2671, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailleur bidimensionnel de Delaunay gouverné par une carte de métriques. Partie II: Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Louis George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2760, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SUPG and FVG techniques on KSR-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2357, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid dynamics computation with NSC2KE : an user-guide : release 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RT-0164, INRIA. 1994, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent compressible axisymmetric flows computation with the K-Epsilon model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Saiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1764, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and positivity results for the Phi, Teta and a modified K, Epsilon two-equation turbulence models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1395, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable algorithm for the k-epsilon model for compressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-1355, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId199"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bijan Mohammadi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://imag.umontpellier.fr/~mohamadi/index.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling beaches morphodynamic by Hadamard sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 189, pp.102370. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2024.102370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity moment-based robust design and uncertainty back-propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rapadamnaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Volume 32 - 2019 - 2021, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.7160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132488v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical upper bounds on growth of automata groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Brieussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Algebra and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (01), pp.159-191. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218196722500072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis for assessing the parameters importance and setting a stopping criterion in a biomedical inverse problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rapadamnaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ribatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (6), pp.e3458. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiltmeter data inversion to characterize a strain tensor source at depth: application to reservoir monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00190-020-01377-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented patient-specific functional medical imaging by implicit manifold learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rapadamnaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (5), pp.e3325. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward sensitivity analysis and reduced-order covariance estimation in noninvasive parameter identification for cerebral arteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rapadamnaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (4), pp.e3170. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint estimation of tiltmeters drift and volume variation during reservoir monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.1137-1146. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00190-019-01231-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithosphere rigidity by adjoint-based inversion of interseismic GPS data, application to the Western United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 746, pp.364-383. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling First Four Moments for Robust Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (3), pp.561-585. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-016-9337-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in littoral erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.120-133. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation for identification of cardiovascular network characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajnesh Lal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (5), pp.e2824. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non invasive blood flow features estimation in cerebral arteries from uncertain medical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajnesh Lal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Deverdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (11), pp.2574-2591. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-017-1904-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward uncertainty propagation in shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80 (5), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.4077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Multipoint Formulation for Robust Parametric Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167 (2), pp.693-715. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-014-0595-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Kalman Filters (EnKF) and geometric characterization of sensitivity spaces for Uncertainty Quantification in optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 290, pp.228-249. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Layer Line Search Method to Improve the Initialization of Optimization Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Manuel Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 247 (3), pp.711-720. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2015.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel reverse time integration and reduced order models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Mathematics -International Edition-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.5-28. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in the numerical solution of coupled systems by involutive completion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Tuomela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (4), pp.1047-1062. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2015002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme scenarios for the evolution of a soft bed interacting with a fluid using the Value at Risk of the bed characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.78-87. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal angles between subspaces and reduced order modelling accuracy in optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.237-252. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-013-1043-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification by Geometric Characterization of Sensitivity Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 280, pp.197-221. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2014.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced sampling and incomplete sensitivity for low-complexity robust parametric optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (4), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.3798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Code Division Multiple Access Filters Using Global Optimization Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel M. Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-013-9212-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value at Risk for confidence level quantifications in robust engineering optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (6), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization principles for the evolution of a soft sea bed interacting with a shallow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Bouharguane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (3), pp.163-172. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618562.2012.669831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical aspects of the nonlinear Schrödinger equation in the semiclassical limit in a supercritical regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (5), pp.981-1008. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involutive formulation and simulation for electroneutral microfluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuomela Jukka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (5), pp.901-913. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal dynamics of soft shapes in shallow waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Bouharguane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (1), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity shape optimization & a posteriori high fidelity validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Bouharguane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Azerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.759-772. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2010.13.759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadamard incomplete sensitivity and shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (3), pp.615-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency improvement of centrifugal reverse pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Derakhsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (2), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3059700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization strategies in credit portfolio management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (2), pp.415-427. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-007-9221-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involutive upgrades of Navier-Stokes solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Tuomela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.439-447. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560903061337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal shape design of defense structures for minimizing short wave impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Isebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Azerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (1), pp.35-46. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coastaleng.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization of geotextile tubes for sandy beach protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Isèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Azerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (8), pp.1262-1277. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended and Recursive Fourier Rebinning Algorithms for 3-D PET Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Bouallègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Comtat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (7), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2007.897362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate simulations of air-cooled structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dobrzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pironneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 195, pp.3168-3180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity global optimization algorithm for temperature and pollution control in flames with complex chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Debiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (2), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560600771758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete sensitivities and cost function reformulation leading to multi-criteria investigation of inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic shape optimization of aircraft engine nozzles based on Computer-Aided Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lallia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Méheut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2020-2247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards CAD-based shape optimization of aircraft engine nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Méheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lallia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGEN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Characterization Using Inversion of a Combine Set of Geodetic Data, from Salt to Unconventional Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dubucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.12 - 15, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201700987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical modeling of fluid-seabed international in shallow water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Afentoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Tsoukala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation globale à complexité réduite: Application à divers problèmes industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Isèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Beach Morphodynamic Model by Minimization Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de couplage vague-morphodynamisme du littoral par principe de minimisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international du littoral, enjeux méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, La Grande-Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de la Simulation Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hervé Saiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.380, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Shape Optimization for Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pironneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford Univ. Press, pp.300, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the K-Epsilon Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pironneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, pp.300, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards CAD-based shape optimization of aircraft engine nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Méheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lallia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaspar-Cunha, A.; Periaux, J.; Giannakoglou, K.C.; Gauger, N.R.; Quagliarella, D; Greiner, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Evolutionary and Deterministic Methods for Design, Optimization and Control in Engineering and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 341-359, 2021, 978-3-030-57421-5. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57422-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analytic UQ cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frediani Aldo; Mohammadi Bijan; Pironneau Olivier; Cipolla Vittorio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variational Analysis and Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 116, Springer, pp.305-331, 2016, Springer Optimization and Its Applications, 978-3-319-45680-5. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45680-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opti-Morph, a new platform for sandy beach dynamics by constrained wave energy minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Meulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272051v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opti-Morph User Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal port design minimizing standing waves with a posteriori long term shoreline sustainability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sprunck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Opti-Morph: Optimized beach protection by submerged geotextile tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic global optimization and identification of general pareto fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation 3D du nez d'un SuperSonic Business Jet basée sur l'adaptation de maillages. Application à la réduction du bang sonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5053, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de maillage non structuré 3D pour les problèmes instationnaires.Application à la mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Louis George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4981, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall-Laws for High Speed Flows over Adiabatic and Isothermal Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Puigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3948, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Minimal Dispersion Fluidic Channels in a CAD-Free Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Molho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Santiago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3982, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TASCOPT - A Shape Optimization Plateform for Turbomachinery Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mugurel Stanciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3803, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete Sensitivities and BFGS Methods for 3D Aerodynamic Shape Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dadone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Petruzzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3633, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSIKE - An Incompressible Navier-Stokes Solver for Unstructured Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medic Gorazd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3644, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des écoulements compressibles turbulents sur parois rugueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3108, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Evaluation of the Classical $k-\varepsilon$ Model and Wall-Laws for Unsteady Flows over Bluff Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorazd Medic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3056, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Progress in Anisotropic Grid Adaptation for Inviscid and Viscous Flows Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Castro-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2671, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailleur bidimensionnel de Delaunay gouverné par une carte de métriques. Partie II: Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Louis George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2760, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SUPG and FVG techniques on KSR-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2357, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid dynamics computation with NSC2KE : an user-guide : release 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RT-0164, INRIA. 1994, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent compressible axisymmetric flows computation with the K-Epsilon model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Saiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1764, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and positivity results for the Phi, Teta and a modified K, Epsilon two-equation turbulence models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1395, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable algorithm for the k-epsilon model for compressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-1355, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imag.umontpellier.fr/~mohamadi/index.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559204v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102370" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132488v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Bouabdallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rapadamnaba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.7160" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Brieussel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Godin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196722500072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3458" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Furst" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-020-01377-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3325" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3170" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-019-01231-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peyret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-016-9337-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.10.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajnesh Lal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2824" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-017-1904-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183553v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montagnac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-014-0595-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.03.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206339v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ivorra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Ramos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.06.044" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Tuomela" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-013-1043-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054937v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.10.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.07.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3798" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874247v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M. Ramos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-013-9212-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2061" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouharguane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2012.669831" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454427v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789943v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomela Jukka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.09.031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.759" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Derakhsan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3059700" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-007-9221-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560903061337" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Isebe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azerad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2007.06.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FZ160H7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411912v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Is&#232;be" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2209" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDWRTHHZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803068v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Crouzet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariano-Goulart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.897362" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dobrzynski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pironneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908273v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debiane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560600771758" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458443v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bagy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lallia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M&#233;heut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2247" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369541v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubucq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700987" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474735v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Afentoulis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Tsoukala" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812962v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454097v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Cook" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Herv&#233; Saiac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385714v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385716v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086438v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57422-2_22" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362349v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45680-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272051v4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraysse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sprunck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348819v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474671v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071530v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alauzet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis George" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puigt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072665v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Molho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Santiago" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugurel Stanciu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073041v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dadone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Petruzzelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073028v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medic Gorazd" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073583v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073636v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorazd Medic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074019v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Castro-Diaz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073932v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laug" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074320v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070005v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077004v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Saiac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075165v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lewandowski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imag.umontpellier.fr/~mohamadi/index.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559204v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102370" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132488v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Bouabdallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rapadamnaba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.7160" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Brieussel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Godin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196722500072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3458" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Furst" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-020-01377-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3325" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3170" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-019-01231-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peyret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-016-9337-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.10.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajnesh Lal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2824" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-017-1904-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183553v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montagnac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-014-0595-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.03.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206339v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ivorra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Ramos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.06.044" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Tuomela" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.10.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054939v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-013-1043-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.07.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3798" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874247v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M. Ramos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-013-9212-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2061" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouharguane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2012.669831" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454427v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789943v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomela Jukka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.09.031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.759" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Derakhsan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3059700" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-007-9221-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560903061337" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Isebe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azerad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2007.06.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FZ160H7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411912v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Is&#232;be" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2209" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Crouzet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariano-Goulart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.897362" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112976v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dobrzynski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pironneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debiane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560600771758" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458443v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bagy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lallia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M&#233;heut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2247" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369541v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575426v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubucq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700987" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474735v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Afentoulis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Tsoukala" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559457v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454097v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Cook" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Herv&#233; Saiac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385714v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385716v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57422-2_22" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362349v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45680-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272051v4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraysse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sprunck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348819v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071530v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alauzet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071597v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis George" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072701v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puigt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072665v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Molho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Santiago" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072856v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugurel Stanciu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073041v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dadone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Petruzzelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073028v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medic Gorazd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073636v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorazd Medic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074019v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Castro-Diaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073932v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laug" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074320v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070005v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077004v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Saiac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lewandowski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075204v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>