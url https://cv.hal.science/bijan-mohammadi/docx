--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bijan Mohammadi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://imag.umontpellier.fr/~mohamadi/index.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling beaches morphodynamic by Hadamard sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 189, pp.102370. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2024.102370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity moment-based robust design and uncertainty back-propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rapadamnaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Volume 32 - 2019 - 2021, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.7160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132488v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical upper bounds on growth of automata groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Brieussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Algebra and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (01), pp.159-191. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218196722500072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis for assessing the parameters importance and setting a stopping criterion in a biomedical inverse problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rapadamnaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ribatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (6), pp.e3458. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiltmeter data inversion to characterize a strain tensor source at depth: application to reservoir monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00190-020-01377-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented patient-specific functional medical imaging by implicit manifold learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rapadamnaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (5), pp.e3325. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward sensitivity analysis and reduced-order covariance estimation in noninvasive parameter identification for cerebral arteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rapadamnaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (4), pp.e3170. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint estimation of tiltmeters drift and volume variation during reservoir monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.1137-1146. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00190-019-01231-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithosphere rigidity by adjoint-based inversion of interseismic GPS data, application to the Western United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 746, pp.364-383. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling First Four Moments for Robust Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (3), pp.561-585. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-016-9337-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in littoral erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.120-133. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation for identification of cardiovascular network characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajnesh Lal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (5), pp.e2824. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non invasive blood flow features estimation in cerebral arteries from uncertain medical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajnesh Lal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Deverdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (11), pp.2574-2591. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-017-1904-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward uncertainty propagation in shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80 (5), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.4077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Multipoint Formulation for Robust Parametric Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167 (2), pp.693-715. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-014-0595-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Kalman Filters (EnKF) and geometric characterization of sensitivity spaces for Uncertainty Quantification in optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 290, pp.228-249. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Layer Line Search Method to Improve the Initialization of Optimization Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Manuel Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 247 (3), pp.711-720. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2015.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel reverse time integration and reduced order models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Mathematics -International Edition-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.5-28. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in the numerical solution of coupled systems by involutive completion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Tuomela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (4), pp.1047-1062. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2015002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme scenarios for the evolution of a soft bed interacting with a fluid using the Value at Risk of the bed characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.78-87. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal angles between subspaces and reduced order modelling accuracy in optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.237-252. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-013-1043-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification by Geometric Characterization of Sensitivity Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 280, pp.197-221. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2014.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced sampling and incomplete sensitivity for low-complexity robust parametric optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (4), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.3798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Code Division Multiple Access Filters Using Global Optimization Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel M. Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-013-9212-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value at Risk for confidence level quantifications in robust engineering optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (6), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization principles for the evolution of a soft sea bed interacting with a shallow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Bouharguane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (3), pp.163-172. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618562.2012.669831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical aspects of the nonlinear Schrödinger equation in the semiclassical limit in a supercritical regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (5), pp.981-1008. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involutive formulation and simulation for electroneutral microfluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuomela Jukka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (5), pp.901-913. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal dynamics of soft shapes in shallow waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Bouharguane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (1), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity shape optimization & a posteriori high fidelity validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Bouharguane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Azerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.759-772. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2010.13.759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadamard incomplete sensitivity and shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (3), pp.615-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency improvement of centrifugal reverse pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Derakhsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (2), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3059700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization strategies in credit portfolio management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (2), pp.415-427. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-007-9221-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involutive upgrades of Navier-Stokes solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Tuomela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.439-447. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560903061337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal shape design of defense structures for minimizing short wave impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Isebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Azerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (1), pp.35-46. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coastaleng.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization of geotextile tubes for sandy beach protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Isèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Azerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (8), pp.1262-1277. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended and Recursive Fourier Rebinning Algorithms for 3-D PET Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Bouallègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Comtat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (7), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2007.897362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate simulations of air-cooled structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dobrzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pironneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 195, pp.3168-3180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity global optimization algorithm for temperature and pollution control in flames with complex chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Debiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (2), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560600771758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete sensitivities and cost function reformulation leading to multi-criteria investigation of inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic shape optimization of aircraft engine nozzles based on Computer-Aided Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lallia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Méheut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2020-2247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards CAD-based shape optimization of aircraft engine nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Méheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lallia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGEN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Characterization Using Inversion of a Combine Set of Geodetic Data, from Salt to Unconventional Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dubucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.12 - 15, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201700987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical modeling of fluid-seabed international in shallow water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Afentoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Tsoukala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation globale à complexité réduite: Application à divers problèmes industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Isèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Beach Morphodynamic Model by Minimization Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de couplage vague-morphodynamisme du littoral par principe de minimisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international du littoral, enjeux méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, La Grande-Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de la Simulation Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hervé Saiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.380, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Shape Optimization for Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pironneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford Univ. Press, pp.300, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the K-Epsilon Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pironneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, pp.300, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards CAD-based shape optimization of aircraft engine nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Méheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lallia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaspar-Cunha, A.; Periaux, J.; Giannakoglou, K.C.; Gauger, N.R.; Quagliarella, D; Greiner, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Evolutionary and Deterministic Methods for Design, Optimization and Control in Engineering and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 341-359, 2021, 978-3-030-57421-5. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57422-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analytic UQ cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frediani Aldo; Mohammadi Bijan; Pironneau Olivier; Cipolla Vittorio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variational Analysis and Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 116, Springer, pp.305-331, 2016, Springer Optimization and Its Applications, 978-3-319-45680-5. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45680-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opti-Morph, a new platform for sandy beach dynamics by constrained wave energy minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Meulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272051v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opti-Morph User Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal port design minimizing standing waves with a posteriori long term shoreline sustainability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sprunck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Opti-Morph: Optimized beach protection by submerged geotextile tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic global optimization and identification of general pareto fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation 3D du nez d'un SuperSonic Business Jet basée sur l'adaptation de maillages. Application à la réduction du bang sonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5053, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de maillage non structuré 3D pour les problèmes instationnaires.Application à la mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Louis George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4981, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall-Laws for High Speed Flows over Adiabatic and Isothermal Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Puigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3948, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Minimal Dispersion Fluidic Channels in a CAD-Free Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Molho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Santiago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3982, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TASCOPT - A Shape Optimization Plateform for Turbomachinery Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mugurel Stanciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3803, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete Sensitivities and BFGS Methods for 3D Aerodynamic Shape Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dadone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Petruzzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3633, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSIKE - An Incompressible Navier-Stokes Solver for Unstructured Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medic Gorazd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3644, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des écoulements compressibles turbulents sur parois rugueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3108, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Evaluation of the Classical $k-\varepsilon$ Model and Wall-Laws for Unsteady Flows over Bluff Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorazd Medic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3056, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Progress in Anisotropic Grid Adaptation for Inviscid and Viscous Flows Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Castro-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2671, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailleur bidimensionnel de Delaunay gouverné par une carte de métriques. Partie II: Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Louis George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2760, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SUPG and FVG techniques on KSR-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2357, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid dynamics computation with NSC2KE : an user-guide : release 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RT-0164, INRIA. 1994, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent compressible axisymmetric flows computation with the K-Epsilon model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Saiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1764, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and positivity results for the Phi, Teta and a modified K, Epsilon two-equation turbulence models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1395, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable algorithm for the k-epsilon model for compressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-1355, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bijan Mohammadi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://imag.umontpellier.fr/~mohamadi/index.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling beaches morphodynamic by Hadamard sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 189, pp.102370. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2024.102370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity moment-based robust design and uncertainty back-propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rapadamnaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Volume 32 - 2019 - 2021, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.7160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132488v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical upper bounds on growth of automata groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Brieussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Algebra and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (01), pp.159-191. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218196722500072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis for assessing the parameters importance and setting a stopping criterion in a biomedical inverse problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rapadamnaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ribatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (6), pp.e3458. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiltmeter data inversion to characterize a strain tensor source at depth: application to reservoir monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00190-020-01377-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented patient-specific functional medical imaging by implicit manifold learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rapadamnaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (5), pp.e3325. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward sensitivity analysis and reduced-order covariance estimation in noninvasive parameter identification for cerebral arteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rapadamnaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (4), pp.e3170. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint estimation of tiltmeters drift and volume variation during reservoir monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.1137-1146. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00190-019-01231-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithosphere rigidity by adjoint-based inversion of interseismic GPS data, application to the Western United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 746, pp.364-383. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling First Four Moments for Robust Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (3), pp.561-585. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-016-9337-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in littoral erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.120-133. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation for identification of cardiovascular network characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajnesh Lal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (5), pp.e2824. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non invasive blood flow features estimation in cerebral arteries from uncertain medical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajnesh Lal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Deverdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (11), pp.2574-2591. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-017-1904-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward uncertainty propagation in shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80 (5), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.4077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Multipoint Formulation for Robust Parametric Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167 (2), pp.693-715. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-014-0595-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Kalman Filters (EnKF) and geometric characterization of sensitivity spaces for Uncertainty Quantification in optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 290, pp.228-249. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Layer Line Search Method to Improve the Initialization of Optimization Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Manuel Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 247 (3), pp.711-720. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2015.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel reverse time integration and reduced order models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Mathematics -International Edition-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.5-28. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in the numerical solution of coupled systems by involutive completion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Tuomela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (4), pp.1047-1062. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2015002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme scenarios for the evolution of a soft bed interacting with a fluid using the Value at Risk of the bed characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.78-87. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal angles between subspaces and reduced order modelling accuracy in optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.237-252. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-013-1043-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification by Geometric Characterization of Sensitivity Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 280, pp.197-221. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2014.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Code Division Multiple Access Filters Using Global Optimization Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel M. Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-013-9212-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value at Risk for confidence level quantifications in robust engineering optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (6), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced sampling and incomplete sensitivity for low-complexity robust parametric optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (4), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.3798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization principles for the evolution of a soft sea bed interacting with a shallow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Bouharguane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (3), pp.163-172. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618562.2012.669831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical aspects of the nonlinear Schrödinger equation in the semiclassical limit in a supercritical regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (5), pp.981-1008. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involutive formulation and simulation for electroneutral microfluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuomela Jukka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (5), pp.901-913. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal dynamics of soft shapes in shallow waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Bouharguane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (1), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity shape optimization & a posteriori high fidelity validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Bouharguane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Azerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.759-772. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2010.13.759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadamard incomplete sensitivity and shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (3), pp.615-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization strategies in credit portfolio management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (2), pp.415-427. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-007-9221-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involutive upgrades of Navier-Stokes solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Tuomela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.439-447. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560903061337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency improvement of centrifugal reverse pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Derakhsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (2), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3059700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal shape design of defense structures for minimizing short wave impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Isebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Azerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (1), pp.35-46. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coastaleng.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization of geotextile tubes for sandy beach protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Isèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Azerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (8), pp.1262-1277. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended and Recursive Fourier Rebinning Algorithms for 3-D PET Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Bouallègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Comtat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (7), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2007.897362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate simulations of air-cooled structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dobrzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pironneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 195, pp.3168-3180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity global optimization algorithm for temperature and pollution control in flames with complex chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Debiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (2), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560600771758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete sensitivities and cost function reformulation leading to multi-criteria investigation of inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic shape optimization of aircraft engine nozzles based on Computer-Aided Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lallia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Méheut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2020-2247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards CAD-based shape optimization of aircraft engine nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Méheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lallia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGEN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Characterization Using Inversion of a Combine Set of Geodetic Data, from Salt to Unconventional Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dubucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.12 - 15, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201700987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical modeling of fluid-seabed international in shallow water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Afentoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Tsoukala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation globale à complexité réduite: Application à divers problèmes industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Isèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Beach Morphodynamic Model by Minimization Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de couplage vague-morphodynamisme du littoral par principe de minimisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international du littoral, enjeux méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, La Grande-Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de la Simulation Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hervé Saiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.380, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Shape Optimization for Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pironneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford Univ. Press, pp.300, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the K-Epsilon Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pironneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, pp.300, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards CAD-based shape optimization of aircraft engine nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Méheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lallia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaspar-Cunha, A.; Periaux, J.; Giannakoglou, K.C.; Gauger, N.R.; Quagliarella, D; Greiner, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Evolutionary and Deterministic Methods for Design, Optimization and Control in Engineering and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 341-359, 2021, 978-3-030-57421-5. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57422-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analytic UQ cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frediani Aldo; Mohammadi Bijan; Pironneau Olivier; Cipolla Vittorio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variational Analysis and Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 116, Springer, pp.305-331, 2016, Springer Optimization and Its Applications, 978-3-319-45680-5. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45680-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opti-Morph, a new platform for sandy beach dynamics by constrained wave energy minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Meulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272051v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opti-Morph User Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal port design minimizing standing waves with a posteriori long term shoreline sustainability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sprunck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Opti-Morph: Optimized beach protection by submerged geotextile tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic global optimization and identification of general pareto fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation 3D du nez d'un SuperSonic Business Jet basée sur l'adaptation de maillages. Application à la réduction du bang sonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5053, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de maillage non structuré 3D pour les problèmes instationnaires.Application à la mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Louis George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4981, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall-Laws for High Speed Flows over Adiabatic and Isothermal Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Puigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3948, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Minimal Dispersion Fluidic Channels in a CAD-Free Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Molho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Santiago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3982, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete Sensitivities and BFGS Methods for 3D Aerodynamic Shape Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dadone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Petruzzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3633, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TASCOPT - A Shape Optimization Plateform for Turbomachinery Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mugurel Stanciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3803, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSIKE - An Incompressible Navier-Stokes Solver for Unstructured Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medic Gorazd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3644, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des écoulements compressibles turbulents sur parois rugueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3108, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Evaluation of the Classical $k-\varepsilon$ Model and Wall-Laws for Unsteady Flows over Bluff Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorazd Medic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3056, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailleur bidimensionnel de Delaunay gouverné par une carte de métriques. Partie II: Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Louis George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2760, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Progress in Anisotropic Grid Adaptation for Inviscid and Viscous Flows Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Castro-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2671, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SUPG and FVG techniques on KSR-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2357, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid dynamics computation with NSC2KE : an user-guide : release 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RT-0164, INRIA. 1994, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent compressible axisymmetric flows computation with the K-Epsilon model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Saiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1764, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and positivity results for the Phi, Teta and a modified K, Epsilon two-equation turbulence models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1395, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable algorithm for the k-epsilon model for compressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-1355, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imag.umontpellier.fr/~mohamadi/index.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559204v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102370" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132488v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Bouabdallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rapadamnaba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.7160" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Brieussel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Godin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196722500072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3458" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Furst" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-020-01377-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3325" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3170" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-019-01231-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peyret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-016-9337-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.10.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajnesh Lal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2824" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-017-1904-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183553v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montagnac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-014-0595-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.03.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206339v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ivorra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Ramos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.06.044" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Tuomela" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.10.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054939v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-013-1043-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.07.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3798" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874247v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M. Ramos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-013-9212-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2061" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouharguane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2012.669831" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454427v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789943v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomela Jukka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.09.031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.759" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Derakhsan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3059700" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-007-9221-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560903061337" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Isebe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azerad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2007.06.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FZ160H7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411912v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Is&#232;be" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2209" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Crouzet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariano-Goulart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.897362" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112976v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dobrzynski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pironneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debiane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560600771758" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458443v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bagy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lallia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M&#233;heut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2247" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369541v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575426v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubucq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700987" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474735v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Afentoulis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Tsoukala" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559457v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454097v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Cook" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Herv&#233; Saiac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385714v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385716v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57422-2_22" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362349v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45680-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272051v4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraysse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sprunck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348819v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071530v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alauzet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071597v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis George" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072701v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puigt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072665v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Molho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Santiago" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072856v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugurel Stanciu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073041v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dadone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Petruzzelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073028v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medic Gorazd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073636v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorazd Medic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074019v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Castro-Diaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073932v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laug" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074320v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070005v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077004v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Saiac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lewandowski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075204v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imag.umontpellier.fr/~mohamadi/index.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559204v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102370" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132488v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Bouabdallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rapadamnaba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.7160" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Brieussel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Godin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196722500072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3458" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Furst" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-020-01377-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3325" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3170" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-019-01231-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peyret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-016-9337-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.10.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajnesh Lal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2824" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-017-1904-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183553v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montagnac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-014-0595-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.03.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206339v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ivorra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Ramos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.06.044" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Tuomela" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.10.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054939v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-013-1043-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.07.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M. Ramos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-013-9212-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874199v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3798" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouharguane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2012.669831" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454427v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789943v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomela Jukka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.09.031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.759" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-007-9221-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560903061337" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Derakhsan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3059700" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Isebe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azerad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2007.06.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FZ160H7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411912v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Is&#232;be" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2209" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Crouzet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariano-Goulart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.897362" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112976v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dobrzynski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pironneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debiane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560600771758" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458443v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bagy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lallia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M&#233;heut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2247" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369541v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575426v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubucq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700987" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474735v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Afentoulis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Tsoukala" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559457v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454097v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Cook" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Herv&#233; Saiac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385714v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385716v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57422-2_22" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362349v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45680-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272051v4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraysse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sprunck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348819v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071530v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alauzet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071597v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis George" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072701v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puigt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072665v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Molho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Santiago" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073041v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dadone" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Petruzzelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072856v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugurel Stanciu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073028v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medic Gorazd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073636v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorazd Medic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073932v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laug" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074019v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Castro-Diaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074320v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070005v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077004v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Saiac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lewandowski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075204v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>