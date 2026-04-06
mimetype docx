--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,8449 +66,8449 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-lens ultrasound arrays enable large scale three-dimensional micro-vascularization characterization over whole organs</w:t>
+                <w:t xml:space="preserve">EVALUATION OF SYSTEMIC AND CEREBRAL HEMODYNAMICS AFTER SYSTEMATIC AND EARLY EXTRACORPOREAL CARDIOPULMONARY RESUSCITATION IN SWINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Haidour</w:t>
+                <w:t xml:space="preserve">Julian San Geroteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Favre</w:t>
+                <w:t xml:space="preserve">Ali Jendoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mateo</w:t>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Reydet</w:t>
+                <w:t xml:space="preserve">Naoto Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bizé</w:t>
+                <w:t xml:space="preserve">Yara Abi Zeid Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.9317. </w:t>
+              <w:t xml:space="preserve">Resuscitation Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 28, pp.101233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-64911-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resplu.2026.101233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342229v1</w:t>
+                <w:t xml:space="preserve">hal-05471317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Cooling With Total Liquid Ventilation Mitigates Early Inflammatory Response and Offers Neuroprotection in a Porcine Model of Cardiac Arrest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vasopressor management of post-resuscitation shock: targets, strategies and outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jendoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yara Abi Zeid Daou</w:t>
+                <w:t xml:space="preserve">Quentin de Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoto Watanabe</w:t>
+                <w:t xml:space="preserve">Alain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+                <w:t xml:space="preserve">Fabio Silvio Taccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Faucher</w:t>
+                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.124.035617⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-025-05794-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687267v1</w:t>
+                <w:t xml:space="preserve">hal-05539790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a mechanism promoting mitochondrial sterol accumulation during myocardial ischemia–reperfusion: role of TSPO and STAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-lens ultrasound arrays enable large scale three-dimensional micro-vascularization characterization over whole organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Haidour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bréhat</w:t>
+                <w:t xml:space="preserve">Hugues Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shirin Leick</w:t>
+                <w:t xml:space="preserve">Philippe Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Musman</w:t>
+                <w:t xml:space="preserve">Juliette Reydet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Bo Su</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eychenne</w:t>
+                <w:t xml:space="preserve">Alain Bizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00395-024-01043-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.9317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-64911-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04539472v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of fingolimod-induced lymphocyte sequestration on inflammatory response and neurological damages after cardiac arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Abi Zeid Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jendoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (1), pp.57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40635-024-00645-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-vessel coronary infusion of cardiosphere-derived cells for the treatment of heart failure with preserved ejection fraction in a pre-clinical pig model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a mechanism promoting mitochondrial sterol accumulation during myocardial ischemia–reperfusion: role of TSPO and STAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bréhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gallet</w:t>
+                <w:t xml:space="preserve">Shirin Leick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin-Bo Su</w:t>
+                <w:t xml:space="preserve">Julien Musman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Corboz</w:t>
+                <w:t xml:space="preserve">Jin Bo Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Matthieu Chiaroni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Bizé</w:t>
+                <w:t xml:space="preserve">Nicolas Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 118 (1), pp.26. </w:t>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00395-023-00995-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00395-024-01043-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149902v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening of mitochondrial permeability transition pore in cardiomyocytes: is ferutinin a suitable tool for its assessment?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Bréhat</w:t>
+                <w:t xml:space="preserve">Ultrafast Cooling With Total Liquid Ventilation Mitigates Early Inflammatory Response and Offers Neuroprotection in a Porcine Model of Cardiac Arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Abi Zeid Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Panel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estelle Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.12879⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (16), pp.e035617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.124.035617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067748v1</w:t>
+                <w:t xml:space="preserve">hal-04687267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of coronary microcirculation alterations in a porcine model of no-reflow using ultrasound localization microscopy: a proof of concept study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opening of mitochondrial permeability transition pore in cardiomyocytes: is ferutinin a suitable tool for its assessment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bréhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2023.104727⟩</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04336658v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Non-Uniform Changes in Left Ventricular Myocardial Strain in Dogs with Duchenne Muscular Dystrophy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessment of coronary microcirculation alterations in a porcine model of no-reflow using ultrasound localization microscopy: a proof of concept study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ferrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Mathieu Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bizé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daphné Corboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcdd10050217⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94, pp.104727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2023.104727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100252v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336658v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with remission at 5-year follow-up in recent-onset axial spondyloarthritis: results from the DESIR cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-vessel coronary infusion of cardiosphere-derived cells for the treatment of heart failure with preserved ejection fraction in a pre-clinical pig model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Bo Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pina Vegas</w:t>
+                <w:t xml:space="preserve">Daphné Corboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Sbidian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Salah Ferkal</w:t>
+                <w:t xml:space="preserve">Paul-Matthieu Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab565⟩</w:t>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00395-023-00995-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692240v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated DNA, RNA, and Protein Extraction from Urine for Biobanking</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Spatial and Temporal Non-Uniform Changes in Left Ventricular Myocardial Strain in Dogs with Duchenne Muscular Dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Ghaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Sambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Corboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7171/3fc1f5fe.9e4e4f65⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcdd10050217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192858v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Pharmacokinetics of Amikacin in Patients on Veno-Arterial Extracorporeal Membrane Oxygenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pressiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Kudela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihel Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (2), pp.289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head and thorax elevation prevents the rise of intracranial pressure during extracorporeal resuscitation in swine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated DNA, RNA, and Protein Extraction from Urine for Biobanking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanor Sirab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Allory</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000001971⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (1), pp.3fc1f5fe.9e4e4f65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7171/3fc1f5fe.9e4e4f65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915801v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardioprotective Signaling Pathways in Obese Mice Submitted to Regular Exercise: Effect on Oxysterols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerio Leoni</w:t>
+                <w:t xml:space="preserve">Factors associated with remission at 5-year follow-up in recent-onset axial spondyloarthritis: results from the DESIR cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pina Vegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sbidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Ferkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms231810840⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (4), pp.1487-1495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104708v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Pharmacokinetics of Amiodarone under Veno-Venous Extracorporeal Membrane Oxygenation: From Bench to Bedside</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Hébert</w:t>
+                <w:t xml:space="preserve">Head and thorax elevation prevents the rise of intracranial pressure during extracorporeal resuscitation in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14050974⟩</w:t>
+              <w:t xml:space="preserve">Shock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (3), pp.236-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000001971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763676v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Pharmacokinetics of Amikacin in Patients on Veno-Arterial Extracorporeal Membrane Oxygenation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardioprotective Signaling Pathways in Obese Mice Submitted to Regular Exercise: Effect on Oxysterols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Kudela</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Alessandri</w:t>
+                <w:t xml:space="preserve">Caroline Barau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Leick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Caccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020289⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (18), pp.10840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms231810840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643334v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronary Flow Assessment Using 3-Dimensional Ultrafast Ultrasound Localization Microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impaired Pharmacokinetics of Amiodarone under Veno-Venous Extracorporeal Membrane Oxygenation: From Bench to Bedside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zulma Sandoval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mateo</w:t>
+                <w:t xml:space="preserve">Mickaël Lescroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pressiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dizeux</w:t>
+                <w:t xml:space="preserve">Benjamin Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Villemain</w:t>
+                <w:t xml:space="preserve">N’guyen Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2022.02.008⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14050974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644436v1</w:t>
+                <w:t xml:space="preserve">hal-03763676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted high mean arterial pressure aggravates cerebral hemodynamics after extracorporeal resuscitation in swine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rocio Fernandez</w:t>
+                <w:t xml:space="preserve">Population Pharmacokinetics of Amikacin in Patients on Veno-Arterial Extracorporeal Membrane Oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pressiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Kudela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03783-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03447675v1</w:t>
+                <w:t xml:space="preserve">hal-03643334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing Ryanodine Receptors Improves Left Ventricular Function in Juvenile Dogs With Duchenne Muscular Dystrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coronary Flow Assessment Using 3-Dimensional Ultrafast Ultrasound Localization Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cazorla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jin Bo Su</w:t>
+                <w:t xml:space="preserve">Zulma Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albano C Meli</w:t>
+                <w:t xml:space="preserve">Alexandre Dizeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Chetboul</w:t>
+                <w:t xml:space="preserve">Olivier Villemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (24), pp.2439-2453. </w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2021.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2022.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474917v1</w:t>
+                <w:t xml:space="preserve">hal-03644436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain and myocardial mitochondria follow different patterns of dysfunction after cardiac arrest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resuscitative endovascular balloon occlusion of the aorta vs epinephrine in the treatment of non-traumatic cardiac arrest in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yaël Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yara Abi Zeid Daou</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000001793⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00871-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03279846v1</w:t>
+                <w:t xml:space="preserve">inserm-03649150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic CD8+ T cells promote granzyme B-dependent adverse post-ischemic cardiac remodeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Icía Santos-Zas</w:t>
+                <w:t xml:space="preserve">Argon Attenuates Multiorgan Failure in Relation with HMGB1 Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Kudela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Lemarié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Seghezzi</w:t>
+                <w:t xml:space="preserve">Lina Slassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21737-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.3257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22063257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176357v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03220386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phenyl-Pyrrolidine Derivative Reveals a Dual Inhibition Mechanism of Myocardial Mitochondrial Permeability Transition Pore, Which Is Limited by Its Myocardial Distribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pawlotsky</w:t>
+                <w:t xml:space="preserve">Stabilizing Ryanodine Receptors Improves Left Ventricular Function in Juvenile Dogs With Duchenne Muscular Dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Bo Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chetboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/jpet.120.000359⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (24), pp.2439-2453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2021.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155967v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argon Attenuates Multiorgan Failure in Relation with HMGB1 Inhibition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Brain and myocardial mitochondria follow different patterns of dysfunction after cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vermot Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Abi Zeid Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22063257⟩</w:t>
+              <w:t xml:space="preserve">Shock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000001793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03220386v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03279846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resuscitative endovascular balloon occlusion of the aorta vs epinephrine in the treatment of non-traumatic cardiac arrest in swine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Targeted high mean arterial pressure aggravates cerebral hemodynamics after extracorporeal resuscitation in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Carli</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00871-z⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03783-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03649150v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration in Left Ventricular Contractile Function Develops in Puppies With Duchenne Muscular Dystrophy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Hittinger</w:t>
+                <w:t xml:space="preserve">Cytotoxic CD8+ T cells promote granzyme B-dependent adverse post-ischemic cardiac remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Icía Santos-Zas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Zlatanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cachanado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Seghezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.echo.2019.08.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21737-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489854v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effects of rimeporide on left ventricular function in golden retriever muscular dystrophy dogs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inès Barthélemy</w:t>
+                <w:t xml:space="preserve">A Phenyl-Pyrrolidine Derivative Reveals a Dual Inhibition Mechanism of Myocardial Mitochondrial Permeability Transition Pore, Which Is Limited by Its Myocardial Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Ahmed-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Wojcik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Bizé</w:t>
+                <w:t xml:space="preserve">Jean-Michel Pawlotsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 312, pp.89 - 95. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 376 (3), pp.348-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2020.03.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1124/jpet.120.000359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490351v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a pharmacological inhibitor of Epac1 that protects the heart against acute and chronic models of cardiac stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alteration in Left Ventricular Contractile Function Develops in Puppies With Duchenne Muscular Dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Laudette</w:t>
+                <w:t xml:space="preserve">Inès Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Sambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Coluccia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loubina Fazal</w:t>
+                <w:t xml:space="preserve">Luc Hittinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvz076⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (1), pp.120 - 129.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.echo.2019.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069936v1</w:t>
+                <w:t xml:space="preserve">hal-03489854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsp22 overexpression induces myocardial hypertrophy, senescence and reduced life span through enhanced oxidative stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adela Taranu</w:t>
+                <w:t xml:space="preserve">Protective effects of rimeporide on left ventricular function in golden retriever muscular dystrophy dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Sambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2019.04.035⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 312, pp.89 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2020.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391967v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early blood transcriptomic signature predicts patients’ outcome after out-of-hospital cardiac arrest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The CO-releasing molecule CORM-3 protects adult cardiomyocytes against hypoxia-reoxygenation by modulating pH restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Motterlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 862, pp.172636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2019.172636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485659v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CO-releasing molecule CORM-3 protects adult cardiomyocytes against hypoxia-reoxygenation by modulating pH restoration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Hsp22 overexpression induces myocardial hypertrophy, senescence and reduced life span through enhanced oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adela Taranu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2019.172636⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137, pp.194-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2019.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392506v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant systolic and diastolic alterations during chronic hypertension in pig</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra d'Anglemont de Tassigny</w:t>
+                <w:t xml:space="preserve">Identification of a pharmacological inhibitor of Epac1 that protects the heart against acute and chronic models of cardiac stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laudette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Coluccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubina Fazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2019.04.027⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (12), pp.1766-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvz076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120090v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new paradigm for lung-conservative total liquid ventilation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Nadeau</w:t>
+                <w:t xml:space="preserve">Early blood transcriptomic signature predicts patients’ outcome after out-of-hospital cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Legriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.EBIOM.2019.08.026⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.222 - 232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299782v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Molecule Inhibitors of Cyclophilins Block Opening of the Mitochondrial Permeability Transition Pore and Protect Mice From Hepatic Ischemia/Reperfusion Injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fatima Teixeira-Clerc</w:t>
+                <w:t xml:space="preserve">A new paradigm for lung-conservative total liquid ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boissady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic de Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2019.07.026⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.EBIOM.2019.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391962v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-parametric functional ultrasound imaging of cerebral hemodynamics in a cardiopulmonary resuscitation model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Micheau</w:t>
+                <w:t xml:space="preserve">Concomitant systolic and diastolic alterations during chronic hypertension in pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jozwiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Melka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rienzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra d'Anglemont de Tassigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34307-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2019.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04075730v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Spatiotemporal Filtering for Coronary Ultrafast Doppler Angiography</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Small-Molecule Inhibitors of Cyclophilins Block Opening of the Mitochondrial Permeability Transition Pore and Protect Mice From Hepatic Ischemia/Reperfusion Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Lafdil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Teixeira-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2018.2870083⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157 (5), pp.1368-1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2019.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089080v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive Imaging of the Coronary Vasculature Using Ultrafast Ultrasound</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucien Sambin</w:t>
+                <w:t xml:space="preserve">Altered myofilament structure and function in dogs with Duchenne muscular dystrophy cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younss Ait Mou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Scheuermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2017.05.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.345-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2017.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089085v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argon attenuates multiorgan failure following experimental aortic cross-clamping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multi-parametric functional ultrasound imaging of cerebral hemodynamics in a cardiopulmonary resuscitation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Demené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hauet</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.13535⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.16436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34307-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929554v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04075730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivabradine improves left ventricular twist and untwist during chronic hypertension</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Noninvasive Imaging of the Coronary Vasculature Using Ultrafast Ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Sambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (6), pp.798-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2017.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.11.049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01731260v1</w:t>
+                <w:t xml:space="preserve">hal-04089085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered myofilament structure and function in dogs with Duchenne muscular dystrophy cardiomyopathy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+                <w:t xml:space="preserve">Adaptive Spatiotemporal Filtering for Coronary Ultrafast Doppler Angiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Irving</w:t>
+                <w:t xml:space="preserve">Mickael Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Scheuermann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2017.12.008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (11), pp.2201-2204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2018.2870083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376879v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional Mitochondrial Epac1 Controls Myocardial Cell Death</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Laudette</w:t>
+                <w:t xml:space="preserve">Argon attenuates multiorgan failure following experimental aortic cross-clamping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sílvia Paula-Gomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pons</w:t>
+                <w:t xml:space="preserve">Jérôme Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Conte</w:t>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 120 (4), pp.645-657. </w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (6), pp.1170 - 1179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.116.309859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bcp.13535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831264v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red blood cells free α-haemoglobin pool: a biomarker to monitor the β-thalassemia intermedia variability. The ALPHAPOOL study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ivabradine improves left ventricular twist and untwist during chronic hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jozwiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Melka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rienzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Vasseur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Barau</w:t>
+                <w:t xml:space="preserve">Alain Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Sambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.14800⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 252, pp.175 - 180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.11.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03109349v1</w:t>
+                <w:t xml:space="preserve">hal-01731260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Brief Period of Hypothermia Induced by Total Liquid Ventilation Decreases End-Organ Damage and Multiorgan Failure Induced by Aortic Cross-Clamping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Red blood cells free α-haemoglobin pool: a biomarker to monitor the β-thalassemia intermedia variability. The ALPHAPOOL study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Domingues-Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Ledudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+                <w:t xml:space="preserve">Philippe Le Corvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000001432⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 179 (1), pp.142-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.14800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928424v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03109349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myocardial Gene Expression Profiling to Predict and Identify Cardiac Allograft Acute Cellular Rejection: The GET-Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifunctional Mitochondrial Epac1 Controls Myocardial Cell Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubina Fazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laudette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Paula-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Bodez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicole Benhaiem</w:t>
+                <w:t xml:space="preserve">Caroline Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167213⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120 (4), pp.645-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.116.309859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987039v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Coronary Reperfusion Facilitates Return of Spontaneous Circulation and Improves Cardiovascular Outcomes After Ischemic Cardiac Arrest and Extracorporeal Resuscitation in Pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lamhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mongardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (12), pii: e004588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/JAHA.116.004588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01431521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total liquid ventilation offers ultra-fast and whole-body cooling in large animals in physiological conditions and during cardiac arrest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Brief Period of Hypothermia Induced by Total Liquid Ventilation Decreases End-Organ Damage and Multiorgan Failure Induced by Aortic Cross-Clamping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Seemann</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.05.020⟩</w:t>
+              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123 (3), pp.659 - 669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000001432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01924727v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effect of hypothermia and adrenaline during cardiopulmonary resuscitation in rabbits.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
+                <w:t xml:space="preserve">Myocardial Gene Expression Profiling to Predict and Identify Cardiac Allograft Acute Cellular Rejection: The GET-Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bodez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Benhaiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000000083⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (11), pp.e0167213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01011114v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kidney protection by hypothermic total liquid ventilation after cardiac arrest in rabbits.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Total liquid ventilation offers ultra-fast and whole-body cooling in large animals in physiological conditions and during cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lidouren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Seemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000000048⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93, pp.69 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01011110v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early TNFα-antagonist therapy in everyday practice for inflammatory back pain suggesting axial spondyloarthritis: The DESIR cohort.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kidney protection by hypothermic total liquid ventilation after cardiac arrest in rabbits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Canouï-Poitrine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lafon</w:t>
+                <w:t xml:space="preserve">Béatrice Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acr.22330⟩</w:t>
+              <w:t xml:space="preserve">Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120 (4), pp.861-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000000048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044552v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01011110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of lung recovery after static administration of three different perfluorocarbons in pigs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Comparative effect of hypothermia and adrenaline during cardiopulmonary resuscitation in rabbits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lys Darbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pharmacology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/10731199409138822⟩</w:t>
+              <w:t xml:space="preserve">Shock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (2), pp.154-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000000083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01078011v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01011114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothermic liquid ventilation prevents early hemodynamic dysfunction and cardiovascular mortality after coronary artery occlusion complicated by cardiac arrest in rabbits.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+                <w:t xml:space="preserve">Early TNFα-antagonist therapy in everyday practice for inflammatory back pain suggesting axial spondyloarthritis: The DESIR cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Canouï-Poitrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Molto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Adam</w:t>
+                <w:t xml:space="preserve">Aurélie Le Thuaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e3182a63b5d⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acr.22330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00957338v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild hypothermia reduces per-ischemic reactive oxygen species production and preserves mitochondrial respiratory complexes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lys Darbera</w:t>
+                <w:t xml:space="preserve">Factors associated with radiographic lesions in early axial spondyloarthritis. Results from the DESIR cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Canouï-Poitrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dougados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lethuaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2012.06.030⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (9), pp.1686-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/ket207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00823226v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of hypoxia-reoxygenation on isolated adult mouse cardiomyocytes: characterization, comparison with ischemia-reperfusion, and application to the cardioprotective effect of regular treadmill exercise.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Michineau</w:t>
+                <w:t xml:space="preserve">Hypothermic liquid ventilation prevents early hemodynamic dysfunction and cardiovascular mortality after coronary artery occlusion complicated by cardiac arrest in rabbits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lys Darbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (12), pp.e457-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e3182a63b5d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1074248412475158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00846856v1</w:t>
+                <w:t xml:space="preserve">inserm-00957338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of hypoxia inducible factor-1α in remote limb ischemic preconditioning.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pons</w:t>
+                <w:t xml:space="preserve">Evaluation of lung recovery after static administration of three different perfluorocarbons in pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic de Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Godin-Ribuot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Carmeliet</w:t>
+                <w:t xml:space="preserve">Patrick Bruneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2013.10.001⟩</w:t>
+              <w:t xml:space="preserve">BMC Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (4), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10731199409138822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03405288v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01078011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular treadmill exercise restores cardioprotective signaling pathways in obese mice independently from improvement in associated co-morbidities.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Mild hypothermia reduces per-ischemic reactive oxygen species production and preserves mitochondrial respiratory complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Zini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Morin</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lys Darbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2012.11.010⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (2), pp.249-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2012.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00796377v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00823226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with radiographic lesions in early axial spondyloarthritis. Results from the DESIR cohort.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model of hypoxia-reoxygenation on isolated adult mouse cardiomyocytes: characterization, comparison with ischemia-reperfusion, and application to the cardioprotective effect of regular treadmill exercise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Blachier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Canouï-Poitrine</w:t>
+                <w:t xml:space="preserve">Rana Assaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra d'Anglemont de Tassigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dougados</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fautrel</w:t>
+                <w:t xml:space="preserve">Stéphanie Michineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/ket207⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (4), pp.367-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1074248412475158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044415v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00846856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the site of magnetic resonance imaging abnormalities match the site of recent-onset inflammatory back pain? The DESIR cohort.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Blachier</w:t>
+                <w:t xml:space="preserve">Role of hypoxia inducible factor-1α in remote limb ischemic preconditioning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Kalakech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tamareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Coutanceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dougados</w:t>
+                <w:t xml:space="preserve">Diane Godin-Ribuot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Saraux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bastuji-Garin</w:t>
+                <w:t xml:space="preserve">Peter Carmeliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65, pp.98-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2013.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2012-201427⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730870v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection against myocardial infarction and no-reflow through preservation of vascular integrity by angiopoietin-like 4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cazes</w:t>
+                <w:t xml:space="preserve">Regular treadmill exercise restores cardioprotective signaling pathways in obese mice independently from improvement in associated co-morbidities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Zini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.111.049072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.82-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2012.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142788v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00796377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular endothelial dysfunction in Duchenne muscular dystrophy is restored by bradykinin through upregulation of eNOS and nNOS.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carolina Carlos Sampedrano</w:t>
+                <w:t xml:space="preserve">Protection against myocardial infarction and no-reflow through preservation of vascular integrity by angiopoietin-like 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Souktani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00395-011-0240-6⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (1), pp.140--149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.111.049072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00655777v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bradykinin restores left ventricular function, sarcomeric protein phosphorylation, and e/nNOS levels in dogs with Duchenne muscular dystrophy cardiomyopathy.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blot</w:t>
+                <w:t xml:space="preserve">Does the site of magnetic resonance imaging abnormalities match the site of recent-onset inflammatory back pain? The DESIR cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blanchard-Gutton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Younss Ait Mou</w:t>
+                <w:t xml:space="preserve">Bertrand Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dougados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bastuji-Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2012-201427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvs161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00719576v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired left ventricular function in the presence of preserved ejection in chronic hypertensive conscious pigs.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vascular endothelial dysfunction in Duchenne muscular dystrophy is restored by bradykinin through upregulation of eNOS and nNOS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dionyssis Pongas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Melka</w:t>
+                <w:t xml:space="preserve">Hubert Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchard-Gutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Sambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Carlos Sampedrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 107 (6), pp.298. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00395-012-0298-9⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 107 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00395-011-0240-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00770913v1</w:t>
+                <w:t xml:space="preserve">inserm-00655777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast and whole-body cooling with total liquid ventilation induces favorable neurological and cardiac outcomes after cardiac arrest in rabbits.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lys Darbera</w:t>
+                <w:t xml:space="preserve">Bradykinin restores left ventricular function, sarcomeric protein phosphorylation, and e/nNOS levels in dogs with Duchenne muscular dystrophy cardiomyopathy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Bo Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchard-Gutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younss Ait Mou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 124 (8), pp.901-11. </w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (1), pp.86-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.111.039388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvs161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00623259v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00719576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation of the ischaemic substrate to left ventricular remodelling by cardiac magnetic resonance at 1.5 T in rabbits.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impaired left ventricular function in the presence of preserved ejection in chronic hypertensive conscious pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rienzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mansencal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Couvreur</w:t>
+                <w:t xml:space="preserve">Dionyssis Pongas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Michineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Melka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-009-1660-7⟩</w:t>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107 (6), pp.298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00395-012-0298-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00476405v1</w:t>
+                <w:t xml:space="preserve">inserm-00770913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic heart rate reduction with ivabradine improves systolic function of the reperfused heart through a dual mechanism involving a direct mechanical effect and a long-term increase in FKBP12/12.6 expression.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vassiliky Gouni</w:t>
+                <w:t xml:space="preserve">Ultrafast and whole-body cooling with total liquid ventilation induces favorable neurological and cardiac outcomes after cardiac arrest in rabbits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lys Darbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehp554⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 124 (8), pp.901-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.111.039388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00500900v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00623259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid cooling of the heart with total liquid ventilation prevents transmural myocardial infarction following prolonged ischemia in rabbits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Ghaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dubois-Rande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8523,1533 +8523,1801 @@
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (3), pp.359-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2009.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00472169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardioprotective effects of mineralocorticoid receptor antagonists at reperfusion.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic heart rate reduction with ivabradine improves systolic function of the reperfused heart through a dual mechanism involving a direct mechanical effect and a long-term increase in FKBP12/12.6 expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chetboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Schmidt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stephan B. Felix</w:t>
+                <w:t xml:space="preserve">Vassiliky Gouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 31 (13), pp.1655-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehp555⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 31 (12), pp.1529-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehp554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00503073v1</w:t>
+                <w:t xml:space="preserve">inserm-00500900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cardiac overexpression of type 6 adenylyl cyclase affects on the response to chronic pressure overload.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas E. Wagner</w:t>
+                <w:t xml:space="preserve">Relation of the ischaemic substrate to left ventricular remodelling by cardiac magnetic resonance at 1.5 T in rabbits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00148.2010⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (5), pp.1214-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-009-1660-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00522026v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00476405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The small chill: mild hypothermia for cardioprotection?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James M. Downey</w:t>
+                <w:t xml:space="preserve">Effects of cardiac overexpression of type 6 adenylyl cyclase affects on the response to chronic pressure overload.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Guellich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shumin Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chull Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas E. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvq227⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 299 (3), pp.H707-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00148.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00507838v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00522026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid cooling preserves the ischaemic myocardium against mitochondrial damage and left ventricular dysfunction.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Cardioprotective effects of mineralocorticoid receptor antagonists at reperfusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Ghaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Drogies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan B. Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvp046⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (13), pp.1655-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehp555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00405217v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00503073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of proteome similarity for the qualitative and quantitative profiling of reperfused myocardium.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pons</w:t>
+                <w:t xml:space="preserve">The small chill: mild hypothermia for cardioprotection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Tissier</w:t>
+                <w:t xml:space="preserve">Michael V. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berdeaux</w:t>
+                <w:t xml:space="preserve">James M. Downey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 877 (13), pp.1317-26. </w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (3), pp.406-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2008.10.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvq227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00393988v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00507838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardioprotection against myocardial infarction with PTD-BIR3/RING, a XIAP mimicking protein</w:t>
+                <w:t xml:space="preserve">Cardioprotection against myocardial infarction with PTD-BIR3/RING, a XIAP mimicking protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Souktani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Bouhidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 46 (5), pp.713-718. </w:t>
+              <w:t xml:space="preserve">, 2009, 46 (5), pp.713-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2009.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439634v1</w:t>
+                <w:t xml:space="preserve">inserm-00385092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Heart rate reduction: beneficial effects in heart failure and post-infarcted myocardium.]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">The use of proteome similarity for the qualitative and quantitative profiling of reperfused myocardium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes P. C. Vissers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2515/therapie/2009013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 877 (13), pp.1317-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2008.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00411738v1</w:t>
+                <w:t xml:space="preserve">inserm-00393988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardioprotection against myocardial infarction with PTD-BIR3/RING, a XIAP mimicking protein.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Rapid cooling preserves the ischaemic myocardium against mitochondrial damage and left ventricular dysfunction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2009.02.005⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (2), pp.345-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvp046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00385092v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00405217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional and temporal heterogeneity of postsystolic wall thickening is associated with left ventricular asynchrony in normal and experimental stunned myocardium.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Pouchelon</w:t>
+                <w:t xml:space="preserve">Cardioprotection against myocardial infarction with PTD-BIR3/RING, a XIAP mimicking protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Souktani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouhidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bruneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00395-008-0716-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (5), pp.713-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2009.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00315278v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myocardial ischemic postconditioning against ischemia-reperfusion is impaired in ob/ob mice.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">[Heart rate reduction: beneficial effects in heart failure and post-infarcted myocardium.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Salouage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64 (2), pp.87-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2515/therapie/2009013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00379.2008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00335256v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00411738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regional and temporal heterogeneity of postsystolic wall thickening is associated with left ventricular asynchrony in normal and experimental stunned myocardium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lucats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chetboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pouchelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (4), pp.385-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00395-008-0716-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00315278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myocardial ischemic postconditioning against ischemia-reperfusion is impaired in ob/ob mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouhidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Souktani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Zini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 295 (4), pp.H1580-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00379.2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00335256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The inotropic adaptation during late preconditioning against myocardial stunning is associated with an increase in FKBP12.6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lucats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Bo Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 73 (3), pp.560-567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cardiores.2006.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10059,137 +10327,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferutinine as a calcium ionophore for the investigation of mitochondrial permeability transition pore opening in murine isolated adult cardiomyocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bréhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Panel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Ghaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10199,293 +10467,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoxia-reoxygenation induces neutral lipid accumulation in cardiomyocytes printemp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bréhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leeyah Issop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nario Tomishige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshihide Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of TSPO and STAR inhibitors on cell death in a cardiomyocyte model of hypoxia-reoxygenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bréhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Leick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leeyah Issop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nario Tomishige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshihide Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId357"/>
+      <w:footerReference w:type="default" r:id="rId364"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10632,51 +10900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Haidour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mateo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Reydet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Biz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64911-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Abi Zeid Daou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Watanabe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lidouren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Faucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.035617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539472v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Br&#233;hat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Leick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Bo Su" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eychenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-024-01043-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jendoubi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-024-00645-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Bo Su" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Corboz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Matthieu Chiaroni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-023-00995-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Panel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Ghaleh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12879" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336658v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Demeulenaere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ferrera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Mathieu Chiaroni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104727" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Sambin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10050217" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692240v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pina Vegas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ferkal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab565" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maill&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanor Sirab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Allory" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7171/3fc1f5fe.9e4e4f65" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pressiat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Kudela" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Khoudour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alessandri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14020289" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03915801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Levy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hutin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Polge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Fernandez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001971" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Caccia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Portal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Leoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810840" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lescroart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;quignot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guyen Tran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis H&#233;bert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14050974" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643334v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Sandoval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dizeux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villemain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2022.02.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03447675v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03783-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C Meli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.10.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03279846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vermot Des Roches" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001793" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03176357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic&#237;a Santos-Zas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemari&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Zlatanova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cachanado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Seghezzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21737-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155967v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ahmed-Belkacem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Ruiz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guichou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pawlotsky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.120.000359" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03220386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Slassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063257" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Levy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00871-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hittinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2019.08.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490351v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wojcik" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2020.03.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laudette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Coluccia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Sainte-Marie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Solari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubina Fazal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz076" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391967v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Long" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laure" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Taranu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.04.035" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tissier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hocini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legriel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.03.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392506v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Motterlini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2019.172636" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120090v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Melka" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rienzo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Anglemont de Tassigny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.04.027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299782v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissady" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nadeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EBIOM.2019.08.026" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Lafdil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Teixeira-Clerc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.07.026" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04075730v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Demen&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maresca" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Micheau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34307-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089080v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Correia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2870083" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2017.05.021" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929554v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savary" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rambaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13535" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01731260v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bize" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.11.049" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376879v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younss Ait Mou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Irving" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scheuermann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2017.12.008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01831264v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Paula-Gomes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.309859" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03109349v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vasseur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Domingues-Hamdi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ledudal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.14800" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928424v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Giraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001432" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987039v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bodez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tisserand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Benhaiem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167213" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01431521v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.116.004588" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924727v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lotteau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Seemann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.05.020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPQN8B86-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01011114v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lys Darbera" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chenoune" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000000083" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01011110v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000048" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01044552v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canou&#239;-Poitrine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poulain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lafon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.22330" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01078011v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10731199409138822" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00957338v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Adam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182a63b5d" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00823226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2012.06.030" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846856v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Assaly" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michineau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1074248412475158" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405288v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kalakech" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Godin-Ribuot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carmeliet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.10.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H81RDRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796377v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2012.11.010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01044415v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blachier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lethuaut" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fautrel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/ket207" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730870v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coutanceau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bastuji-Garin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2012-201427" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-DN2VFJF9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142788v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Galaup" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gomez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Souktani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Durand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.049072" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00655777v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dabir&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard-Gutton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Carlos Sampedrano" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0240-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719576v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs161" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00770913v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionyssis Pongas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-012-0298-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00623259v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adam" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.039388" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00476405v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansencal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvreur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-009-1660-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00500900v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliky Gouni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp554" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00472169v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois-Rande" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2009.12.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00503073v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schmidt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Drogies" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan B. Felix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp555" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522026v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Guellich" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Gao" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chull Hong" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Wagner" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00148.2010" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00507838v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V. Cohen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Downey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvq227" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00405217v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvp046" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00393988v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes P. C. Vissers" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hulin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berdeaux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2008.10.024" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439634v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Souktani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guegan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouhidel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2009.02.005" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00411738v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Salouage" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2009013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B845BBC3087D84A005CB3669A659351111ADBB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385092v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00315278v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lucats" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pouchelon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-008-0716-1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335256v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00379.2008" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824383v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vinet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2006.11.020" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022527v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828113v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nguyen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeyah Issop" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nario Tomishige" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihide Kobayashi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357945v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian San Geroteo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jendoubi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lidouren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Watanabe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Abi Zeid Daou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2026.101233" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Ghaleh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05794-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Haidour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mateo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Reydet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Biz&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64911-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-024-00645-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Br&#233;hat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Leick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Bo Su" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eychenne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-024-01043-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Faucher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.035617" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Panel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12879" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336658v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Demeulenaere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ferrera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Mathieu Chiaroni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104727" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149902v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Bo Su" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Corboz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Matthieu Chiaroni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-023-00995-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Sambin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10050217" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pressiat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Kudela" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Khoudour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alessandri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14020289" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maill&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanor Sirab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Allory" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7171/3fc1f5fe.9e4e4f65" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pina Vegas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ferkal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab565" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03915801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Levy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hutin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Polge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Fernandez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001971" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Caccia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Portal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Leoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810840" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lescroart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;quignot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guyen Tran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis H&#233;bert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14050974" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Sandoval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dizeux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villemain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2022.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Levy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00871-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03220386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Slassi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063257" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C Meli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.10.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03279846v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vermot Des Roches" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001793" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03447675v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03783-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03176357v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic&#237;a Santos-Zas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemari&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Zlatanova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cachanado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Seghezzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21737-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155967v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ahmed-Belkacem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Ruiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guichou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pawlotsky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.120.000359" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hittinger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2019.08.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490351v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wojcik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2020.03.031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Motterlini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pons" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2019.172636" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Long" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Taranu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.04.035" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069936v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laudette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Coluccia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Sainte-Marie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Solari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubina Fazal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz076" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tissier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hocini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legriel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.03.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissady" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nadeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EBIOM.2019.08.026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120090v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Melka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rienzo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Anglemont de Tassigny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.04.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391962v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Lafdil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Teixeira-Clerc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.07.026" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376879v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younss Ait Mou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Irving" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scheuermann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2017.12.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04075730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Demen&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maresca" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Micheau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34307-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089085v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Correia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2017.05.021" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089080v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2870083" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savary" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rambaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13535" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01731260v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bize" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.11.049" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03109349v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vasseur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Domingues-Hamdi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ledudal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.14800" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01831264v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Paula-Gomes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.309859" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01431521v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.116.004588" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928424v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Giraud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001432" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987039v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bodez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tisserand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Benhaiem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167213" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924727v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lotteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Seemann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.05.020" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPQN8B86-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01011110v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000048" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01011114v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lys Darbera" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chenoune" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000000083" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01044552v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canou&#239;-Poitrine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poulain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lafon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.22330" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01044415v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blachier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lethuaut" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fautrel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/ket207" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00957338v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Adam" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182a63b5d" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01078011v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10731199409138822" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00823226v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2012.06.030" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846856v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Assaly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michineau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1074248412475158" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405288v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kalakech" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Godin-Ribuot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carmeliet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.10.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H81RDRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796377v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2012.11.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142788v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Galaup" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gomez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Souktani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Durand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.049072" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730870v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coutanceau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bastuji-Garin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2012-201427" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-DN2VFJF9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00655777v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dabir&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard-Gutton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Carlos Sampedrano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0240-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719576v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs161" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00770913v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionyssis Pongas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-012-0298-9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00623259v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.039388" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00472169v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvreur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois-Rande" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2009.12.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00500900v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliky Gouni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp554" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00476405v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansencal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-009-1660-7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522026v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Guellich" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Gao" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chull Hong" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Wagner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00148.2010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00503073v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schmidt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Drogies" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan B. Felix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp555" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00507838v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V. Cohen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Downey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvq227" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385092v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Souktani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guegan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouhidel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2009.02.005" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00393988v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes P. C. Vissers" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hulin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berdeaux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2008.10.024" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00405217v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvp046" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439634v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00411738v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Salouage" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2009013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B845BBC3087D84A005CB3669A659351111ADBB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00315278v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lucats" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pouchelon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-008-0716-1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335256v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00379.2008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824383v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vinet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2006.11.020" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022527v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828113v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nguyen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeyah Issop" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nario Tomishige" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihide Kobayashi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357945v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>