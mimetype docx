--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -502,818 +502,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of fingolimod-induced lymphocyte sequestration on inflammatory response and neurological damages after cardiac arrest</w:t>
+                <w:t xml:space="preserve">Ultrafast Cooling With Total Liquid Ventilation Mitigates Early Inflammatory Response and Offers Neuroprotection in a Porcine Model of Cardiac Arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Abi Zeid Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Jendoubi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40635-024-00645-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (16), pp.e035617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.124.035617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631352v1</w:t>
+                <w:t xml:space="preserve">hal-04687267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a mechanism promoting mitochondrial sterol accumulation during myocardial ischemia–reperfusion: role of TSPO and STAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bréhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Leick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Musman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Bo Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00395-024-01043-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Cooling With Total Liquid Ventilation Mitigates Early Inflammatory Response and Offers Neuroprotection in a Porcine Model of Cardiac Arrest</w:t>
+                <w:t xml:space="preserve">Investigation of fingolimod-induced lymphocyte sequestration on inflammatory response and neurological damages after cardiac arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Abi Zeid Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Estelle Faucher</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jendoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (16), pp.e035617. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/JAHA.124.035617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40635-024-00645-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687267v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening of mitochondrial permeability transition pore in cardiomyocytes: is ferutinin a suitable tool for its assessment?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-vessel coronary infusion of cardiosphere-derived cells for the treatment of heart failure with preserved ejection fraction in a pre-clinical pig model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Panel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Morin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jin-Bo Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Corboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Matthieu Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.12879⟩</w:t>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00395-023-00995-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067748v1</w:t>
+                <w:t xml:space="preserve">hal-04149902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of coronary microcirculation alterations in a porcine model of no-reflow using ultrasound localization microscopy: a proof of concept study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Ferrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Mathieu Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBioMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 94, pp.104727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ebiom.2023.104727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336658v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-vessel coronary infusion of cardiosphere-derived cells for the treatment of heart failure with preserved ejection fraction in a pre-clinical pig model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jin-Bo Su</w:t>
+                <w:t xml:space="preserve">Opening of mitochondrial permeability transition pore in cardiomyocytes: is ferutinin a suitable tool for its assessment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bréhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Corboz</w:t>
+                <w:t xml:space="preserve">Mathieu Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Matthieu Chiaroni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 118 (1), pp.26. </w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00395-023-00995-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04149902v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and Temporal Non-Uniform Changes in Left Ventricular Myocardial Strain in Dogs with Duchenne Muscular Dystrophy</w:t>
               </w:r>
@@ -1351,51 +1351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Sambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Corboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (5), pp.217. </w:t>
@@ -1427,425 +1427,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Pharmacokinetics of Amikacin in Patients on Veno-Arterial Extracorporeal Membrane Oxygenation</w:t>
+                <w:t xml:space="preserve">Factors associated with remission at 5-year follow-up in recent-onset axial spondyloarthritis: results from the DESIR cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pressiat</w:t>
+                <w:t xml:space="preserve">Laura Pina Vegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Kudela</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin de Roux</w:t>
+                <w:t xml:space="preserve">Emilie Sbidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihel Khoudour</w:t>
+                <w:t xml:space="preserve">Daniel Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Alessandri</w:t>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Ferkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020289⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (4), pp.1487-1495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907439v1</w:t>
+                <w:t xml:space="preserve">hal-03692240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated DNA, RNA, and Protein Extraction from Urine for Biobanking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population Pharmacokinetics of Amikacin in Patients on Veno-Arterial Extracorporeal Membrane Oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Maillé</w:t>
+                <w:t xml:space="preserve">Claire Pressiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanor Sirab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
+                <w:t xml:space="preserve">Agathe Kudela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Allory</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nihel Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7171/3fc1f5fe.9e4e4f65⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192858v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with remission at 5-year follow-up in recent-onset axial spondyloarthritis: results from the DESIR cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated DNA, RNA, and Protein Extraction from Urine for Biobanking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Sbidian</w:t>
+                <w:t xml:space="preserve">Caroline Barau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Wendling</w:t>
+                <w:t xml:space="preserve">Pascale Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Goupille</w:t>
+                <w:t xml:space="preserve">Nanor Sirab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Ferkal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Allory</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (4), pp.1487-1495. </w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (1), pp.3fc1f5fe.9e4e4f65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7171/3fc1f5fe.9e4e4f65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692240v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head and thorax elevation prevents the rise of intracranial pressure during extracorporeal resuscitation in swine</w:t>
               </w:r>
@@ -1965,64 +1965,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardioprotective Signaling Pathways in Obese Mice Submitted to Regular Exercise: Effect on Oxysterols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Barau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Leick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,51 +2112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired Pharmacokinetics of Amiodarone under Veno-Venous Extracorporeal Membrane Oxygenation: From Bench to Bedside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lescroart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pressiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2233,130 +2233,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Pharmacokinetics of Amikacin in Patients on Veno-Arterial Extracorporeal Membrane Oxygenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pressiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Kudela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihel Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (2), pp.289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643334v1</w:t>
@@ -2367,51 +2367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coronary Flow Assessment Using 3-Dimensional Ultrafast Ultrasound Localization Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2495,1795 +2495,1795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resuscitative endovascular balloon occlusion of the aorta vs epinephrine in the treatment of non-traumatic cardiac arrest in swine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain and myocardial mitochondria follow different patterns of dysfunction after cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaël Levy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Panel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Carli</w:t>
+                <w:t xml:space="preserve">Marine Vermot Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Abi Zeid Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00871-z⟩</w:t>
+              <w:t xml:space="preserve">Shock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000001793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03649150v1</w:t>
+                <w:t xml:space="preserve">inserm-03279846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argon Attenuates Multiorgan Failure in Relation with HMGB1 Inhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin de Roux</w:t>
+                <w:t xml:space="preserve">Targeted high mean arterial pressure aggravates cerebral hemodynamics after extracorporeal resuscitation in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22063257⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03783-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03220386v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilizing Ryanodine Receptors Improves Left Ventricular Function in Juvenile Dogs With Duchenne Muscular Dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Bo Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chetboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 78 (24), pp.2439-2453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jacc.2021.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain and myocardial mitochondria follow different patterns of dysfunction after cardiac arrest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A Phenyl-Pyrrolidine Derivative Reveals a Dual Inhibition Mechanism of Myocardial Mitochondrial Permeability Transition Pore, Which Is Limited by Its Myocardial Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Panel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Ahmed-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vermot Des Roches</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yara Abi Zeid Daou</w:t>
+                <w:t xml:space="preserve">Jean-François Guichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pawlotsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000001793⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 376 (3), pp.348-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.120.000359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03279846v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted high mean arterial pressure aggravates cerebral hemodynamics after extracorporeal resuscitation in swine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rocio Fernandez</w:t>
+                <w:t xml:space="preserve">Cytotoxic CD8+ T cells promote granzyme B-dependent adverse post-ischemic cardiac remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Icía Santos-Zas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Zlatanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cachanado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Seghezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21737-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03783-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03447675v1</w:t>
+                <w:t xml:space="preserve">hal-03176357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic CD8+ T cells promote granzyme B-dependent adverse post-ischemic cardiac remodeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Seghezzi</w:t>
+                <w:t xml:space="preserve">Resuscitative endovascular balloon occlusion of the aorta vs epinephrine in the treatment of non-traumatic cardiac arrest in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00871-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21737-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03176357v1</w:t>
+                <w:t xml:space="preserve">inserm-03649150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phenyl-Pyrrolidine Derivative Reveals a Dual Inhibition Mechanism of Myocardial Mitochondrial Permeability Transition Pore, Which Is Limited by Its Myocardial Distribution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Guichou</w:t>
+                <w:t xml:space="preserve">Argon Attenuates Multiorgan Failure in Relation with HMGB1 Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Kudela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Pawlotsky</w:t>
+                <w:t xml:space="preserve">Lina Slassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 376 (3), pp.348-357. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.3257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/jpet.120.000359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22063257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155967v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03220386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration in Left Ventricular Contractile Function Develops in Puppies With Duchenne Muscular Dystrophy</w:t>
+                <w:t xml:space="preserve">Protective effects of rimeporide on left ventricular function in golden retriever muscular dystrophy dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Ghaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Sambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bizé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Hittinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (1), pp.120 - 129.e1. </w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 312, pp.89 - 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.echo.2019.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2020.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489854v1</w:t>
+                <w:t xml:space="preserve">hal-03490351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effects of rimeporide on left ventricular function in golden retriever muscular dystrophy dogs</w:t>
+                <w:t xml:space="preserve">Alteration in Left Ventricular Contractile Function Develops in Puppies With Duchenne Muscular Dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Ghaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Sambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Wojcik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Bizé</w:t>
+                <w:t xml:space="preserve">Luc Hittinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 312, pp.89 - 95. </w:t>
+              <w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (1), pp.120 - 129.e1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2020.03.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.echo.2019.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490351v1</w:t>
+                <w:t xml:space="preserve">hal-03489854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CO-releasing molecule CORM-3 protects adult cardiomyocytes against hypoxia-reoxygenation by modulating pH restoration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early blood transcriptomic signature predicts patients’ outcome after out-of-hospital cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Motterlini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
+                <w:t xml:space="preserve">Renaud Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pons</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hakim Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Legriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2019.172636⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.222 - 232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392506v1</w:t>
+                <w:t xml:space="preserve">hal-03485659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsp22 overexpression induces myocardial hypertrophy, senescence and reduced life span through enhanced oxidative stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adela Taranu</w:t>
+                <w:t xml:space="preserve">Identification of a pharmacological inhibitor of Epac1 that protects the heart against acute and chronic models of cardiac stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laudette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Coluccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubina Fazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2019.04.035⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (12), pp.1766-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvz076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391967v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a pharmacological inhibitor of Epac1 that protects the heart against acute and chronic models of cardiac stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loubina Fazal</w:t>
+                <w:t xml:space="preserve">Hsp22 overexpression induces myocardial hypertrophy, senescence and reduced life span through enhanced oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adela Taranu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvz076⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137, pp.194-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2019.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069936v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early blood transcriptomic signature predicts patients’ outcome after out-of-hospital cardiac arrest</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
+                <w:t xml:space="preserve">The CO-releasing molecule CORM-3 protects adult cardiomyocytes against hypoxia-reoxygenation by modulating pH restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Deye</w:t>
+                <w:t xml:space="preserve">Roberto Motterlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Legriel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 138, pp.222 - 232. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 862, pp.172636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2019.172636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485659v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new paradigm for lung-conservative total liquid ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boissady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4386,51 +4386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant systolic and diastolic alterations during chronic hypertension in pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jozwiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Melka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4507,64 +4507,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-Molecule Inhibitors of Cyclophilins Block Opening of the Mitochondrial Permeability Transition Pore and Protect Mice From Hepatic Ischemia/Reperfusion Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Panel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4635,1497 +4635,1497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered myofilament structure and function in dogs with Duchenne muscular dystrophy cardiomyopathy</w:t>
+                <w:t xml:space="preserve">Multi-parametric functional ultrasound imaging of cerebral hemodynamics in a cardiopulmonary resuscitation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younss Ait Mou</w:t>
+                <w:t xml:space="preserve">Charlie Demené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+                <w:t xml:space="preserve">David Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Irving</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blot</w:t>
+                <w:t xml:space="preserve">Philippe Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2017.12.008⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.16436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34307-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376879v1</w:t>
+                <w:t xml:space="preserve">inserm-04075730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-parametric functional ultrasound imaging of cerebral hemodynamics in a cardiopulmonary resuscitation model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Noninvasive Imaging of the Coronary Vasculature Using Ultrafast Ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Maresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Micheau</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Sambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34307-9⟩</w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (6), pp.798-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2017.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04075730v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive Imaging of the Coronary Vasculature Using Ultrafast Ultrasound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Spatiotemporal Filtering for Coronary Ultrafast Doppler Angiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Maresca</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickael Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2017.05.021⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (11), pp.2201-2204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2018.2870083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089085v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Spatiotemporal Filtering for Coronary Ultrafast Doppler Angiography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Argon attenuates multiorgan failure following experimental aortic cross-clamping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mafalda Correia</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2018.2870083⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (6), pp.1170 - 1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.13535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089080v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argon attenuates multiorgan failure following experimental aortic cross-clamping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hauet</w:t>
+                <w:t xml:space="preserve">Ivabradine improves left ventricular twist and untwist during chronic hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jozwiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Melka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rienzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Sambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.13535⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 252, pp.175 - 180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.11.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929554v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivabradine improves left ventricular twist and untwist during chronic hypertension</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Rienzo</w:t>
+                <w:t xml:space="preserve">Altered myofilament structure and function in dogs with Duchenne muscular dystrophy cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younss Ait Mou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Scheuermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bize</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucien Sambin</w:t>
+                <w:t xml:space="preserve">Stéphane Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 252, pp.175 - 180. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.345-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.11.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2017.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731260v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red blood cells free α-haemoglobin pool: a biomarker to monitor the β-thalassemia intermedia variability. The ALPHAPOOL study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifunctional Mitochondrial Epac1 Controls Myocardial Cell Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubina Fazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laudette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Vasseur</w:t>
+                <w:t xml:space="preserve">Sílvia Paula-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Domingues-Hamdi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Barau</w:t>
+                <w:t xml:space="preserve">Caroline Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.14800⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120 (4), pp.645-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.116.309859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03109349v1</w:t>
+                <w:t xml:space="preserve">hal-01831264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional Mitochondrial Epac1 Controls Myocardial Cell Death</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Laudette</w:t>
+                <w:t xml:space="preserve">Red blood cells free α-haemoglobin pool: a biomarker to monitor the β-thalassemia intermedia variability. The ALPHAPOOL study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Domingues-Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sílvia Paula-Gomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pons</w:t>
+                <w:t xml:space="preserve">Katia Ledudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Conte</w:t>
+                <w:t xml:space="preserve">Philippe Le Corvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 120 (4), pp.645-657. </w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 179 (1), pp.142-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.116.309859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjh.14800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831264v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03109349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Coronary Reperfusion Facilitates Return of Spontaneous Circulation and Improves Cardiovascular Outcomes After Ischemic Cardiac Arrest and Extracorporeal Resuscitation in Pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Brief Period of Hypothermia Induced by Total Liquid Ventilation Decreases End-Organ Damage and Multiorgan Failure Induced by Aortic Cross-Clamping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (12), pii: e004588. </w:t>
+              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123 (3), pp.659 - 669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/JAHA.116.004588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000001432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01431521v1</w:t>
+                <w:t xml:space="preserve">hal-01928424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Brief Period of Hypothermia Induced by Total Liquid Ventilation Decreases End-Organ Damage and Multiorgan Failure Induced by Aortic Cross-Clamping</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myocardial Gene Expression Profiling to Predict and Identify Cardiac Allograft Acute Cellular Rejection: The GET-Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+                <w:t xml:space="preserve">Diane Bodez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Benhaiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000001432⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (11), pp.e0167213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928424v1</w:t>
+                <w:t xml:space="preserve">hal-03987039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myocardial Gene Expression Profiling to Predict and Identify Cardiac Allograft Acute Cellular Rejection: The GET-Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Tisserand</w:t>
+                <w:t xml:space="preserve">Early Coronary Reperfusion Facilitates Return of Spontaneous Circulation and Improves Cardiovascular Outcomes After Ischemic Cardiac Arrest and Extracorporeal Resuscitation in Pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Benhaiem</w:t>
+                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (11), pp.e0167213. </w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (12), pii: e004588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.116.004588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987039v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01431521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total liquid ventilation offers ultra-fast and whole-body cooling in large animals in physiological conditions and during cardiac arrest</w:t>
               </w:r>
@@ -6137,51 +6137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6251,295 +6251,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kidney protection by hypothermic total liquid ventilation after cardiac arrest in rabbits.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+                <w:t xml:space="preserve">Comparative effect of hypothermia and adrenaline during cardiopulmonary resuscitation in rabbits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Quellard</w:t>
+                <w:t xml:space="preserve">Lys Darbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+                <w:t xml:space="preserve">Mourad Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 120 (4), pp.861-9. </w:t>
+              <w:t xml:space="preserve">Shock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (2), pp.154-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000000048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000000083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01011110v1</w:t>
+                <w:t xml:space="preserve">inserm-01011114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effect of hypothermia and adrenaline during cardiopulmonary resuscitation in rabbits.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+                <w:t xml:space="preserve">Kidney protection by hypothermic total liquid ventilation after cardiac arrest in rabbits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lys Darbera</w:t>
+                <w:t xml:space="preserve">Nathalie Quellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lidouren</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41 (2), pp.154-8. </w:t>
+              <w:t xml:space="preserve">Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120 (4), pp.861-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000000083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000000048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01011114v1</w:t>
+                <w:t xml:space="preserve">inserm-01011110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early TNFα-antagonist therapy in everyday practice for inflammatory back pain suggesting axial spondyloarthritis: The DESIR cohort.</w:t>
               </w:r>
@@ -6653,1257 +6653,1257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with radiographic lesions in early axial spondyloarthritis. Results from the DESIR cohort.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mild hypothermia reduces per-ischemic reactive oxygen species production and preserves mitochondrial respiratory complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Blachier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fautrel</w:t>
+                <w:t xml:space="preserve">Roland Zini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lys Darbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/ket207⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (2), pp.249-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2012.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044415v1</w:t>
+                <w:t xml:space="preserve">inserm-00823226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothermic liquid ventilation prevents early hemodynamic dysfunction and cardiovascular mortality after coronary artery occlusion complicated by cardiac arrest in rabbits.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clovis Adam</w:t>
+                <w:t xml:space="preserve">A model of hypoxia-reoxygenation on isolated adult mouse cardiomyocytes: characterization, comparison with ischemia-reperfusion, and application to the cardioprotective effect of regular treadmill exercise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Assaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra d'Anglemont de Tassigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Michineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e3182a63b5d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (4), pp.367-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1074248412475158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00957338v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00846856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of lung recovery after static administration of three different perfluorocarbons in pigs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Hypothermic liquid ventilation prevents early hemodynamic dysfunction and cardiovascular mortality after coronary artery occlusion complicated by cardiac arrest in rabbits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lys Darbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pharmacology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/10731199409138822⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (12), pp.e457-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e3182a63b5d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01078011v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00957338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild hypothermia reduces per-ischemic reactive oxygen species production and preserves mitochondrial respiratory complexes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Evaluation of lung recovery after static administration of three different perfluorocarbons in pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lys Darbera</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic de Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bruneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2012.06.030⟩</w:t>
+              <w:t xml:space="preserve">BMC Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (4), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10731199409138822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00823226v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01078011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of hypoxia-reoxygenation on isolated adult mouse cardiomyocytes: characterization, comparison with ischemia-reperfusion, and application to the cardioprotective effect of regular treadmill exercise.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lolita Portal</w:t>
+                <w:t xml:space="preserve">Role of hypoxia inducible factor-1α in remote limb ischemic preconditioning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Martin</w:t>
+                <w:t xml:space="preserve">Sophie Tamareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Assaly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra d'Anglemont de Tassigny</w:t>
+                <w:t xml:space="preserve">Diane Godin-Ribuot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Michineau</w:t>
+                <w:t xml:space="preserve">Peter Carmeliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (4), pp.367-75. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65, pp.98-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1074248412475158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00846856v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of hypoxia inducible factor-1α in remote limb ischemic preconditioning.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Regular treadmill exercise restores cardioprotective signaling pathways in obese mice independently from improvement in associated co-morbidities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Carmeliet</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Zini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 65, pp.98-104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2013.10.001⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 54, pp.82-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2012.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03405288v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00796377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular treadmill exercise restores cardioprotective signaling pathways in obese mice independently from improvement in associated co-morbidities.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Morin</w:t>
+                <w:t xml:space="preserve">Factors associated with radiographic lesions in early axial spondyloarthritis. Results from the DESIR cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Canouï-Poitrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dougados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lethuaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54, pp.82-9. </w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (9), pp.1686-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2012.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/ket207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00796377v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection against myocardial infarction and no-reflow through preservation of vascular integrity by angiopoietin-like 4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the site of magnetic resonance imaging abnormalities match the site of recent-onset inflammatory back pain? The DESIR cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Galaup</w:t>
+                <w:t xml:space="preserve">Bertrand Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dougados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Gomez</w:t>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Souktani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cazes</w:t>
+                <w:t xml:space="preserve">Sylvie Bastuji-Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.111.049072⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2012-201427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142788v1</w:t>
+                <w:t xml:space="preserve">hal-00730870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the site of magnetic resonance imaging abnormalities match the site of recent-onset inflammatory back pain? The DESIR cohort.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Blachier</w:t>
+                <w:t xml:space="preserve">Protection against myocardial infarction and no-reflow through preservation of vascular integrity by angiopoietin-like 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Coutanceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dougados</w:t>
+                <w:t xml:space="preserve">Elisa Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Saraux</w:t>
+                <w:t xml:space="preserve">Rachid Souktani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bastuji-Garin</w:t>
+                <w:t xml:space="preserve">Mélanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2012-201427⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (1), pp.140--149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.111.049072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00730870v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular endothelial dysfunction in Duchenne muscular dystrophy is restored by bradykinin through upregulation of eNOS and nNOS.</w:t>
               </w:r>
@@ -8023,103 +8023,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradykinin restores left ventricular function, sarcomeric protein phosphorylation, and e/nNOS levels in dogs with Duchenne muscular dystrophy cardiomyopathy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Bo Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchard-Gutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younss Ait Mou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 95 (1), pp.86-96. </w:t>
@@ -8196,51 +8196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionyssis Pongas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Michineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Melka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8291,51 +8291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast and whole-body cooling with total liquid ventilation induces favorable neurological and cardiac outcomes after cardiac arrest in rabbits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8343,51 +8343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lys Darbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 124 (8), pp.901-11. </w:t>
@@ -8425,51 +8425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid cooling of the heart with total liquid ventilation prevents transmural myocardial infarction following prolonged ischemia in rabbits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8572,77 +8572,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic heart rate reduction with ivabradine improves systolic function of the reperfused heart through a dual mechanism involving a direct mechanical effect and a long-term increase in FKBP12/12.6 expression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chetboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliky Gouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8706,51 +8706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation of the ischaemic substrate to left ventricular remodelling by cardiac magnetic resonance at 1.5 T in rabbits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8974,51 +8974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardioprotective effects of mineralocorticoid receptor antagonists at reperfusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Ghaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9095,64 +9095,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The small chill: mild hypothermia for cardioprotection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Ghaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9223,705 +9223,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00507838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardioprotection against myocardial infarction with PTD-BIR3/RING, a XIAP mimicking protein.</w:t>
+                <w:t xml:space="preserve">The use of proteome similarity for the qualitative and quantitative profiling of reperfused myocardium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Souktani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Johannes P. C. Vissers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Guegan</w:t>
+                <w:t xml:space="preserve">Anne Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Bouhidel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bruneval</w:t>
+                <w:t xml:space="preserve">Alain Berdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 46 (5), pp.713-8. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 877 (13), pp.1317-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2009.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2008.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00385092v1</w:t>
+                <w:t xml:space="preserve">inserm-00393988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of proteome similarity for the qualitative and quantitative profiling of reperfused myocardium.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Rapid cooling preserves the ischaemic myocardium against mitochondrial damage and left ventricular dysfunction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Berdeaux</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bruneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2008.10.024⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (2), pp.345-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvp046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00393988v1</w:t>
+                <w:t xml:space="preserve">inserm-00405217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid cooling preserves the ischaemic myocardium against mitochondrial damage and left ventricular dysfunction.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Cardioprotection against myocardial infarction with PTD-BIR3/RING, a XIAP mimicking protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Souktani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouhidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 83 (2), pp.345-53. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (5), pp.713-718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvp046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2009.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00405217v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardioprotection against myocardial infarction with PTD-BIR3/RING, a XIAP mimicking protein</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Heart rate reduction: beneficial effects in heart failure and post-infarcted myocardium.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Bouhidel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Berdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Salouage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Ghaleh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2009.02.005⟩</w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64 (2), pp.87-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2515/therapie/2009013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439634v1</w:t>
+                <w:t xml:space="preserve">inserm-00411738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Heart rate reduction: beneficial effects in heart failure and post-infarcted myocardium.]</w:t>
+                <w:t xml:space="preserve">Cardioprotection against myocardial infarction with PTD-BIR3/RING, a XIAP mimicking protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berdeaux</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Souktani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouhidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bruneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2515/therapie/2009013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (5), pp.713-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2009.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inserm-00411738v1</w:t>
+                <w:t xml:space="preserve">inserm-00385092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional and temporal heterogeneity of postsystolic wall thickening is associated with left ventricular asynchrony in normal and experimental stunned myocardium.</w:t>
               </w:r>
@@ -9946,51 +9946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chetboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pouchelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10041,103 +10041,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myocardial ischemic postconditioning against ischemia-reperfusion is impaired in ob/ob mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouhidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Souktani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Zini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 295 (4), pp.H1580-6. </w:t>
@@ -10175,103 +10175,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inotropic adaptation during late preconditioning against myocardial stunning is associated with an increase in FKBP12.6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lucats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Bo Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 73 (3), pp.560-567. </w:t>
@@ -10341,90 +10341,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferutinine as a calcium ionophore for the investigation of mitochondrial permeability transition pore opening in murine isolated adult cardiomyocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bréhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Panel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Ghaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10481,51 +10481,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoxia-reoxygenation induces neutral lipid accumulation in cardiomyocytes printemp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bréhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10606,64 +10606,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of TSPO and STAR inhibitors on cell death in a cardiomyocyte model of hypoxia-reoxygenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bréhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Leick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leeyah Issop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10900,51 +10900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian San Geroteo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jendoubi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lidouren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Watanabe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Abi Zeid Daou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2026.101233" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Ghaleh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05794-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Haidour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mateo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Reydet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Biz&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64911-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-024-00645-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Br&#233;hat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Leick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Bo Su" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eychenne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-024-01043-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Faucher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.035617" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Panel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12879" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336658v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Demeulenaere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ferrera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Mathieu Chiaroni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104727" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149902v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Bo Su" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Corboz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Matthieu Chiaroni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-023-00995-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Sambin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10050217" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pressiat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Kudela" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Khoudour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alessandri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14020289" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maill&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanor Sirab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Allory" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7171/3fc1f5fe.9e4e4f65" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pina Vegas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ferkal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab565" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03915801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Levy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hutin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Polge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Fernandez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001971" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Caccia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Portal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Leoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810840" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lescroart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;quignot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guyen Tran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis H&#233;bert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14050974" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Sandoval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dizeux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villemain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2022.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Levy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00871-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03220386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Slassi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063257" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C Meli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.10.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03279846v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vermot Des Roches" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001793" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03447675v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03783-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03176357v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic&#237;a Santos-Zas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemari&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Zlatanova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cachanado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Seghezzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21737-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155967v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ahmed-Belkacem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Ruiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guichou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pawlotsky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.120.000359" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hittinger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2019.08.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490351v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wojcik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2020.03.031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Motterlini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pons" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2019.172636" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Long" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Taranu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.04.035" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069936v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laudette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Coluccia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Sainte-Marie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Solari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubina Fazal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz076" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tissier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hocini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legriel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.03.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissady" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nadeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EBIOM.2019.08.026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120090v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Melka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rienzo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Anglemont de Tassigny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.04.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391962v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Lafdil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Teixeira-Clerc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.07.026" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376879v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younss Ait Mou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Irving" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scheuermann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2017.12.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04075730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Demen&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maresca" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Micheau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34307-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089085v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Correia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2017.05.021" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089080v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2870083" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savary" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rambaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13535" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01731260v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bize" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.11.049" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03109349v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vasseur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Domingues-Hamdi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ledudal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.14800" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01831264v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Paula-Gomes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.309859" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01431521v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.116.004588" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928424v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Giraud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001432" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987039v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bodez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tisserand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Benhaiem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167213" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924727v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lotteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Seemann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.05.020" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPQN8B86-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01011110v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000048" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01011114v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lys Darbera" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chenoune" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000000083" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01044552v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canou&#239;-Poitrine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poulain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lafon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.22330" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01044415v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blachier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lethuaut" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fautrel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/ket207" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00957338v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Adam" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182a63b5d" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01078011v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10731199409138822" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00823226v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2012.06.030" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846856v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Assaly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michineau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1074248412475158" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405288v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kalakech" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Godin-Ribuot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carmeliet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.10.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H81RDRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796377v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2012.11.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142788v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Galaup" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gomez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Souktani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Durand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.049072" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730870v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coutanceau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bastuji-Garin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2012-201427" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-DN2VFJF9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00655777v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dabir&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard-Gutton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Carlos Sampedrano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0240-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719576v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs161" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00770913v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionyssis Pongas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-012-0298-9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00623259v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.039388" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00472169v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvreur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois-Rande" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2009.12.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00500900v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliky Gouni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp554" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00476405v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansencal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-009-1660-7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522026v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Guellich" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Gao" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chull Hong" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Wagner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00148.2010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00503073v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schmidt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Drogies" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan B. Felix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp555" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00507838v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V. Cohen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Downey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvq227" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385092v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Souktani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guegan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouhidel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2009.02.005" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00393988v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes P. C. Vissers" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hulin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berdeaux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2008.10.024" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00405217v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvp046" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439634v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00411738v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Salouage" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2009013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B845BBC3087D84A005CB3669A659351111ADBB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00315278v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lucats" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pouchelon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-008-0716-1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335256v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00379.2008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824383v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vinet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2006.11.020" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022527v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828113v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nguyen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeyah Issop" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nario Tomishige" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihide Kobayashi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357945v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian San Geroteo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jendoubi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lidouren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Watanabe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Abi Zeid Daou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2026.101233" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Ghaleh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05794-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Haidour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mateo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Reydet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Biz&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64911-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Faucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.035617" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Br&#233;hat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Leick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Bo Su" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eychenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-024-01043-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631352v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-024-00645-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149902v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Bo Su" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Corboz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Matthieu Chiaroni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-023-00995-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336658v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Demeulenaere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ferrera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Mathieu Chiaroni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104727" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Panel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12879" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Sambin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10050217" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pina Vegas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ferkal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab565" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pressiat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Kudela" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Khoudour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alessandri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14020289" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maill&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanor Sirab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Allory" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7171/3fc1f5fe.9e4e4f65" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03915801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Levy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hutin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Polge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Fernandez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001971" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Caccia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Portal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Leoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810840" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lescroart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;quignot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guyen Tran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis H&#233;bert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14050974" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Sandoval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dizeux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villemain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2022.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03279846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vermot Des Roches" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001793" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03447675v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03783-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474917v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C Meli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.10.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155967v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ahmed-Belkacem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Ruiz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guichou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pawlotsky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.120.000359" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03176357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic&#237;a Santos-Zas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemari&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Zlatanova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cachanado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Seghezzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21737-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Levy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00871-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03220386v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Slassi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063257" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490351v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wojcik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2020.03.031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489854v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hittinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2019.08.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tissier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hocini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legriel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.03.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laudette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Coluccia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Sainte-Marie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Solari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubina Fazal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz076" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Long" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laure" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Taranu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.04.035" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392506v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Motterlini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pons" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2019.172636" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissady" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nadeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EBIOM.2019.08.026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120090v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Melka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rienzo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Anglemont de Tassigny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.04.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391962v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Lafdil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Teixeira-Clerc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.07.026" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04075730v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Demen&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maresca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Micheau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34307-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089085v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Correia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2017.05.021" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089080v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2870083" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savary" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rambaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13535" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01731260v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bize" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.11.049" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376879v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younss Ait Mou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Irving" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scheuermann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2017.12.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01831264v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Paula-Gomes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.309859" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03109349v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vasseur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Domingues-Hamdi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ledudal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.14800" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928424v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Giraud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001432" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987039v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bodez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tisserand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Benhaiem" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167213" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01431521v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.116.004588" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924727v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lotteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Seemann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.05.020" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPQN8B86-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01011114v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lys Darbera" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chenoune" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000000083" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01011110v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000048" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01044552v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canou&#239;-Poitrine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poulain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lafon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.22330" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00823226v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2012.06.030" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846856v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Assaly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michineau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1074248412475158" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00957338v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Adam" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182a63b5d" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01078011v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10731199409138822" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405288v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kalakech" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Godin-Ribuot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carmeliet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.10.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H81RDRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796377v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2012.11.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01044415v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blachier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lethuaut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fautrel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/ket207" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730870v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coutanceau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bastuji-Garin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2012-201427" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-DN2VFJF9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142788v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Galaup" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gomez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Souktani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Durand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.049072" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00655777v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dabir&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard-Gutton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Carlos Sampedrano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0240-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719576v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs161" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00770913v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionyssis Pongas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-012-0298-9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00623259v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.039388" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00472169v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvreur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois-Rande" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2009.12.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00500900v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliky Gouni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp554" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00476405v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansencal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-009-1660-7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522026v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Guellich" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Gao" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chull Hong" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Wagner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00148.2010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00503073v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schmidt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Drogies" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan B. Felix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp555" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00507838v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V. Cohen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Downey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvq227" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00393988v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes P. C. Vissers" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hulin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berdeaux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2008.10.024" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00405217v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvp046" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439634v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Souktani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guegan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouhidel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2009.02.005" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00411738v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Salouage" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2009013" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B845BBC3087D84A005CB3669A659351111ADBB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385092v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00315278v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lucats" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pouchelon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-008-0716-1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335256v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00379.2008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824383v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vinet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2006.11.020" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022527v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828113v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nguyen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeyah Issop" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nario Tomishige" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihide Kobayashi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357945v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>