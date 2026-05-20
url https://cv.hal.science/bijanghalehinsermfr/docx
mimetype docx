--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1825,429 +1825,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head and thorax elevation prevents the rise of intracranial pressure during extracorporeal resuscitation in swine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardioprotective Signaling Pathways in Obese Mice Submitted to Regular Exercise: Effect on Oxysterols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Leick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yael Levy</w:t>
+                <w:t xml:space="preserve">Claudio Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Hutin</w:t>
+                <w:t xml:space="preserve">Lolita Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Polge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rocio Fernandez</w:t>
+                <w:t xml:space="preserve">Valerio Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000001971⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (18), pp.10840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms231810840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915801v1</w:t>
+                <w:t xml:space="preserve">hal-04104708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardioprotective Signaling Pathways in Obese Mice Submitted to Regular Exercise: Effect on Oxysterols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shirin Leick</w:t>
+                <w:t xml:space="preserve">Impaired Pharmacokinetics of Amiodarone under Veno-Venous Extracorporeal Membrane Oxygenation: From Bench to Bedside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lescroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pressiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Caccia</w:t>
+                <w:t xml:space="preserve">Benjamin Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lolita Portal</w:t>
+                <w:t xml:space="preserve">N’guyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Leoni</w:t>
+                <w:t xml:space="preserve">Jean-Louis Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (18), pp.10840. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms231810840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14050974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104708v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Pharmacokinetics of Amiodarone under Veno-Venous Extracorporeal Membrane Oxygenation: From Bench to Bedside</w:t>
+                <w:t xml:space="preserve">Head and thorax elevation prevents the rise of intracranial pressure during extracorporeal resuscitation in swine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Lescroart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Pressiat</w:t>
+                <w:t xml:space="preserve">Yael Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Péquignot</w:t>
+                <w:t xml:space="preserve">Alice Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N’guyen Tran</w:t>
+                <w:t xml:space="preserve">Nicolas Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Hébert</w:t>
+                <w:t xml:space="preserve">Rocio Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (5), pp.974. </w:t>
+              <w:t xml:space="preserve">Shock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (3), pp.236-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14050974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000001971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763676v1</w:t>
+                <w:t xml:space="preserve">hal-03915801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Pharmacokinetics of Amikacin in Patients on Veno-Arterial Extracorporeal Membrane Oxygenation</w:t>
               </w:r>
@@ -2635,103 +2635,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted high mean arterial pressure aggravates cerebral hemodynamics after extracorporeal resuscitation in swine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocio Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25, pp.369. </w:t>
@@ -2897,325 +2897,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phenyl-Pyrrolidine Derivative Reveals a Dual Inhibition Mechanism of Myocardial Mitochondrial Permeability Transition Pore, Which Is Limited by Its Myocardial Distribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytotoxic CD8+ T cells promote granzyme B-dependent adverse post-ischemic cardiac remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Ahmed-Belkacem</w:t>
+                <w:t xml:space="preserve">Icía Santos-Zas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Ruiz</w:t>
+                <w:t xml:space="preserve">Jérémie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Guichou</w:t>
+                <w:t xml:space="preserve">Ivana Zlatanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Pawlotsky</w:t>
+                <w:t xml:space="preserve">Marine Cachanado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Seghezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/jpet.120.000359⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21737-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155967v1</w:t>
+                <w:t xml:space="preserve">hal-03176357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic CD8+ T cells promote granzyme B-dependent adverse post-ischemic cardiac remodeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Icía Santos-Zas</w:t>
+                <w:t xml:space="preserve">A Phenyl-Pyrrolidine Derivative Reveals a Dual Inhibition Mechanism of Myocardial Mitochondrial Permeability Transition Pore, Which Is Limited by Its Myocardial Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Panel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Lemarié</w:t>
+                <w:t xml:space="preserve">Abdelhakim Ahmed-Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Zlatanova</w:t>
+                <w:t xml:space="preserve">Isaac Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cachanado</w:t>
+                <w:t xml:space="preserve">Jean-François Guichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Seghezzi</w:t>
+                <w:t xml:space="preserve">Jean-Michel Pawlotsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.1483. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 376 (3), pp.348-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21737-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1124/jpet.120.000359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176357v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resuscitative endovascular balloon occlusion of the aorta vs epinephrine in the treatment of non-traumatic cardiac arrest in swine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4109,51 +4109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CO-releasing molecule CORM-3 protects adult cardiomyocytes against hypoxia-reoxygenation by modulating pH restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4520,51 +4520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-Molecule Inhibitors of Cyclophilins Block Opening of the Mitochondrial Permeability Transition Pore and Protect Mice From Hepatic Ischemia/Reperfusion Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Panel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5977,51 +5977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Coronary Reperfusion Facilitates Return of Spontaneous Circulation and Improves Cardiovascular Outcomes After Ischemic Cardiac Arrest and Extracorporeal Resuscitation in Pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lamhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6111,51 +6111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total liquid ventilation offers ultra-fast and whole-body cooling in large animals in physiological conditions and during cardiac arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6793,51 +6793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of hypoxia-reoxygenation on isolated adult mouse cardiomyocytes: characterization, comparison with ischemia-reperfusion, and application to the cardioprotective effect of regular treadmill exercise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7367,51 +7367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Zini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10900,51 +10900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian San Geroteo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jendoubi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lidouren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Watanabe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Abi Zeid Daou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2026.101233" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Ghaleh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05794-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Haidour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mateo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Reydet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Biz&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64911-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Faucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.035617" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Br&#233;hat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Leick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Bo Su" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eychenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-024-01043-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631352v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-024-00645-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149902v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Bo Su" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Corboz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Matthieu Chiaroni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-023-00995-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336658v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Demeulenaere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ferrera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Mathieu Chiaroni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104727" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Panel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12879" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Sambin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10050217" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pina Vegas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ferkal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab565" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pressiat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Kudela" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Khoudour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alessandri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14020289" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maill&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanor Sirab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Allory" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7171/3fc1f5fe.9e4e4f65" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03915801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Levy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hutin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Polge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Fernandez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001971" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Caccia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Portal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Leoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810840" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lescroart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;quignot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guyen Tran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis H&#233;bert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14050974" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Sandoval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dizeux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villemain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2022.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03279846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vermot Des Roches" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001793" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03447675v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03783-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474917v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C Meli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.10.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155967v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ahmed-Belkacem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Ruiz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guichou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pawlotsky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.120.000359" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03176357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic&#237;a Santos-Zas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemari&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Zlatanova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cachanado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Seghezzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21737-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Levy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00871-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03220386v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Slassi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063257" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490351v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wojcik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2020.03.031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489854v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hittinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2019.08.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tissier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hocini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legriel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.03.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laudette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Coluccia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Sainte-Marie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Solari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubina Fazal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz076" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Long" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laure" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Taranu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.04.035" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392506v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Motterlini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pons" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2019.172636" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissady" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nadeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EBIOM.2019.08.026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120090v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Melka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rienzo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Anglemont de Tassigny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.04.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391962v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Lafdil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Teixeira-Clerc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.07.026" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04075730v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Demen&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maresca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Micheau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34307-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089085v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Correia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2017.05.021" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089080v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2870083" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savary" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rambaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13535" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01731260v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bize" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.11.049" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376879v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younss Ait Mou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Irving" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scheuermann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2017.12.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01831264v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Paula-Gomes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.309859" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03109349v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vasseur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Domingues-Hamdi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ledudal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.14800" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928424v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Giraud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001432" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987039v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bodez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tisserand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Benhaiem" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167213" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01431521v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.116.004588" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924727v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lotteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Seemann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.05.020" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPQN8B86-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01011114v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lys Darbera" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chenoune" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000000083" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01011110v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000048" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01044552v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canou&#239;-Poitrine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poulain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lafon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.22330" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00823226v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2012.06.030" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846856v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Assaly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michineau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1074248412475158" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00957338v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Adam" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182a63b5d" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01078011v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10731199409138822" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405288v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kalakech" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Godin-Ribuot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carmeliet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.10.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H81RDRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796377v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2012.11.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01044415v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blachier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lethuaut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fautrel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/ket207" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730870v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coutanceau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bastuji-Garin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2012-201427" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-DN2VFJF9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142788v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Galaup" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gomez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Souktani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Durand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.049072" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00655777v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dabir&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard-Gutton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Carlos Sampedrano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0240-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719576v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs161" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00770913v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionyssis Pongas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-012-0298-9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00623259v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.039388" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00472169v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvreur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois-Rande" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2009.12.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00500900v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliky Gouni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp554" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00476405v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansencal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-009-1660-7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522026v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Guellich" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Gao" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chull Hong" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Wagner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00148.2010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00503073v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schmidt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Drogies" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan B. Felix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp555" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00507838v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V. Cohen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Downey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvq227" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00393988v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes P. C. Vissers" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hulin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berdeaux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2008.10.024" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00405217v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvp046" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439634v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Souktani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guegan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouhidel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2009.02.005" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00411738v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Salouage" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2009013" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B845BBC3087D84A005CB3669A659351111ADBB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385092v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00315278v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lucats" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pouchelon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-008-0716-1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335256v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00379.2008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824383v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vinet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2006.11.020" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022527v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828113v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nguyen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeyah Issop" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nario Tomishige" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihide Kobayashi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357945v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian San Geroteo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jendoubi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lidouren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Watanabe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Abi Zeid Daou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2026.101233" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Ghaleh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05794-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Haidour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mateo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Reydet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Biz&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64911-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Faucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.035617" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Br&#233;hat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Leick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Bo Su" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eychenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-024-01043-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631352v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-024-00645-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149902v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Bo Su" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Corboz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Matthieu Chiaroni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-023-00995-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336658v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Demeulenaere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ferrera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Mathieu Chiaroni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104727" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Panel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12879" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Sambin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10050217" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pina Vegas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ferkal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab565" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pressiat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Kudela" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Khoudour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alessandri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14020289" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maill&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanor Sirab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Allory" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7171/3fc1f5fe.9e4e4f65" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Caccia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Portal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Leoni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810840" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763676v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lescroart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;quignot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guyen Tran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis H&#233;bert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14050974" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03915801v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Levy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hutin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Polge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Fernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001971" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Sandoval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dizeux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villemain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2022.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03279846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vermot Des Roches" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001793" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03447675v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03783-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474917v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C Meli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.10.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03176357v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic&#237;a Santos-Zas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemari&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Zlatanova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cachanado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Seghezzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21737-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ahmed-Belkacem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Ruiz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guichou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pawlotsky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.120.000359" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Levy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00871-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03220386v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Slassi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063257" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490351v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wojcik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2020.03.031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489854v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hittinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2019.08.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tissier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hocini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legriel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.03.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laudette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Coluccia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Sainte-Marie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Solari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubina Fazal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz076" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Long" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laure" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Taranu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.04.035" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392506v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Motterlini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pons" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2019.172636" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissady" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nadeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EBIOM.2019.08.026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120090v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Melka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rienzo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Anglemont de Tassigny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.04.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391962v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Lafdil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Teixeira-Clerc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.07.026" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04075730v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Demen&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maresca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Micheau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34307-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089085v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Correia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2017.05.021" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089080v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2870083" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savary" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rambaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13535" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01731260v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bize" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.11.049" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376879v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younss Ait Mou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Irving" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scheuermann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2017.12.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01831264v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Paula-Gomes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.309859" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03109349v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vasseur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Domingues-Hamdi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ledudal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.14800" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928424v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Giraud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001432" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987039v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bodez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tisserand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Benhaiem" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167213" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01431521v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.116.004588" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924727v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lotteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Seemann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.05.020" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPQN8B86-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01011114v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lys Darbera" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chenoune" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000000083" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01011110v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000048" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01044552v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canou&#239;-Poitrine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poulain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lafon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.22330" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00823226v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2012.06.030" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846856v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Assaly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michineau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1074248412475158" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00957338v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Adam" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182a63b5d" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01078011v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10731199409138822" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405288v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kalakech" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Godin-Ribuot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carmeliet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.10.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H81RDRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796377v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2012.11.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01044415v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blachier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lethuaut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fautrel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/ket207" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730870v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coutanceau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bastuji-Garin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2012-201427" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-DN2VFJF9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142788v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Galaup" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gomez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Souktani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Durand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.049072" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00655777v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dabir&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard-Gutton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Carlos Sampedrano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0240-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719576v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs161" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00770913v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionyssis Pongas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-012-0298-9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00623259v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.039388" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00472169v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvreur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois-Rande" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2009.12.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00500900v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliky Gouni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp554" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00476405v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansencal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-009-1660-7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522026v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Guellich" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Gao" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chull Hong" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Wagner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00148.2010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00503073v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schmidt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Drogies" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan B. Felix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp555" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00507838v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V. Cohen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Downey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvq227" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00393988v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes P. C. Vissers" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hulin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berdeaux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2008.10.024" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00405217v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvp046" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439634v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Souktani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guegan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouhidel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2009.02.005" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00411738v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Salouage" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2009013" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B845BBC3087D84A005CB3669A659351111ADBB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385092v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00315278v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lucats" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pouchelon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-008-0716-1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335256v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00379.2008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824383v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vinet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2006.11.020" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022527v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828113v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nguyen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeyah Issop" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nario Tomishige" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihide Kobayashi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357945v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>