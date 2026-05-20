--- v0 (2026-03-16)
+++ v1 (2026-05-20)
@@ -1,51 +1,3224 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bikram Pratim Bhuyan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bikram-pratim-bhuyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5373-8912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">284545708</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Bikram Pratim BHUYAN currently serves as the head of the three masters programs in MSc Artificial Intelligence, MSc Data Management, MSc Embedded AI & Edge Intelligence at École centrale d’électronique (ECE) École d’Ingénieurs, Paris, France and a researcher at LISV Laboratory, Université Paris-Saclay, France. He earned his PhD in Computer Science from Université Paris-Saclay and has over a decade of teaching and research experience in India and France, contributing to the integration of symbolic reasoning and deep learning for Neuro-Symbolic AI systems. He has authored numerous research papers in the field with several best-paper awards and actively contributes to the advancement of next-generation AI systems. He serves on the editorial board of Nature Scientific Reports and reviews for leading conferences and journals such as NeurIPS and AAAI. Beyond publications, Dr Bhuyan mentors PhD, MSc/MTech and BSc/BTech/BE students on topics ranging from knowledge representation to learning. A member of the AAAI, IEEE and the European Trustworthy AI Association, he combines technical depth with pedagogical passion, preparing the next generation of engineers and scientists.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal motif-based representation learning on continuous-time dynamic graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Alilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Fissoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Ramdane-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (2), pp.22. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-026-01190-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Directed Knowledge Using Higher-Ordered Neural Networks: Building a Predictive Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Moh Ousellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Fissoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Ramdane-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (20), pp.11085. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app152011085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Survey of Manta Ray Foraging Optimization: Theory, Variants, Hybridization, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylia Makhmoukh Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amylia Ait Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Meraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-025-10363-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Review of Archimedes Optimization Algorithm with its Theory, Variants, Hybridization, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Meraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylia Mekhmoukh Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbaki Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-025-10451-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Hypergraph Neural Networks and Their Stability Towards Higher-Order Knowledge Representation and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thipendra Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Tomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Ramdane-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (8), pp.1124. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-024-03453-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monadic Second-Order Temporal Logic framework for hypergraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Tomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Meraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Ramdane-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-024-10365-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeSyKHG: Neuro-Symbolic Knowledge Hypergraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thipendra Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Tomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Ramdane-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 235, pp.1278-1288. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.04.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UrbanAgriKG: A knowledge graph on urban agriculture and its embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Tomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thipendra Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Ramdane-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opag-2022-0265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-symbolic artificial intelligence: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Ramdane-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Tomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T P Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-024-09960-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power consumption model for Unmanned Aerial Vehicles using Recurrent Neural Network techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amylia Ait Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Ramdane-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.109819. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2024.109819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Type Prediction: A Statistical and Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Tomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Ramdane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.481. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15010481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knowledge Representation System for the Indian Stock Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishnavi Jaiswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Ramdane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (5), pp.90. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers12050090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Knowledge Representation Techniques in Smart Agriculture (Urban)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Tomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Ramdane-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (22), pp.15249. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su142215249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis and Its Validity in Power Reliability Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Ramdane-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5152/electrica.2022.22057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding Higher-Order Logic in Spatio-Temporal Hypergraphs for Neuro-Symbolic Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amylia Ait Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Ramdane-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bruges (Belgium) and online, France. pp.579-584, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2025.ES2025-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CU-1: A Class-Agnostic Detection Transformer Bridging Large Language Models and Big Data Interface Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Louis Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Despujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Brandolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Soeiro-Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Big Data (BigData)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Macau, France. pp.6722-6731, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData66926.2025.11402585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Model Merging for Efficient and Scalable Adaptation of Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Rage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Escriva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Roberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lemaistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Big Data (BigData)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Macau, France. pp.6992-7001, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData66926.2025.11400932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Development for Sustainable Intelligent Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Dulva Hina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tshibangu-Muabila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunus Emre Çoban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Ramdane-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 29th Asia Pacific Conference on Communications (APCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, BALI, France. pp.442-449, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APCC62576.2024.10767997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontological Knowledge Representation for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Tomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maanak Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Ramdane-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Orlando, France. pp.3400-3406, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData52589.2021.9672020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guided Kolmogorov-Arnold Network for Enhanced Security in Assistive UAV Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amylia Ait Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Dulva Hina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Ramdane-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Computer Systems and Technologies (CompSysTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Ruse, France. IEEE, pp.1-8, 2025, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CompSysTech65493.2025.11136929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Symbolic Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Ramdane-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thipendra Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Tomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Singapore, 1176, 2024, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-8171-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Symbolic Green Computing and Its Integration with UN Sustainability Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Ramdane-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Computing for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Auerbach Publications, pp.1-26, 2025, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003471356-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Machine Learning in Loan Analysis from Financial Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Tomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Ramdane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Intelligence and Data Science Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.405-418, 2023, Algorithms for Intelligent Systems, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-1620-7_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI and Knowledge Representation in Smart Urban Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Erasmus+ International Training Week, Selçuk Üniversitesi, Turkey. 2024, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bikram Pratim Bhuyan </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">bikram-pratim-bhuyan</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-5373-8912</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">284545708</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=7u7hw1cAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal motif-based representation learning on continuous-time dynamic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Fissoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 40 (2), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-026-01190-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applications in Neural and Symbolic Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Dulva Hina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (7), pp.3235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app16073235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Directed Knowledge Using Higher-Ordered Neural Networks: Building a Predictive Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Moh Ousellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Fissoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (20), pp.11085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app152011085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comprehensive Survey of Manta Ray Foraging Optimization: Theory, Variants, Hybridization, and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylia Makhmoukh Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amylia Ait Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Meraihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-025-10363-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comprehensive Review of Archimedes Optimization Algorithm with its Theory, Variants, Hybridization, and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Meraihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylia Mekhmoukh Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbaki Benayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-025-10451-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Monadic Second-Order Temporal Logic framework for hypergraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Tomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Meraihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-024-10365-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Hypergraph Neural Networks and Their Stability Towards Higher-Order Knowledge Representation and Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thipendra Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Tomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (8), pp.1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42979-024-03453-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NeSyKHG: Neuro-Symbolic Knowledge Hypergraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thipendra Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Tomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 235, pp.1278-1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2024.04.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UrbanAgriKG: A knowledge graph on urban agriculture and its embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Tomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thipendra Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/opag-2022-0265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power consumption model for Unmanned Aerial Vehicles using Recurrent Neural Network techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amylia Ait Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.109819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2024.109819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuro-symbolic artificial intelligence: a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Tomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T P Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-024-09960-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Knowledge Representation System for the Indian Stock Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaishnavi Jaiswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/computers12050090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crop Type Prediction: A Statistical and Machine Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Tomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15010481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Systematic Review of Knowledge Representation Techniques in Smart Agriculture (Urban)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Tomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (22), pp.15249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su142215249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal Concept Analysis and Its Validity in Power Reliability Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5152/electrica.2022.22057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guided Kolmogorov-Arnold Network for Enhanced Security in Assistive UAV Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amylia Ait Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Dulva Hina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Computer Systems and Technologies (CompSysTech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Ruse, Bulgaria. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CompSysTech65493.2025.11136929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometric Model Merging for Efficient and Scalable Adaptation of Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Rage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Escriva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lemaistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Macau, France. pp.6992-7001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData66926.2025.11400932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CU-1: A Class-Agnostic Detection Transformer Bridging Large Language Models and Big Data Interface Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Louis Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matis Despujols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Appourchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Brandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Soeiro-Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Big Data (BigData)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Macau, China. pp.6722-6731, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData66926.2025.11402585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encoding Higher-Order Logic in Spatio-Temporal Hypergraphs for Neuro-Symbolic Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amylia Ait Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESANN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Bruges (Belgium) and online, France. pp.579-584, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/esann/2025.ES2025-78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ontology Development for Sustainable Intelligent Transportation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Dulva Hina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tshibangu-Muabila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunus Emre Çoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 IEEE 29th Asia Pacific Conference on Communications (APCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, BALI, France. pp.442-449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APCC62576.2024.10767997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Ontological Knowledge Representation for Smart Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Tomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maanak Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Big Data (Big Data)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Orlando, France. pp.3400-3406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData52589.2021.9672020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuro-Symbolic Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thipendra Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Tomar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Nature Singapore, 1176, 2024, Studies in Computational Intelligence, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-8171-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuro-Symbolic Green Computing and Its Integration with UN Sustainability Goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Green Computing for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Auerbach Publications, pp.1-26, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003471356-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical Machine Learning in Loan Analysis from Financial Institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Tomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Machine Intelligence and Data Science Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Singapore, pp.405-418, 2023, Algorithms for Intelligent Systems, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-1620-7_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cours (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AI and Knowledge Representation in Smart Urban Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikram Pratim Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctoral. Erasmus+ International Training Week, Selçuk Üniversitesi, Turkey. 2024, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +3279,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10C7D52F"/>
+    <w:nsid w:val="AF31BB70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +3510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bikram-pratim-bhuyan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5373-8912" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284545708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539514v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alilou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Pratim Bhuyan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Fissoune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-026-01190-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Moh Ousellam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Ivanova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app152011085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Yahia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylia Makhmoukh Taleb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amylia Ait Saadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Meraihi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-025-10363-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylia Mekhmoukh Taleb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Benayad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-025-10451-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thipendra Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Tomar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03453-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Singh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10365-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596980v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.04.121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opag-2022-0265" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P Singh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-09960-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822272v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2024.109819" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04039663v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Ramdane Cherif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15010481" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Jaiswal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers12050090" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142215249" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/electrica.2022.22057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-78" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Louis Rochet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Despujols" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Appourchaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brandolini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soeiro-Vuong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData66926.2025.11402585" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Lalain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Escriva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Roberge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lemaistre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData66926.2025.11400932" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815516v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Dulva Hina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tshibangu-Muabila" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunus Emre &#199;oban" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCC62576.2024.10767997" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maanak Gupta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9672020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245001v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CompSysTech65493.2025.11136929" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854182v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8171-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003471356-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-1620-7_32" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595069v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bikram-pratim-bhuyan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5373-8912" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284545708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=7u7hw1cAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alilou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Pratim Bhuyan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Fissoune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-026-01190-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570023v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Dulva Hina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app16073235" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Moh Ousellam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Ivanova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app152011085" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Yahia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylia Makhmoukh Taleb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amylia Ait Saadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Meraihi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-025-10363-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylia Mekhmoukh Taleb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Benayad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-025-10451-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Singh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Tomar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10365-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813789v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thipendra Singh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03453-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.04.121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494487v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opag-2022-0265" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2024.109819" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P Singh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-09960-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Jaiswal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Ramdane Cherif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers12050090" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04039663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15010481" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142215249" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/electrica.2022.22057" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CompSysTech65493.2025.11136929" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544320v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Lalain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Escriva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Roberge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lemaistre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData66926.2025.11400932" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Louis Rochet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Despujols" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Appourchaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brandolini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soeiro-Vuong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData66926.2025.11402585" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-78" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815516v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tshibangu-Muabila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunus Emre &#199;oban" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCC62576.2024.10767997" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083438v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maanak Gupta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9672020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854182v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8171-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003471356-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-1620-7_32" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595069v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>