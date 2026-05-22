--- v0 (2026-03-28)
+++ v1 (2026-05-22)
@@ -2220,440 +2220,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'approche pour la conception des transistors VDMOS de puissance</w:t>
+                <w:t xml:space="preserve">Evaluation des performances du transistor MOS de puissance sur carbure de silicium. Compromis résistance passante, tenue en tension et vitesse de commutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Rossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Henri Tranduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Peyre Lavigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Rossel</w:t>
+                <w:t xml:space="preserve">G. Charitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 4 (10), pp.1939-1955. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 4 (8), pp.1383-1396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1994207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp3:1994249⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00249234v1</w:t>
+                <w:t xml:space="preserve">jpa-00249191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances du transistor MOS de puissance sur carbure de silicium. Compromis résistance passante, tenue en tension et vitesse de commutation</w:t>
+                <w:t xml:space="preserve">Méthodologie d'approche pour la conception des transistors VDMOS de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Tranduc</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tranduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Charitat</w:t>
+                <w:t xml:space="preserve">F. Oms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peyre Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 4 (8), pp.1383-1396. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp3:1994207⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 4 (10), pp.1939-1955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1994249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00249191v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'approche pour la conception des transistors VDMOS de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Henri Tranduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peyre Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rossel</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 4 (10), pp.1939-1955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp3:1994249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324785v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00249234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3947,51 +3947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04887718v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Hamady" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Beydoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14020313" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04014012v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-022-01990-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106678v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morancho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268868" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rachini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01955606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gavelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4982EE904A4AAF77A7034289F73E7A08E511DC04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151655v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Beydoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Sharafeddine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Haidar Alaeddine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecap.v4i6.4792" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631904" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaeddine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beydoun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPFA.2009.5232729" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FNBC0W9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Haj Hassan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleybel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hijazi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2006.06.079" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH9VMXJX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.04.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM1QLV0R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alwan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ketata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoaeter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106734v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.096" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JDNJKV9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.092" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX473MDK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324730v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rachidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahsoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13565360410531971" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-J3KCXSTJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajjar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Charles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08827510213500" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tranduc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oms" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peyre Lavigne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994249" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08604AEFF129EC8DD65E12981D68E9471ED4FBC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249191v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charitat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994207" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A53F2AF9BB6D5F0B2C6D127FDA99FE26F7283234/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324785v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tranduc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994826v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6910769" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01955720v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01132563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05314584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994TOU30163" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04620434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04887718v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Hamady" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Beydoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14020313" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04014012v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-022-01990-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106678v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morancho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268868" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rachini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01955606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gavelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4982EE904A4AAF77A7034289F73E7A08E511DC04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151655v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Beydoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Sharafeddine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Haidar Alaeddine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecap.v4i6.4792" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631904" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaeddine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beydoun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPFA.2009.5232729" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FNBC0W9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Haj Hassan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleybel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hijazi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2006.06.079" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH9VMXJX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.04.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM1QLV0R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alwan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ketata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoaeter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106734v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.096" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JDNJKV9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.092" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX473MDK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324730v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rachidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahsoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13565360410531971" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-J3KCXSTJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajjar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Charles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08827510213500" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tranduc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charitat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994207" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A53F2AF9BB6D5F0B2C6D127FDA99FE26F7283234/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tranduc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oms" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peyre Lavigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994249" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08604AEFF129EC8DD65E12981D68E9471ED4FBC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994826v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6910769" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01955720v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01132563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05314584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994TOU30163" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04620434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>