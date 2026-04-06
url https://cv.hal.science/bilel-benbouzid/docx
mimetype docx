--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -308,196 +308,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôler les IA</w:t>
+                <w:t xml:space="preserve">L'équité dans la machine ou comment le machine learning devient scientifique en tournant le dos au réalisme métrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Benbouzid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.232.0009⟩</w:t>
+              <w:t xml:space="preserve">Statistique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.69-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/statsoc.583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567378v1</w:t>
+                <w:t xml:space="preserve">hal-04567372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équité dans la machine ou comment le machine learning devient scientifique en tournant le dos au réalisme métrologique</w:t>
+                <w:t xml:space="preserve">Contrôler les IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistique et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (3), pp.69-84. </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/2-3 (232-233), pp.9-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/statsoc.583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.232.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567372v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre nuances de régulation de l’intelligence artificielle</w:t>
               </w:r>
@@ -864,51 +864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machines à prédire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (211), pp.9-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2168,230 +2168,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controler l'intelligence artificielle?</w:t>
+                <w:t xml:space="preserve">Équité en apprentissage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Benbouzid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10 (3), pp.9-11, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/statsoc.581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581419v1</w:t>
+                <w:t xml:space="preserve">hal-04567335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équité en apprentissage automatique</w:t>
+                <w:t xml:space="preserve">Controler l'intelligence artificielle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistique et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022/2-3 (232-233), 322 p., 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/statsoc.581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04567335v1</w:t>
+                <w:t xml:space="preserve">hal-04581419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôler les IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2-3 (232-233), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2533,51 +2533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machines à prédire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018/5 (211), pp.9-33, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3233,51 +3233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Froio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3797,51 +3797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tainturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission nationale consultative des droits de l'Homme. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4203,51 +4203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelievre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roudier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.246.0043" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529965v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.246.0011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.232.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567372v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.583" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meneceur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alisa Smuha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.232.0029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;rin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580691v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951719861703" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan C Aykut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.87369" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.211.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.206.0095" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ventre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.197.0009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-46M4JB0H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hannud Abdo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turnheim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raimbault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593013.3593974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487955v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03580268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti Morales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gauthier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581419v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.581" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567323v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cihan Aykut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567368v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bentayou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8113" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784061v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01274932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peaucellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Dampierre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Mogoutov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tainturier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422177v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Villard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelievre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roudier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.246.0043" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529965v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.246.0011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.583" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567378v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.232.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meneceur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alisa Smuha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.232.0029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;rin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580691v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951719861703" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan C Aykut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.87369" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.211.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.206.0095" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ventre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.197.0009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-46M4JB0H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hannud Abdo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turnheim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raimbault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593013.3593974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487955v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03580268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti Morales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gauthier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.581" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567323v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cihan Aykut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567368v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bentayou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8113" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784061v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01274932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peaucellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Dampierre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Mogoutov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tainturier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422177v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Villard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>