--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -670,73 +670,85 @@
               <w:t xml:space="preserve">Organic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50, pp.499-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orgel.2017.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-type polymeric organic flash memory device: Effect of reduced graphene oxide floating gate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -745,513 +757,537 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45, pp.81-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orgel.2017.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative TCAD simulations of a P-and N-type organic field effect transistors: field-dependent mobility, bulk and interface traps models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (11), pp.7834-7843. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-017-6480-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traps density and temperature effects on the performance of organic rectifying diode based on pentacene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimen Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghaffar Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44, pp.106-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.ORGEL.2017.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single electron transistor: Energy-level broadening effect and thermionic contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fizika i tekhnika poluprovodnicov / Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (12), pp.1656-1660. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063782617120144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traps and Interface Fixed Charge Effects on a Solution-Processed n-Type Polymeric-Based Organic Field-Effect Transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1273,344 +1309,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (2), pp.1128-1136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11664-016-5067-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Modeling of Single Electron Memory Based on Perceptron Designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmen Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghaffar Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 04 (05), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2169-0022.1000187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TCAD Simulations of graphene field-effect transistors based on the quantum capacitance effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmen Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Ismaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Korean Physical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67 (7), pp.1201-1207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3938/jkps.67.1201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1620,287 +1656,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemically Tunable PEDOT:PSS Film for Surface Acoustic Wave-Based Humidity Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Westrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Debavelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Fabrication Of Multiplexed One-Port SAW Resonators On A Single Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Westrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Debavelear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefevbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Electrical System Based AD5933 Impedance analyzer: Towards Multi-Selective Detection of Complex Gas Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1922,81 +1958,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthyme Cerveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Holach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2006,418 +2042,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapour Recognition Based on Deep-Convolutional Neural Network: Portable Impedance Analyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vercoutere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Hafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Kobe, Japan. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SENSORS60989.2024.10785096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach to Improve the Control of the Sensitive Layer of Surface Acoustic Wave Gas Sensors Using the Electropolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariae Oumekloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakariae Oumekloul</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Maistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Pont-a-Mousson, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DTIP56576.2022.9911737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and comparative study of graphene field effect transistor using ISE TCAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Molecular Electronics, ElecMol14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2427,51 +2463,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to ‘Electron-transport polymeric gold nanoparticles memory device, artificial synapse for neuromorphic applications’ [Organic Electronics Volume 50 (2017) 499-506]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2480,115 +2516,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desbief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.277-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orgel.2018.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2598,100 +2634,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation, caractérisation et simulation de composants organiques : transistors à effet de champ et mémoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Hafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Lille, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016LIL10055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04423117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2701,160 +2737,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and modeling neural memory based on single electron transistor using Simon simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Krout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE 9th International Multi-Conference on Systems, Signals and Devices (SSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1-6, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SSD.2012.6197968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3001,51 +3037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405262v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ozuem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Hafsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Koncar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Lmimouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jemmr.25.00055" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Routier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Westrelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthyme Cerveaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Louis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Horlach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-024-06102-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Routier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Westrelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerveaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foulon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3415789" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422351v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hafsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boubaker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenfant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desbief" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2017.08.029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalboussi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2017.02.035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-017-6480-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Khaldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ferchichi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Boubaker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghaffar Nasri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ORGEL.2017.01.039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782617120144" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-016-5067-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;men Boubaker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Kalboussi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2169-0022.1000187" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Isma&#239;l" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.67.1201" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418300v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Abdallah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debavelaere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefebvre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debavelear" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefevbre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Holach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vercoutere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morchain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pecqueur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS60989.2024.10785096" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Oumekloul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Maistre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911737" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055036v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ismail" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183482v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2018.02.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70TP6KXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04423117v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LIL10055" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krout" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2012.6197968" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405262v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ozuem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Hafsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Koncar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Lmimouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jemmr.25.00055" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Routier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Westrelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthyme Cerveaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Louis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Horlach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-024-06102-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Routier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Westrelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerveaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foulon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3415789" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422351v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hafsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boubaker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenfant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desbief" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2017.08.029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0FN5FBK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422357v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalboussi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2017.02.035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D15J025S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-017-6480-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Khaldi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ferchichi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Boubaker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghaffar Nasri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ORGEL.2017.01.039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PH8L589-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khaldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782617120144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-016-5067-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;men Boubaker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Kalboussi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2169-0022.1000187" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422395v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Isma&#239;l" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.67.1201" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Abdallah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debavelaere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stienne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debavelear" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefevbre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Holach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vercoutere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morchain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pecqueur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS60989.2024.10785096" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Oumekloul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Maistre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911737" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ismail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183482v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2018.02.023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70TP6KXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04423117v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LIL10055" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2012.6197968" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>