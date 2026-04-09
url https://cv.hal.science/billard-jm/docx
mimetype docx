--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -66,10793 +66,10793 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational and Experimental Insights into Hippocampal Slice Spiking under Extracellular Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hamdi Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Wullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th Annual Computational Neuroscience Meeting, CNS*2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388134v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sex-related impairment of synaptic plasticity in the hippocampus of hypergravity-exposed mice: new insights for cognition in space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wullen Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FENS Forum 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FENS, Jun 2024, Wien, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A critical role for astrocytes in the age-related alteration of long-term synaptic depression and depotentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mothet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferences en Neurobiologie Ladislav Tauc - The World of the Synapse; Molecular Basis, Pathologies and Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Gif sur Yvette, France. pp.248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (84)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual Dimorphism of Synaptic Plasticity Changes in CA1 Hippocampal Networks in Hypergravity-Exposed Mice—New Insights for Cognition in Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Wullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (15), pp.1186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells14151186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early involvement of D-serine in β-amyloid-dependent pathophysiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Largilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gorisse-Hussonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 82 (1), pp.179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00018-025-05691-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3-hit animal models of schizophrenia: Improving strategy to decipher and treat the disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lahogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 157, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-HT6 Receptors Sex-Dependently Modulate Hippocampal Synaptic Activity through GABA Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lahogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (5), pp.751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biom13050751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Background Influence on Hippocampal Synaptic Plasticity: Frequency-Dependent Variations between an Inbred and an Outbred Mice Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecouflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Esneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (5), pp.4304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms24054304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Memantine in AAV-AD Rat: A Model of Late-Onset Alzheimer’s Disease Predementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of prevention of Alzheimer's disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (338–347), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14283/jpad.2021.67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved NMDA Receptor Activation by the Secreted Amyloid-Protein Precursor-α in Healthy Aging: A Role for D-Serine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms232415542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Dysregulations in CA1 Hippocampal Networks of a 3-Hit Mouse Model of Schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (5), pp.2644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22052644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YIF1B mutations cause a post-natal neurodevelopmental syndrome associated with Golgi and primary cilium alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Boris Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Areias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 143 (10), pp.2911-2928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awaa235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serine Racemase Deletion Affects the Excitatory/Inhibitory Balance of the Hippocampal CA1 Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Radzishevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Wolosker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (24), pp.9447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21249447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to: &amp;lt;i&amp;gt;YIF1B&amp;lt;/i&amp;gt; mutations cause a post-natal neurodevelopmental syndrome associated with Golgi and primary cilium alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gerard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel-Boris Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Areias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 143 (10), pp.2911-2928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awaa449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-serine in physiological and pathological brain aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.140542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbapap.2020.140542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-Serine Signaling and NMDAR-Mediated Synaptic Plasticity Are Regulated by System A-Type of Glutamine/D-Serine Dual Transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oded Bodner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oded Bodner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Inna Radzishevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika N Foltyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelet Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alec C Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (34), pp.6489 - 6502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/jneurosci.0801-20.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating brain d ‐serine: Advocacy for good practices</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The NMDA receptor activation by d -serine and glycine is controlled by an astrocytic Phgdh-dependent serine shuttle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Neame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Safory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Radzishevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayelet Touitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Marchesani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apha.13257⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (41), pp.20736 - 20742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1909458116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324946v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NMDA receptor activation by d -serine and glycine is controlled by an astrocytic Phgdh-dependent serine shuttle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">The NMDA receptor activation by d-serine and glycine is controlled by an astrocytic Phgdh-dependent serine shuttle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Neame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Safory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Radzishevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelet Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Marchesani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 116 (41), pp.20736 - 20742. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+              <w:t xml:space="preserve">, 2019, 116 (41), pp.20736-20742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1909458116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688152v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NMDA receptor activation by d-serine and glycine is controlled by an astrocytic Phgdh-dependent serine shuttle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating brain d ‐serine: Advocacy for good practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Mothet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredano Pollegioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Coyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sweedler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1909458116⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 226 (1), pp.e13257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.13257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324933v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citrulline prevents age-related LTP decline in old rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ginguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Regazzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laprevote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal de Bandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-56598-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of DYRK1A proteolysis modifies its kinase specificity and rescues Alzheimer phenotype in APP/PS1 mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dairou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (1), pp.46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40478-019-0678-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">βAPP Processing Drives Gradual Tau Pathology in an Age-Dependent Amyloid Rat Model of Alzheimer’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Viodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (11), pp.3976-3993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhx260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Serine Racemase-Dependent Modulation of NMDA Receptor: Impact on Physiological and Pathological Brain Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmolb.2018.00106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asc-1 transporter activation: an alternative to rescue age-related alterations in functional plasticity at rat hippocampal CA3/CA1 synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 147 (4), pp.514-525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jnc.14586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASCT1 (Slc1a4) transporter is a physiologic regulator of brain d-serine and neurodevelopment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salman Zubedat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Radzishevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alec Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ohad Rechnitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (38), pp.9628-9633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1722677115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asc-1 transporter regulation of synaptic activity via the tonic release of D-serine in the forebrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagit Sason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garrick Paul Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Safory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Neame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (2), pp.1573-1587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhv350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deleting IGF-1 receptor from forebrain neurons confers neuroprotection during stroke and upregulates endocrine somatotropin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Daniel de Magalhaes Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kappeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Solinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Villapol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (2), pp.396-412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0271678X15626718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Androgen Receptor Deletion Impairs the Temporal Processing of Objects and Hippocampal CA1-Dependent Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Dombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Albac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Karameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (2), pp.e0148328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0148328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzheimer's disease-like APP processing in wild-type mice identifies synaptic defects as initial steps of disease progression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), pp.5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13024-016-0070-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01322473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sAβPPα Improves Hippocampal NMDA-Dependent Functional Alterations Linked to Healthy Aging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">d-Serine in the aging hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-150297⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116, pp.18-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2015.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190949v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">d-Serine in the aging hippocampus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identity of the NMDA receptor coagonist is synapse specific and developmentally regulated in the hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matildé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Yatsenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Radzishevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2015.02.013⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (2), pp.E204 - E213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1416668112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190881v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity of the NMDA receptor coagonist is synapse specific and developmentally regulated in the hippocampus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Inna Radzishevsky</w:t>
+                <w:t xml:space="preserve">sAβPPα Improves Hippocampal NMDA-Dependent Functional Alterations Linked to Healthy Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Mohanraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Allinquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1416668112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (4), pp.927-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-150297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809976v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms underlying the neuroprotective effect of brain reserve against late life depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurel Popa-Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 122 (S1), pp.55-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00702-013-1154-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and space profiling of NMDA receptor co-agonist functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mothet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matildé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 135 (2), pp.210-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jnc.13204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit-specific changes in d-serine-dependent activation of the N-methyl-D-aspartate receptor in the aging hippocampus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pollegioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11357-014-9698-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic transcriptional profiling in LOU/C/Jall rats identifies genes for successful aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 218 (6), pp.1501-1512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00429-012-0472-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omega-3 fatty acids deficiency aggravates glutamatergic synapse and astroglial aging in the rat hippocampal CA1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Grintal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.76-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/acel.12026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal D-Serine and Glycine Release Via the Asc-1 Transporter Regulates NMDA Receptor-Dependent Synaptic Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Artoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kolodney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Radzishevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (8), pp.3533-3544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3836-12.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serine racemase as a prime target for age-related memory deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (12), pp.1931-1938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ejn.12226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversal of age-related oxidative stress prevents hippocampal synaptic plasticity deficits by protecting D-serine-dependent NMDA receptor activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Sinet</w:t>
+                <w:t xml:space="preserve">Rescue of cognitive aging by long-lasting environmental enrichment exposure initiated before median lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schumann-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dutar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2012.00792.x⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (5), pp.1005.e1-1005.e10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720367v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescue of cognitive aging by long-lasting environmental enrichment exposure initiated before median lifespan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Dauphin</w:t>
+                <w:t xml:space="preserve">Unveiling an exceptional zymogen: the single-chain form of tPA is a selective activator of NMDA receptor-dependent signaling and neurotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Parcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Macrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.09.028⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (12), pp.1983-1991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2012.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02325180v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling an exceptional zymogen: the single-chain form of tPA is a selective activator of NMDA receptor-dependent signaling and neurotoxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Macrez</w:t>
+                <w:t xml:space="preserve">Reversal of age-related oxidative stress prevents hippocampal synaptic plasticity deficits by protecting D-serine-dependent NMDA receptor activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Haxaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kervern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Sinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cdd.2012.86⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.336-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2012.00792.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325153v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">d-Amino acids in brain neurotransmission and synaptic plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic transcriptional profiling in LOU/C/Jall rats identifies genes for successful aging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Paban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-012-1346-3⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 218 (6), pp.1501-1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-012-0472-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325143v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic transcriptional profiling in LOU/C/Jall rats identifies genes for successful aging.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">d-Amino acids in brain neurotransmission and synaptic plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-012-0472-8⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (5), pp.1851-1860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-012-1346-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862299v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Phenotype of Transgenic Mice Overexpressing Cystathionine β-Synthase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapna Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Woerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.e29056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0029056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescue of a dystrophin-like protein by exon skipping normalizes synaptic plasticity in the hippocampus of the mdx mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Dallérac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leblanc-Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Samson-Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (3), pp.635-641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbd.2011.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous enriched environment improves learning and memory in adult NMRI mice through theta burst-related-LTP independent mechanisms but is not efficient in advanced aged animals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 132 (5), pp.240-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mad.2011.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced serine racemase expression contributes to age-related deficits in hippocampal cognitive function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.R. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Sinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (8), pp.1495-1504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2009.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous enriched environment improves learning and memory in adult NMRI mice through theta burst-related-LTP independent mechanisms but is not efficient in advanced aged animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 132 (5), pp.240-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mad.2011.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Depression in the Hippocampal CA1 Area of Aged Rats, Revisited: Contribution of Temporal Constraints Related to Slice Preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (3), pp.e9843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0009843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the D-Serine-dependent pathway to the cellular mechanisms underlying cognitive aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐pierre Mothet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/neuro.24.001.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction in glutamate uptake is associated with extrasynaptic NMDA and metabotropic glutamate receptor activation at the hippocampal CA1 synapse of aged rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (5), pp.722-735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2010.00593.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Mental Retardation-Associated Dystrophin-Gene Product Dp71 in Excitatory Synapse Organization, Synaptic Plasticity and Behavioral Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Candelario-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avi Avital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Khelfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (8), pp.e6574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0006574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-serine signalling as a prominent determinant of neuronal-glial dialogue in the healthy and diseased brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12 (5b), pp.1872-1884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1582-4934.2008.00315.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deficit of NMDA receptor activation in CA1 hippocampal area of aged rats is rescued by d-cycloserine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (8), pp.2260-2268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05488.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Loss of Hippocampal LTD and Cognitive Flexibility in a Genetic Model of Hyperdopaminergia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (10), pp.2108-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.npp.1301354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00166900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related effects of the neuromodulator d-serine on neurotransmission and synaptic potentiation in the CA1 hippocampal area of the rat</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Motherhood-induced memory improvement persists across lifespan in rats but is abolished by a gestational stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dutar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2006.03944.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (12), pp.3368-3374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04870.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325345v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical role for the glial-derived neuromodulator d-serine in the age-related deficits of cellular mechanisms of learning and memory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Age-related effects of the neuromodulator d-serine on neurotransmission and synaptic potentiation in the CA1 hippocampal area of the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Junjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Mothet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2006.00216.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 98 (4), pp.1159-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2006.03944.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325331v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motherhood-induced memory improvement persists across lifespan in rats but is abolished by a gestational stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Piazza</w:t>
+                <w:t xml:space="preserve">A critical role for the glial-derived neuromodulator d-serine in the age-related deficits of cellular mechanisms of learning and memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mothet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Sinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouvenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04870.x⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (3), pp.267-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2006.00216.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02325338v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing, hippocampal synaptic activity and magnesium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnesium Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19 (3), pp.199-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired long-term spatial and recognition memory and enhanced CA1 hippocampal LTP in the dystrophin-deficient Dmdmdx mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Vaillend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17 (1), pp.10-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbd.2004.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different phosphatase-dependent mechanisms mediate long-term depression and depotentiation of long-term potentiation in mouse hippocampal CA1 area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jouvenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Haditsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle M. Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dutar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (5), pp.1279-1285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2003.02831.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-Cycloserine facilitates synaptic plasticity but impairs glutamatergic neurotransmission in rat hippocampal slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 140 (6), pp.1051-1056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.bjp.0705541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrease in calbindin content significantly alters LTP but not NMDA receptor and calcium channel properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jouvenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Poindessous-Jazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 42 (4), pp.444-458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0028-3908(01)00202-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatostatin receptor subtypes 2 and 4 affect seizure susceptibility and hippocampal excitatory neurotransmission in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moneta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aliprandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 16 (5), pp.843-849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02146.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial learning and synaptic hippocampal plasticity in type 2 somatostatin receptor knock-out mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Vaillend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 112 (2), pp.455-466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0306-4522(02)00074-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitated CA1 hippocampal synaptic plasticity in dystrophin-deficient mice: Role for GABAA receptors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Vaillend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hippocampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12 (6), pp.713-717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hipo.10068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMDA receptor activation in the aged rat hippocampus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Poindessous-Jazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 35 (9-10), pp.1185-1199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0531-5565(00)00122-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of sst2 somatostatin receptor in locomotor, exploratory activity and emotional reactivity in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Vaillend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Bluet-Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ungerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 12 (10), pp.3761-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2000.00249.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00168771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitated NMDA receptor-mediated synaptic plasticity in the hippocampal CA1 area of dystrophin-deficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Vaillend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Ungerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synapse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 33 (1), pp.59-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutamatergic synaptic responses and long-term potentiation are impaired in the CA1 hippocampal area of calbindin D28k-deficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jouvenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synapse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 33 (3), pp.172-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunolesion of the cholinergic basal forebrain :effects on functional properties of hippocampal and septalneurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jouvenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Apartis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Poindessous-Jazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 16 (7-8), pp.613-632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0736-5748(98)00073-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial discrimination learning and CA1 hippocampal synaptic plasticity in mdx and mdx3cv mice lacking dystrophin gene products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Vaillend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 86 (1), pp.53-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0306-4522(98)00023-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMDA Receptor Activation in the Aged Rat: Electrophysiological Investigations in the CA1 Area of the Hippocampal Slice Ex Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jouvenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dutar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 18 (5), pp.535-542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0197-4580(97)00104-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiation of glutamatergic EPSPs in rat CA1 hippocampal neurons after selective cholinergic denervation by 192 IgG-saporin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jouvenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dutar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synapse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 26 (3), pp.292-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synaptic functions in the aged rat hippocampus: A target for corticosteroids ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jouvenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dutar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 22, pp.S69-S74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0306-4530(97)00008-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presynaptic and postsynaptic GABAB receptors of neocortical neurons of the rat in vitro: Differences in pharmacology and ionic mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf A. Deisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Zieglgänsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synapse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 25 (1), pp.62-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deficits in memory and hippocampal long-term potentiation in mice with reduced calbindin D28K expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Killcross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 93 (15), pp.8028-8033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.93.15.8028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased monosynaptic GABAB-mediated inhibitory postsynaptic potentials in hippocampal CA1 pyramidal cells in the aged rat: pharmacological characterization and possible mechanisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Dutar</w:t>
+                <w:t xml:space="preserve">Presynaptic depression of inhibitory postsynaptic potentials by metabotropic glutamate receptors in rat hippocampal CA1 pyramidal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouvenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dutar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.1995.74.2.539⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 281 (2), pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0014-2999(95)00223-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325726v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presynaptic depression of inhibitory postsynaptic potentials by metabotropic glutamate receptors in rat hippocampal CA1 pyramidal cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+                <w:t xml:space="preserve">Decreased monosynaptic GABAB-mediated inhibitory postsynaptic potentials in hippocampal CA1 pyramidal cells in the aged rat: pharmacological characterization and possible mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dutar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0014-2999(95)00223-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 74 (2), pp.539-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.1995.74.2.539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02325723v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging of memory mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dutar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus des séances de la Société de biologie et de ses filiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 188 (5-6), pp.469-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term modification of rubral activity after inferior olive destruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 374 (2), pp.270-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0006-8993(86)90421-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity of neurons of the red nucleus after destruction of the inferior olive in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 301 (5), pp.251-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Depression of the efferent activity of the cerebellar nuclei following destruction of the inferior olive].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 298 (5), pp.123-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Long-term changes in the activity of Purkinje cells and efferent cerebellar neurons following bilateral destruction of the inferior olive].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 299 (12), pp.521-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebellar output regulation by the climbing and mossy fibers with and without the inferior olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buisseret-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Conrath-Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 213 (4), pp.464-477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cne.902130409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Cerebellar disfacilitation after pharmacological destruction of the inferior olive].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus des seances de l'Academie des sciences. Serie III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 295 (12), pp.751-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325814v1</w:t>
-              </w:r>
-[...388 lines deleted...]
-                <w:t xml:space="preserve">hal-00292275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10870,51 +10870,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetic and safety of a novel pleiotropic compound in C57BL/6J mice with potential therapeutic interest in Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lahogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Largilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10995,90 +10995,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short and long-term cognitive impairment in mice exposed to hypergravity depends on sex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wullen Mathilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11103,103 +11103,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment strategy targeting 5-HT6R in an innovative animal model of Schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lahogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Menager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t>
@@ -11228,90 +11228,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating hippocampal synaptic plasticity in schizophrenia: A computational and experimental approach using MEA recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hamdi Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gaidamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11362,90 +11362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampal functional adaptation to hypergravity exposure : new insights for cognitive alterations in astronauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wullen Mathilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe De Recherche interdisciplinaire Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Carry-le-rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11470,90 +11470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-dependent 5-HT6Rs effects on hippocampal synaptic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lahogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2023 -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11578,90 +11578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of a selective 5-HT6R antagonist in an innovative 2-hit mouse model of schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lahogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11680,609 +11680,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of d-serine depletion in the β-amyloid cascade related to Alzheimer’s disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A robust link between d-serine and amyloid pathology in a mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Radzishevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Wolosker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society for Neuroscience (SFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Chicago, United States</w:t>
+              <w:t xml:space="preserve">4th International Conference of D-Amino Acid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330837v1</w:t>
+                <w:t xml:space="preserve">hal-02331029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altering glutamate transmission in combination with an early post-natal stress to mimic schizophrenia in male and female mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+                <w:t xml:space="preserve">D-serine is involved in the β-amyloid-related pathophysiology in Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ploux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Radzishevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Wolosker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">14eme Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363095v1</w:t>
+                <w:t xml:space="preserve">hal-02331616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust link between d-serine and amyloid pathology in a mouse model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">Altering glutamate transmission in combination with an early post-natal stress to mimic schizophrenia in male and female mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Menager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Percelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference of D-Amino Acid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331029v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-serine is involved in the β-amyloid-related pathophysiology in Alzheimer’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of d-serine depletion in the β-amyloid cascade related to Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Radzishevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Wolosker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society for Neuroscience (SFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331616v1</w:t>
+                <w:t xml:space="preserve">hal-02330837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 3-hit model of schizophrenia: behavioral and electrophysiological investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème journée de LARC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12355,51 +12355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Freret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th FENS Forum of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12424,103 +12424,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ω3 PUFA status influences the age-related alteration of glutamatergic neurotransmission in the hippocampus in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès Goût-Nutrition-Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Dijon, France. 2013</w:t>
@@ -12549,103 +12549,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ω3 PUFA status influences the age-related alteration of glutamatergic neurotransmission in the hippocampus in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France. 2013</w:t>
@@ -12706,103 +12706,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 2-hit model combining serine racemase deletion and 3 maternal separation displays behavioral and cognitive 4 deficits associated with schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lahogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Menager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12824,64 +12824,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early involvement of D-serine in B-amyloid-dependent pathophysiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Largilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13111,51 +13111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wullen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14151186" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048837v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ploux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Largilliere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corvaisier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorisse-Hussonnois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-025-05691-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Percelay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050751" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04212361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecouflet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Esneault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24054304" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03798156v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audrain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jpad.2021.67" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232415542" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Andrieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052644" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03002603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#233;rard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Boris Emerit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Areias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa235" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03072318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ploux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Radzishevsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Wolosker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249447" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gerard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa449" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02947335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Freret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2020.140542" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03005908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Bodner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika N Foltyn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Touitou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec C Valenta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0801-20.2020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Mothet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Billard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredano Pollegioni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Coyle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sweedler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13257" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Neame" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Safory" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marchesani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1909458116" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324933v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02991706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ginguay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laprevote" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Moinard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal de Bandt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56598-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Souchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Audrain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Billard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dairou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0678-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Viod&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx260" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2018.00106" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14586" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Kaplan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Zubedat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Valenta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Rechnitz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722677115" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagit Sason" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrick Paul Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv350" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Daniel de Magalhaes Filho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kappeler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Solinc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Villapol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15626718" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281996v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dombret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Albac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Karameh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148328" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322473v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-016-0070-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190949v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moreno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rose" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Mohanraj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Allinquant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150297" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190881v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2015.02.013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matild&#233; Le Bail" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Martineau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sacchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yatsenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1416668112" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325092v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Popa-Wagner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-013-1154-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193381v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mothet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13204" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325086v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labarri&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pollegioni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-014-9698-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325134v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-012-0472-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB0VBPK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Latour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Grintal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennebelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosenberg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Artoul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kolodney" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Radzishevsky" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3836-12.2013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325115v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12226" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64635GQH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Haxaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Turpin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kervern" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sinet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2012.00792.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schumann-Bard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauphin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.09.028" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN3N09BC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325153v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parcq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Macrez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2012.86" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325143v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-012-1346-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88F6C38C1E3AEBE04808E7E560513DC06BF8A7D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862299v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325162v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane R&#233;gnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Gupta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Woerner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029056" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325193v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Dall&#233;rac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perronnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chagneau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leblanc-Veyrac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Samson-Desvignes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2011.05.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCJGM3XV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2011.04.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PCG5BSK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325222v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Turpin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dulong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Sinet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alliot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2009.09.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P0M3W2B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325196v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325220v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009843" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325214v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.24.001.2010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325209v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Riviere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2010.00593.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325225v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Daoud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Candelario-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Avital" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khelfaoui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006574" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325236v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2008.00315.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325295v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05488.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4K2NK1K3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00166900v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morice" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Betancur" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1301354" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325345v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junjaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turpin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mothet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.03944.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325331v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mothet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouvenceau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2006.00216.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325338v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. George" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piazza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04870.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4ED099BF289CAAC32B85524D508EFA254EC52EF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325322v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325350v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vaillend" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laroche" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2004.05.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34NBVC5K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325368v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouvenceau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Haditsch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. Mansuy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02831.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X4H8005-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325359v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0705541" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325398v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Poindessous-Jazat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dutar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Slama" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3908(01)00202-7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RQL7TPR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325384v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moneta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richichi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aliprandi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dournaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02146.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXD292MN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325393v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(02)00074-x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5Q3MDLR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325375v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.10068" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FK4FWB98-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325400v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0531-5565(00)00122-4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VZ2JD0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168771v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viollet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Videau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bluet-Pajot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ungerer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00249.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-904WJ54Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325669v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Ungerer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325411v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Battini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ferrari" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325677v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bassant" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apartis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0736-5748(98)00073-2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62SW5NL1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325684v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rendon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(98)00023-2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS8ZTC4W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325690v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lamour" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0197-4580(97)00104-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFW15F3M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325697v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325706v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lamour" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4530(97)00008-5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRCRZQW3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325707v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf A. Deisz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zieglg&#228;nsberger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325708v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molinari" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Battini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrari" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pozzi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Killcross" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.93.15.8028" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325726v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Billard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamour" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.1995.74.2.539" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325723v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(95)00223-8" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/406DC90E106B067BA707C7DCB50D8CFE7394D612/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325737v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassant" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325790v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(86)90421-x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXFB9GPP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325798v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325810v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325802v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325812v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buisseret-Delmas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conrath-Verrier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.902130409" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ABA1057F518661BE3CEF0F6558280EB90823BE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325814v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bardin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388134v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamdi Cherif" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Cam" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624901v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wullen Mathilde" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292275v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junjaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632974v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Largilliere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669804v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634813v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menager" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04835241v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaidamour" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.244" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669799v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216532v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216519v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jobard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330837v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ploux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorisse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Radzishevsky" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wolosker" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363095v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Menager" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulouard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331029v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331616v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363078v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ipj.ipj_30_15" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331264v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Billard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805736v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil Potokar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805735v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627091v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624854v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gorisse-Hussonnois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388134v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamdi Cherif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wullen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Cam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wullen Mathilde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mothet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junjaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14151186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048837v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ploux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Largilliere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corvaisier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorisse-Hussonnois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-025-05691-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Percelay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105526" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050751" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04212361v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecouflet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Esneault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24054304" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03798156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audrain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jpad.2021.67" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232415542" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238069v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Andrieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052644" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03002603v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#233;rard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Boris Emerit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Areias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa235" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03072318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ploux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Radzishevsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Wolosker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249447" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gerard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa449" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02947335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Freret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2020.140542" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03005908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Bodner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika N Foltyn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Touitou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec C Valenta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0801-20.2020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Neame" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Safory" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marchesani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1909458116" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Mothet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Billard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredano Pollegioni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Coyle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sweedler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13257" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02991706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ginguay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laprevote" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Moinard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal de Bandt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56598-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324924v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Souchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Audrain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Billard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dairou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0678-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324980v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Viod&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx260" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190915v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2018.00106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135230v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14586" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Kaplan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Zubedat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Valenta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Rechnitz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722677115" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagit Sason" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrick Paul Smith" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv350" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325045v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Daniel de Magalhaes Filho" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kappeler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Solinc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Villapol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15626718" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281996v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dombret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Albac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Karameh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148328" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322473v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-016-0070-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2015.02.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matild&#233; Le Bail" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Martineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sacchi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yatsenko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1416668112" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190949v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moreno" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rose" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Mohanraj" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Allinquant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150297" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325092v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Popa-Wagner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-013-1154-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13204" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325086v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labarri&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pollegioni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-014-9698-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-012-0472-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB0VBPK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325139v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Latour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Grintal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennebelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12026" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325131v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosenberg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Artoul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kolodney" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Radzishevsky" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3836-12.2013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12226" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64635GQH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325180v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schumann-Bard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauphin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.09.028" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN3N09BC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325153v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parcq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Macrez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2012.86" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720367v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Haxaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Turpin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kervern" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2012.00792.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862299v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325143v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-012-1346-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88F6C38C1E3AEBE04808E7E560513DC06BF8A7D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325162v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane R&#233;gnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Gupta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Woerner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029056" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325193v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Dall&#233;rac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perronnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chagneau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leblanc-Veyrac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Samson-Desvignes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2011.05.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCJGM3XV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862993v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2011.04.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PCG5BSK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Turpin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dulong" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Sinet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alliot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2009.09.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P0M3W2B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325196v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325220v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009843" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325214v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.24.001.2010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325209v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Riviere" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2010.00593.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325225v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Daoud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Candelario-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Avital" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khelfaoui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006574" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325236v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2008.00315.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325295v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05488.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4K2NK1K3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00166900v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morice" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Betancur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1301354" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325338v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. George" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piazza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04870.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4ED099BF289CAAC32B85524D508EFA254EC52EF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325345v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junjaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turpin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mothet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.03944.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325331v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mothet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouvenceau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2006.00216.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325322v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325350v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vaillend" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laroche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2004.05.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34NBVC5K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325368v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouvenceau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Haditsch" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. Mansuy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02831.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X4H8005-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325359v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0705541" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325398v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Poindessous-Jazat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dutar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Slama" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3908(01)00202-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RQL7TPR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325384v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moneta" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richichi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aliprandi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dournaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02146.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXD292MN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325393v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(02)00074-x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5Q3MDLR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325375v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.10068" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FK4FWB98-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325400v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0531-5565(00)00122-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VZ2JD0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168771v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viollet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Videau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bluet-Pajot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ungerer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00249.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-904WJ54Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325669v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Ungerer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325411v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Battini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ferrari" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325677v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bassant" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apartis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0736-5748(98)00073-2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62SW5NL1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325684v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rendon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(98)00023-2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS8ZTC4W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325690v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lamour" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0197-4580(97)00104-8" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFW15F3M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325697v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325706v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lamour" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4530(97)00008-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRCRZQW3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325707v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf A. Deisz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zieglg&#228;nsberger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325708v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molinari" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Battini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrari" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pozzi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Killcross" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.93.15.8028" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325723v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(95)00223-8" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/406DC90E106B067BA707C7DCB50D8CFE7394D612/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325726v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Billard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamour" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.1995.74.2.539" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325737v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassant" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325790v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(86)90421-x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXFB9GPP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325798v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325810v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325802v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325812v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buisseret-Delmas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conrath-Verrier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.902130409" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ABA1057F518661BE3CEF0F6558280EB90823BE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325814v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bardin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632974v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Largilliere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669804v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634813v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menager" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04835241v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaidamour" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.244" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669799v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216532v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216519v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jobard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331029v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ploux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorisse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Radzishevsky" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wolosker" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331616v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363095v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Menager" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulouard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330837v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363078v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ipj.ipj_30_15" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331264v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Billard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805736v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil Potokar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805735v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627091v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624854v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gorisse-Hussonnois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>