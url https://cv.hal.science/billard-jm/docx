--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -875,278 +875,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-HT6 Receptors Sex-Dependently Modulate Hippocampal Synaptic Activity through GABA Inhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lahogue</w:t>
+                <w:t xml:space="preserve">Genetic Background Influence on Hippocampal Synaptic Plasticity: Frequency-Dependent Variations between an Inbred and an Outbred Mice Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecouflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Esneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom13050751⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (5), pp.4304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24054304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089829v1</w:t>
+                <w:t xml:space="preserve">hal-04212361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Background Influence on Hippocampal Synaptic Plasticity: Frequency-Dependent Variations between an Inbred and an Outbred Mice Strain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecouflet</w:t>
+                <w:t xml:space="preserve">5-HT6 Receptors Sex-Dependently Modulate Hippocampal Synaptic Activity through GABA Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lahogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (5), pp.4304. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24054304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom13050751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212361v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Memantine in AAV-AD Rat: A Model of Late-Onset Alzheimer’s Disease Predementia</w:t>
               </w:r>
@@ -1619,295 +1619,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serine Racemase Deletion Affects the Excitatory/Inhibitory Balance of the Hippocampal CA1 Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to: &amp;lt;i&amp;gt;YIF1B&amp;lt;/i&amp;gt; mutations cause a post-natal neurodevelopmental syndrome associated with Golgi and primary cilium alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Ploux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">Xavier Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Boris Emerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Areias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21249447⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143 (10), pp.2911-2928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaa449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072318v1</w:t>
+                <w:t xml:space="preserve">hal-04316191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to: &amp;lt;i&amp;gt;YIF1B&amp;lt;/i&amp;gt; mutations cause a post-natal neurodevelopmental syndrome associated with Golgi and primary cilium alterations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Diaz</w:t>
+                <w:t xml:space="preserve">Serine Racemase Deletion Affects the Excitatory/Inhibitory Balance of the Hippocampal CA1 Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ploux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Radzishevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gerard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Geny</w:t>
+                <w:t xml:space="preserve">Herman Wolosker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 143 (10), pp.2911-2928. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (24), pp.9447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awaa449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21249447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316191v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-serine in physiological and pathological brain aging</w:t>
               </w:r>
@@ -2010,51 +2010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-Serine Signaling and NMDAR-Mediated Synaptic Plasticity Are Regulated by System A-Type of Glutamine/D-Serine Dual Transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oded Bodner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Radzishevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika N Foltyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2157,51 +2157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Neame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Safory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Radzishevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelet Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2291,51 +2291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Neame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Safory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Radzishevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelet Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2523,775 +2523,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citrulline prevents age-related LTP decline in old rats</w:t>
+                <w:t xml:space="preserve">Inhibition of DYRK1A proteolysis modifies its kinase specificity and rescues Alzheimer phenotype in APP/PS1 mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Ginguay</w:t>
+                <w:t xml:space="preserve">Benoit Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Regazzetti</w:t>
+                <w:t xml:space="preserve">Mickael Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Laprevote</w:t>
+                <w:t xml:space="preserve">Jean Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Moinard</w:t>
+                <w:t xml:space="preserve">Julien Dairou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal de Bandt</w:t>
+                <w:t xml:space="preserve">Romain Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56598-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-019-0678-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991706v1</w:t>
+                <w:t xml:space="preserve">hal-02324924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of DYRK1A proteolysis modifies its kinase specificity and rescues Alzheimer phenotype in APP/PS1 mice</w:t>
+                <w:t xml:space="preserve">Citrulline prevents age-related LTP decline in old rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Souchet</w:t>
+                <w:t xml:space="preserve">Antonin Ginguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Audrain</w:t>
+                <w:t xml:space="preserve">Anne Regazzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Billard</w:t>
+                <w:t xml:space="preserve">Olivier Laprevote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dairou</w:t>
+                <w:t xml:space="preserve">Christophe C. Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Fol</w:t>
+                <w:t xml:space="preserve">Jean-Pascal de Bandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (1), pp.46. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-019-0678-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56598-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324924v1</w:t>
+                <w:t xml:space="preserve">hal-02991706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">βAPP Processing Drives Gradual Tau Pathology in an Age-Dependent Amyloid Rat Model of Alzheimer’s Disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASCT1 (Slc1a4) transporter is a physiologic regulator of brain d-serine and neurodevelopment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Fol</w:t>
+                <w:t xml:space="preserve">Eitan Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Viodé</w:t>
+                <w:t xml:space="preserve">Salman Zubedat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Radzishevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alec Valenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ohad Rechnitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhx260⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (38), pp.9628-9633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1722677115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324980v1</w:t>
+                <w:t xml:space="preserve">hal-02305069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Serine Racemase-Dependent Modulation of NMDA Receptor: Impact on Physiological and Pathological Brain Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmolb.2018.00106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asc-1 transporter activation: an alternative to rescue age-related alterations in functional plasticity at rat hippocampal CA3/CA1 synapses</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">βAPP Processing Drives Gradual Tau Pathology in an Age-Dependent Amyloid Rat Model of Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Viodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.14586⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (11), pp.3976-3993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhx260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135230v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASCT1 (Slc1a4) transporter is a physiologic regulator of brain d-serine and neurodevelopment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asc-1 transporter activation: an alternative to rescue age-related alterations in functional plasticity at rat hippocampal CA3/CA1 synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (38), pp.9628-9633. </w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147 (4), pp.514-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1722677115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jnc.14586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305069v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asc-1 transporter regulation of synaptic activity via the tonic release of D-serine in the forebrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagit Sason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garrick Paul Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3636,64 +3636,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzheimer's disease-like APP processing in wild-type mice identifies synaptic defects as initial steps of disease progression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3764,607 +3764,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01322473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">d-Serine in the aging hippocampus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time and space profiling of NMDA receptor co-agonist functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mothet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matildé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2015.02.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 135 (2), pp.210-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.13204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190881v1</w:t>
+                <w:t xml:space="preserve">hal-02193381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity of the NMDA receptor coagonist is synapse specific and developmentally regulated in the hippocampus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">d-Serine in the aging hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1416668112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116, pp.18-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2015.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809976v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sAβPPα Improves Hippocampal NMDA-Dependent Functional Alterations Linked to Healthy Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Mohanraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Allinquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (4), pp.927-935. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAD-150297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms underlying the neuroprotective effect of brain reserve against late life depression</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identity of the NMDA receptor coagonist is synapse specific and developmentally regulated in the hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matildé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Yatsenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Radzishevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00702-013-1154-2⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (2), pp.E204 - E213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1416668112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325092v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and space profiling of NMDA receptor co-agonist functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matildé Le Bail</w:t>
+                <w:t xml:space="preserve">Mechanisms underlying the neuroprotective effect of brain reserve against late life depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurel Popa-Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 135 (2), pp.210-225. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122 (S1), pp.55-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jnc.13204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00702-013-1154-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193381v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit-specific changes in d-serine-dependent activation of the N-methyl-D-aspartate receptor in the aging hippocampus</w:t>
               </w:r>
@@ -4478,531 +4478,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic transcriptional profiling in LOU/C/Jall rats identifies genes for successful aging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serine racemase as a prime target for age-related memory deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (12), pp.1931-1938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.12226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00429-012-0472-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325134v1</w:t>
+                <w:t xml:space="preserve">hal-02325115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega-3 fatty acids deficiency aggravates glutamatergic synapse and astroglial aging in the rat hippocampal CA1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monique Lavialle</w:t>
+                <w:t xml:space="preserve">Genomic transcriptional profiling in LOU/C/Jall rats identifies genes for successful aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Paban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acel.12026⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 218 (6), pp.1501-1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-012-0472-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325139v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal D-Serine and Glycine Release Via the Asc-1 Transporter Regulates NMDA Receptor-Dependent Synaptic Activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Omega-3 fatty acids deficiency aggravates glutamatergic synapse and astroglial aging in the rat hippocampal CA1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Grintal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rosenberg</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">I. Radzishevsky</w:t>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3836-12.2013⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.12026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325131v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serine racemase as a prime target for age-related memory deficits</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neuronal D-Serine and Glycine Release Via the Asc-1 Transporter Regulates NMDA Receptor-Dependent Synaptic Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Artoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Segal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kolodney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Radzishevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.12226⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (8), pp.3533-3544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3836-12.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02325115v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescue of cognitive aging by long-lasting environmental enrichment exposure initiated before median lifespan</w:t>
               </w:r>
@@ -5402,51 +5402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic transcriptional profiling in LOU/C/Jall rats identifies genes for successful aging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5481,70 +5481,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 218 (6), pp.1501-1512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00429-012-0472-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6342,373 +6342,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Depression in the Hippocampal CA1 Area of Aged Rats, Revisited: Contribution of Temporal Constraints Related to Slice Preparation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction in glutamate uptake is associated with extrasynaptic NMDA and metabotropic glutamate receptor activation at the hippocampal CA1 synapse of aged rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Sinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009843⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (5), pp.722-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2010.00593.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325220v1</w:t>
+                <w:t xml:space="preserve">hal-02325209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the D-Serine-dependent pathway to the cellular mechanisms underlying cognitive aging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-Term Depression in the Hippocampal CA1 Area of Aged Rats, Revisited: Contribution of Temporal Constraints Related to Slice Preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/neuro.24.001.2010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (3), pp.e9843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325214v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction in glutamate uptake is associated with extrasynaptic NMDA and metabotropic glutamate receptor activation at the hippocampal CA1 synapse of aged rats</w:t>
+                <w:t xml:space="preserve">Contribution of the D-Serine-dependent pathway to the cellular mechanisms underlying cognitive aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Riviere</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Denis</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Mothet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9 (5), pp.722-735. </w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2010.00593.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/neuro.24.001.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325209v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Mental Retardation-Associated Dystrophin-Gene Product Dp71 in Excitatory Synapse Organization, Synaptic Plasticity and Behavioral Functions</w:t>
               </w:r>
@@ -6900,674 +6900,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficit of NMDA receptor activation in CA1 hippocampal area of aged rats is rescued by d-cycloserine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel Loss of Hippocampal LTD and Cognitive Flexibility in a Genetic Model of Hyperdopaminergia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Betancur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05488.x⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (10), pp.2108-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.npp.1301354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325295v1</w:t>
+                <w:t xml:space="preserve">inserm-00166900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Loss of Hippocampal LTD and Cognitive Flexibility in a Genetic Model of Hyperdopaminergia.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deficit of NMDA receptor activation in CA1 hippocampal area of aged rats is rescued by d-cycloserine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Mathieu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (8), pp.2260-2268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05488.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.npp.1301354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00166900v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motherhood-induced memory improvement persists across lifespan in rats but is abolished by a gestational stress</w:t>
+                <w:t xml:space="preserve">Age-related effects of the neuromodulator d-serine on neurotransmission and synaptic potentiation in the CA1 hippocampal area of the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lemaire</w:t>
+                <w:t xml:space="preserve">G. Junjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Mothet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 23 (12), pp.3368-3374. </w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 98 (4), pp.1159-1166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04870.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2006.03944.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325338v1</w:t>
+                <w:t xml:space="preserve">hal-02325345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related effects of the neuromodulator d-serine on neurotransmission and synaptic potentiation in the CA1 hippocampal area of the rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A critical role for the glial-derived neuromodulator d-serine in the age-related deficits of cellular mechanisms of learning and memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mothet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Sinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Junjaud</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Jouvenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2006.03944.x⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (3), pp.267-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2006.00216.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325345v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical role for the glial-derived neuromodulator d-serine in the age-related deficits of cellular mechanisms of learning and memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motherhood-induced memory improvement persists across lifespan in rats but is abolished by a gestational stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dutar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mothet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Jouvenceau</w:t>
+                <w:t xml:space="preserve">P. Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (12), pp.3368-3374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04870.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2006.00216.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02325331v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing, hippocampal synaptic activity and magnesium.</w:t>
               </w:r>
@@ -7893,51 +7893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-Cycloserine facilitates synaptic plasticity but impairs glutamatergic neurotransmission in rat hippocampal slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 140 (6), pp.1051-1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7965,319 +7965,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease in calbindin content significantly alters LTP but not NMDA receptor and calcium channel properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Somatostatin receptor subtypes 2 and 4 affect seizure susceptibility and hippocampal excitatory neurotransmission in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Potier</w:t>
+                <w:t xml:space="preserve">D. Moneta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Poindessous-Jazat</w:t>
+                <w:t xml:space="preserve">C. Richichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Dutar</w:t>
+                <w:t xml:space="preserve">M. Aliprandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Slama</w:t>
+                <w:t xml:space="preserve">P. Dournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 42 (4), pp.444-458. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16 (5), pp.843-849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0028-3908(01)00202-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02146.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325398v1</w:t>
+                <w:t xml:space="preserve">hal-02325384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatostatin receptor subtypes 2 and 4 affect seizure susceptibility and hippocampal excitatory neurotransmission in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decrease in calbindin content significantly alters LTP but not NMDA receptor and calcium channel properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouvenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Moneta</w:t>
+                <w:t xml:space="preserve">B Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Richichi</w:t>
+                <w:t xml:space="preserve">Frédérique Poindessous-Jazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aliprandi</w:t>
+                <w:t xml:space="preserve">P Dutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dournaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Dutar</w:t>
+                <w:t xml:space="preserve">Annie Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 16 (5), pp.843-849. </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 42 (4), pp.444-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02146.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0028-3908(01)00202-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325384v1</w:t>
+                <w:t xml:space="preserve">hal-02325398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial learning and synaptic hippocampal plasticity in type 2 somatostatin receptor knock-out mice</w:t>
               </w:r>
@@ -8506,302 +8506,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMDA receptor activation in the aged rat hippocampus</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Involvement of sst2 somatostatin receptor in locomotor, exploratory activity and emotional reactivity in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Vaillend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Bluet-Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ungerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0531-5565(00)00122-4⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (10), pp.3761-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2000.00249.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325400v1</w:t>
+                <w:t xml:space="preserve">hal-00168771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of sst2 somatostatin receptor in locomotor, exploratory activity and emotional reactivity in mice.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMDA receptor activation in the aged rat hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Poindessous-Jazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dutar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 12 (10), pp.3761-70. </w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 35 (9-10), pp.1185-1199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2000.00249.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0531-5565(00)00122-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00168771v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitated NMDA receptor-mediated synaptic plasticity in the hippocampal CA1 area of dystrophin-deficient mice</w:t>
               </w:r>
@@ -9046,51 +9046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jouvenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Apartis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Poindessous-Jazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9205,51 +9205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 86 (1), pp.53-66. </w:t>
@@ -9338,51 +9338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jouvenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dutar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 18 (5), pp.535-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9901,329 +9901,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presynaptic depression of inhibitory postsynaptic potentials by metabotropic glutamate receptors in rat hippocampal CA1 pyramidal cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+                <w:t xml:space="preserve">Decreased monosynaptic GABAB-mediated inhibitory postsynaptic potentials in hippocampal CA1 pyramidal cells in the aged rat: pharmacological characterization and possible mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dutar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0014-2999(95)00223-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 74 (2), pp.539-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.1995.74.2.539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325723v1</w:t>
+                <w:t xml:space="preserve">hal-02325726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased monosynaptic GABAB-mediated inhibitory postsynaptic potentials in hippocampal CA1 pyramidal cells in the aged rat: pharmacological characterization and possible mechanisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Dutar</w:t>
+                <w:t xml:space="preserve">Presynaptic depression of inhibitory postsynaptic potentials by metabotropic glutamate receptors in rat hippocampal CA1 pyramidal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouvenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dutar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 281 (2), pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0014-2999(95)00223-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.1995.74.2.539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02325726v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging of memory mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dutar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus des séances de la Société de biologie et de ses filiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 188 (5-6), pp.469-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11241,51 +11241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating hippocampal synaptic plasticity in schizophrenia: A computational and experimental approach using MEA recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hamdi Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11805,402 +11805,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-serine is involved in the β-amyloid-related pathophysiology in Alzheimer’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Freret</w:t>
+                <w:t xml:space="preserve">Altering glutamate transmission in combination with an early post-natal stress to mimic schizophrenia in male and female mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Menager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Percelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331616v1</w:t>
+                <w:t xml:space="preserve">hal-02363095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altering glutamate transmission in combination with an early post-natal stress to mimic schizophrenia in male and female mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of d-serine depletion in the β-amyloid cascade related to Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ploux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Radzishevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Wolosker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society for Neuroscience (SFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363095v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of d-serine depletion in the β-amyloid cascade related to Alzheimer’s disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D-serine is involved in the β-amyloid-related pathophysiology in Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Radzishevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Wolosker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society for Neuroscience (SFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Chicago, United States</w:t>
+              <w:t xml:space="preserve">14eme Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330837v1</w:t>
+                <w:t xml:space="preserve">hal-02331616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 3-hit model of schizophrenia: behavioral and electrophysiological investigations</w:t>
               </w:r>
@@ -12424,271 +12424,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ω3 PUFA status influences the age-related alteration of glutamatergic neurotransmission in the hippocampus in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès Goût-Nutrition-Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Dijon, France. 2013</w:t>
+              <w:t xml:space="preserve">Neuroscience 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805736v1</w:t>
+                <w:t xml:space="preserve">hal-02805735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ω3 PUFA status influences the age-related alteration of glutamatergic neurotransmission in the hippocampus in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lyon, France. 2013</w:t>
+              <w:t xml:space="preserve">8. Congrès Goût-Nutrition-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Dijon, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805735v1</w:t>
+                <w:t xml:space="preserve">hal-02805736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13111,51 +13111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388134v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamdi Cherif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wullen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Cam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wullen Mathilde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mothet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junjaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14151186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048837v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ploux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Largilliere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corvaisier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorisse-Hussonnois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-025-05691-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Percelay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105526" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050751" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04212361v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecouflet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Esneault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24054304" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03798156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audrain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jpad.2021.67" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232415542" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238069v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Andrieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052644" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03002603v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#233;rard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Boris Emerit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Areias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa235" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03072318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ploux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Radzishevsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Wolosker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249447" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gerard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa449" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02947335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Freret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2020.140542" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03005908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Bodner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika N Foltyn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Touitou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec C Valenta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0801-20.2020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Neame" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Safory" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marchesani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1909458116" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Mothet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Billard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredano Pollegioni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Coyle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sweedler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13257" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02991706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ginguay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laprevote" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Moinard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal de Bandt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56598-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324924v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Souchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Audrain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Billard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dairou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0678-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324980v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Viod&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx260" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190915v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2018.00106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135230v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14586" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Kaplan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Zubedat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Valenta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Rechnitz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722677115" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagit Sason" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrick Paul Smith" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv350" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325045v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Daniel de Magalhaes Filho" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kappeler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Solinc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Villapol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15626718" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281996v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dombret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Albac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Karameh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148328" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322473v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-016-0070-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2015.02.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matild&#233; Le Bail" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Martineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sacchi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yatsenko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1416668112" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190949v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moreno" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rose" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Mohanraj" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Allinquant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150297" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325092v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Popa-Wagner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-013-1154-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13204" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325086v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labarri&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pollegioni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-014-9698-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-012-0472-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB0VBPK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325139v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Latour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Grintal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennebelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12026" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325131v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosenberg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Artoul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kolodney" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Radzishevsky" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3836-12.2013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12226" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64635GQH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325180v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schumann-Bard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauphin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.09.028" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN3N09BC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325153v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parcq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Macrez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2012.86" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720367v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Haxaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Turpin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kervern" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2012.00792.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862299v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325143v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-012-1346-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88F6C38C1E3AEBE04808E7E560513DC06BF8A7D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325162v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane R&#233;gnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Gupta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Woerner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029056" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325193v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Dall&#233;rac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perronnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chagneau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leblanc-Veyrac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Samson-Desvignes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2011.05.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCJGM3XV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862993v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2011.04.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PCG5BSK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Turpin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dulong" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Sinet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alliot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2009.09.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P0M3W2B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325196v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325220v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009843" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325214v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.24.001.2010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325209v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Riviere" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2010.00593.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325225v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Daoud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Candelario-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Avital" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khelfaoui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006574" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325236v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2008.00315.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325295v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05488.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4K2NK1K3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00166900v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morice" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Betancur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1301354" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325338v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. George" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piazza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04870.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4ED099BF289CAAC32B85524D508EFA254EC52EF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325345v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junjaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turpin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mothet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.03944.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325331v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mothet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouvenceau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2006.00216.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325322v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325350v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vaillend" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laroche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2004.05.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34NBVC5K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325368v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouvenceau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Haditsch" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. Mansuy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02831.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X4H8005-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325359v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0705541" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325398v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Poindessous-Jazat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dutar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Slama" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3908(01)00202-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RQL7TPR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325384v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moneta" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richichi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aliprandi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dournaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02146.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXD292MN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325393v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(02)00074-x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5Q3MDLR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325375v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.10068" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FK4FWB98-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325400v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0531-5565(00)00122-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VZ2JD0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168771v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viollet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Videau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bluet-Pajot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ungerer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00249.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-904WJ54Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325669v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Ungerer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325411v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Battini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ferrari" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325677v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bassant" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apartis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0736-5748(98)00073-2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62SW5NL1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325684v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rendon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(98)00023-2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS8ZTC4W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325690v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lamour" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0197-4580(97)00104-8" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFW15F3M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325697v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325706v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lamour" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4530(97)00008-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRCRZQW3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325707v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf A. Deisz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zieglg&#228;nsberger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325708v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molinari" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Battini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrari" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pozzi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Killcross" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.93.15.8028" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325723v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(95)00223-8" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/406DC90E106B067BA707C7DCB50D8CFE7394D612/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325726v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Billard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamour" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.1995.74.2.539" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325737v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassant" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325790v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(86)90421-x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXFB9GPP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325798v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325810v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325802v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325812v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buisseret-Delmas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conrath-Verrier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.902130409" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ABA1057F518661BE3CEF0F6558280EB90823BE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325814v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bardin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632974v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Largilliere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669804v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634813v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menager" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04835241v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaidamour" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.244" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669799v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216532v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216519v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jobard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331029v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ploux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorisse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Radzishevsky" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wolosker" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331616v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363095v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Menager" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulouard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330837v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363078v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ipj.ipj_30_15" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331264v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Billard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805736v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil Potokar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805735v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627091v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624854v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gorisse-Hussonnois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388134v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamdi Cherif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wullen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Cam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wullen Mathilde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mothet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junjaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14151186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048837v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ploux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Largilliere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corvaisier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorisse-Hussonnois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-025-05691-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Percelay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105526" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04212361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecouflet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Esneault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24054304" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050751" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03798156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audrain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jpad.2021.67" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232415542" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238069v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Andrieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052644" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03002603v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#233;rard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Boris Emerit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Areias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa235" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316191v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gerard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa449" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03072318v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ploux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Radzishevsky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Wolosker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249447" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02947335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Freret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2020.140542" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03005908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Bodner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika N Foltyn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Touitou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec C Valenta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0801-20.2020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Neame" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Safory" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marchesani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1909458116" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Mothet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Billard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredano Pollegioni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Coyle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sweedler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13257" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Souchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Audrain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Billard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dairou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0678-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02991706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ginguay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laprevote" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Moinard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal de Bandt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56598-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Kaplan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Zubedat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Valenta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Rechnitz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722677115" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190915v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2018.00106" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Viod&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx260" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14586" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagit Sason" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrick Paul Smith" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv350" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325045v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Daniel de Magalhaes Filho" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kappeler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Solinc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Villapol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15626718" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281996v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dombret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Albac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Karameh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148328" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322473v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-016-0070-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193381v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matild&#233; Le Bail" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13204" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190881v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2015.02.013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190949v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moreno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rose" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Mohanraj" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Allinquant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150297" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809976v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Martineau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sacchi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yatsenko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1416668112" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325092v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Popa-Wagner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-013-1154-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325086v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labarri&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pollegioni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-014-9698-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12226" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64635GQH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325134v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-012-0472-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB0VBPK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325139v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Latour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Grintal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennebelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12026" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325131v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosenberg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Artoul" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kolodney" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Radzishevsky" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3836-12.2013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325180v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schumann-Bard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauphin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.09.028" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN3N09BC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325153v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parcq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Macrez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2012.86" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720367v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Haxaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Turpin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kervern" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2012.00792.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862299v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325143v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-012-1346-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88F6C38C1E3AEBE04808E7E560513DC06BF8A7D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325162v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane R&#233;gnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Gupta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Woerner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029056" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325193v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Dall&#233;rac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perronnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chagneau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leblanc-Veyrac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Samson-Desvignes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2011.05.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCJGM3XV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862993v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2011.04.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PCG5BSK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Turpin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dulong" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Sinet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alliot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2009.09.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P0M3W2B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325196v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325209v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Riviere" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2010.00593.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325220v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009843" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325214v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.24.001.2010" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325225v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Daoud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Candelario-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Avital" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khelfaoui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006574" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325236v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2008.00315.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00166900v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morice" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Betancur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1301354" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325295v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05488.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4K2NK1K3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325345v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junjaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turpin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mothet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.03944.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325331v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mothet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouvenceau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2006.00216.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325338v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. George" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piazza" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04870.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4ED099BF289CAAC32B85524D508EFA254EC52EF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325322v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325350v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vaillend" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laroche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2004.05.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34NBVC5K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325368v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouvenceau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Haditsch" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. Mansuy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02831.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X4H8005-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325359v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0705541" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325384v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moneta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richichi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aliprandi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dournaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02146.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXD292MN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325398v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Poindessous-Jazat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dutar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Slama" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3908(01)00202-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RQL7TPR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325393v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(02)00074-x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5Q3MDLR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325375v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.10068" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FK4FWB98-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168771v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viollet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Videau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bluet-Pajot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ungerer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00249.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-904WJ54Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325400v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0531-5565(00)00122-4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VZ2JD0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325669v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Ungerer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325411v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Battini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ferrari" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325677v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bassant" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apartis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0736-5748(98)00073-2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62SW5NL1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325684v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rendon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(98)00023-2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS8ZTC4W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325690v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lamour" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0197-4580(97)00104-8" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFW15F3M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325697v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325706v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lamour" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4530(97)00008-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRCRZQW3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325707v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf A. Deisz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zieglg&#228;nsberger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325708v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molinari" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Battini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrari" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pozzi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Killcross" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.93.15.8028" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325726v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Billard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamour" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.1995.74.2.539" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325723v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(95)00223-8" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/406DC90E106B067BA707C7DCB50D8CFE7394D612/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325737v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassant" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325790v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(86)90421-x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXFB9GPP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325798v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325810v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325802v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325812v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buisseret-Delmas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conrath-Verrier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.902130409" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ABA1057F518661BE3CEF0F6558280EB90823BE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325814v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bardin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632974v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Largilliere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669804v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634813v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menager" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04835241v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaidamour" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.244" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669799v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216532v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216519v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jobard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331029v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ploux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorisse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Radzishevsky" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wolosker" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363095v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Menager" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulouard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330837v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331616v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363078v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ipj.ipj_30_15" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331264v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Billard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805735v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil Potokar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805736v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627091v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624854v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gorisse-Hussonnois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>