--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -66,221 +66,221 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets émaillés, techniques et pouvoir</w:t>
+                <w:t xml:space="preserve">Materiality of the connected maritime history between China and Africa (8th-16th century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Jami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Orientations -Hong Kong-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305391v1</w:t>
+                <w:t xml:space="preserve">hal-04306949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materiality of the connected maritime history between China and Africa (8th-16th century)</w:t>
+                <w:t xml:space="preserve">Objets émaillés, techniques et pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orientations -Hong Kong-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.9 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.13614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306949v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illuminating Sino-African Maritime Exchanges Through Archaeological Finds of Chine Ceramics in Africa</w:t>
               </w:r>
@@ -398,165 +398,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Painted enamel wares in Sino-French exchanges during the 18th century</w:t>
+                <w:t xml:space="preserve">From European Colour Pigments to Chinoiserie Images: Painted Enamel Ware and the Hybridization of Arts in the 18th Century Qing Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orientations -Hong Kong-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 51 (1), pp.78-79</w:t>
+              <w:t xml:space="preserve">, 2022, 53 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306104v1</w:t>
+                <w:t xml:space="preserve">hal-04301238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From European Colour Pigments to Chinoiserie Images: Painted Enamel Ware and the Hybridization of Arts in the 18th Century Qing Court</w:t>
+                <w:t xml:space="preserve">Painted enamel wares in Sino-French exchanges during the 18th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orientations -Hong Kong-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 53 (1)</w:t>
+              <w:t xml:space="preserve">, 2022, 51 (1), pp.78-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301238v1</w:t>
+                <w:t xml:space="preserve">hal-04306104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International and interdisciplinary Research Project (2020-2024): Global Enamels: A Symmetrical History of Material and Technological Exchanges Between France and China (mid-17th to end-18th Century)</w:t>
               </w:r>
@@ -739,51 +739,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Invasive On-Site Raman Study of Pigments and Glassy Matrix of 17th-18th Century Painted Enamelled Chinese Metal Wares: Comparison with French Enamelling Technology</w:t>
+                <w:t xml:space="preserve">Investigation of the Pigments and Glassy Matrix of Painted Enamelled Qing Dynasty Chinese Porcelains by Noninvasive On-Site Raman Microspectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Kirmizi</w:t>
@@ -818,344 +818,344 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (5), pp.471. </w:t>
+              <w:t xml:space="preserve">Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.915 - 940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings10050471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/heritage3030050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892157v1</w:t>
+                <w:t xml:space="preserve">hal-03085624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rise and Ruin of a Medieval Port Town: a reconsideration of the development of Julfar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromogenic mechanisms in blue-and-white porcelains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Groenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lane</w:t>
+                <w:t xml:space="preserve">Tiequan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sciau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, pp.6181 - 6187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.06.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085601v1</w:t>
+                <w:t xml:space="preserve">hal-03491479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromogenic mechanisms in blue-and-white porcelains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Rise and Ruin of a Medieval Port Town: a reconsideration of the development of Julfar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiequan Zhu</w:t>
+                <w:t xml:space="preserve">Robert Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sciau</w:t>
+                <w:t xml:space="preserve">Christian Velde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.501-523</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491479v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Pigments and Glassy Matrix of Painted Enamelled Qing Dynasty Chinese Porcelains by Noninvasive On-Site Raman Microspectrometry</w:t>
+                <w:t xml:space="preserve">Non-Invasive On-Site Raman Study of Pigments and Glassy Matrix of 17th-18th Century Painted Enamelled Chinese Metal Wares: Comparison with French Enamelling Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Kirmizi</w:t>
@@ -1190,372 +1190,372 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.915 - 940. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/heritage3030050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings10050471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085624v1</w:t>
+                <w:t xml:space="preserve">hal-02892157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cadeaux diplomatiques entre la Chine et l’Europe aux xviie-xviiie siècles. Pratiques et enjeux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Simon</w:t>
+                <w:t xml:space="preserve">Raman study of Ming porcelain dark spots: Probing Mn-rich spinels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sciau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiequan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/extremeorient.1596⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038169v1</w:t>
+                <w:t xml:space="preserve">hal-02049315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exceptional Koryo green glazed stoneware discovered from the Qal’at al Bahrain site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cadeaux diplomatiques entre la Chine et l’Europe aux xviie-xviiie siècles. Pratiques et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Newsletter of the Oriental Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43, pp.5-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/extremeorient.1596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306935v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman study of Ming porcelain dark spots: Probing Mn-rich spinels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An exceptional Koryo green glazed stoneware discovered from the Qal’at al Bahrain site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Newsletter of the Oriental Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.5568⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02049315v1</w:t>
+                <w:t xml:space="preserve">hal-04306935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The circulation of enameled objects between France and China (mid-17th–mid-19th century): Technological, cultural, and diplomatic interactions</w:t>
               </w:r>
@@ -1613,2556 +1613,2448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive Raman analyses of Chinese huafalang and related porcelain wares. Searching for evidence for innovative pigment technologies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Storage Jar: Evidence for the Long Distance Maritime Trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.259-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540320v1</w:t>
+                <w:t xml:space="preserve">hal-04306953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage Jar: Evidence for the Long Distance Maritime Trade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-invasive Raman analyses of Chinese huafalang and related porcelain wares. Searching for evidence for innovative pigment technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.06.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306953v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire des tessons de céramique de style chinois trouvés à Kota Cina (fouilles franco-indonésiennes de 2011 à 2014)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ironi Be (Dembeni, Mayotte) Rapport de fouille 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danael Veyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archipel</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nyame Akuma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.44-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688697v1</w:t>
+                <w:t xml:space="preserve">hal-04437147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation des techniques de l’émail entre la France et la Chine du XVIIe au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Etude préliminaire des tessons de céramique de style chinois trouvés à Kota Cina (fouilles franco-indonésiennes de 2011 à 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le CNRS en Chine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archipel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.27-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archipel.295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688681v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ironi Be (Dembeni, Mayotte) Rapport de fouille 2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La circulation des techniques de l’émail entre la France et la Chine du XVIIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pradines</w:t>
+                <w:t xml:space="preserve">Guangyao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Renel</w:t>
+                <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Veyssier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Quette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nyame Akuma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 85, pp.44-56</w:t>
+              <w:t xml:space="preserve">Le CNRS en Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688682v1</w:t>
+                <w:t xml:space="preserve">hal-01688681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ironi Be (Dembeni, Mayotte) Rapport de fouille 2015</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a fast non-destructive identification of pottery: The sourcing of 14th-16th century Vietnamese and Chinese ceramic shards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danael Veyssier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axelle Rougeulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Quang Liem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulsu Simsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nyame Akuma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.159-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2014.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437147v1</w:t>
+                <w:t xml:space="preserve">hal-01480759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On ‘Fakes’ and Faking in Chinese Ceramics of the 18th -20th Centuries: Introduction</w:t>
+                <w:t xml:space="preserve">The Chinese Ceramic Sherds Unearthed at the Julfar al-Nudud Port Site in the Emirate of Ras-al-Khaimah, United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stacey Pierson</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orientations -Hong Kong-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 46 (8), pp.2-3</w:t>
+              <w:t xml:space="preserve">Chinese Cultural Relics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1/2, pp.144-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306943v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinese-style ceramics in East Africa from the 9th to 16th century: A case of changing value and symbols in the multi-partner global trade</w:t>
+                <w:t xml:space="preserve">On ‘Fakes’ and Faking in Chinese Ceramics of the 18th -20th Centuries: Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Beaujard</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orientations -Hong Kong-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (8), pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/afriques.1836⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01688684v1</w:t>
+                <w:t xml:space="preserve">hal-04306943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a fast non-destructive identification of pottery: The sourcing of 14th-16th century Vietnamese and Chinese ceramic shards</w:t>
+                <w:t xml:space="preserve">Chinese-style ceramics in East Africa from the 9th to 16th century: A case of changing value and symbols in the multi-partner global trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Quang Liem</w:t>
+                <w:t xml:space="preserve">Thomas Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulsu Simsek</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Beaujard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (2), pp.159-172. </w:t>
+              <w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2014.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/afriques.1836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01480759v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chinese Ceramic Sherds Unearthed at the Julfar al-Nudud Port Site in the Emirate of Ras-al-Khaimah, United Arab Emirates</w:t>
+                <w:t xml:space="preserve">Ancient Objects, New World : Fake Celadon Production in Longquan in the Early 20th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Cultural Relics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1/2, pp.144-162</w:t>
+              <w:t xml:space="preserve">Orientations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46/8, pp.12-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688683v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Objects, New World : Fake Celadon Production in Longquan in the Early 20th Century</w:t>
+                <w:t xml:space="preserve">Contribution de la céramique chinoise à l’histoire médiévale swahili (IXe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orientations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.353-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/crai.2014.95101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688673v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la céramique chinoise à l’histoire médiévale swahili (IXe-XVIe siècles)</w:t>
+                <w:t xml:space="preserve">奢華與權力：中世紀的東非海岸與中國瓷器</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meicheng zaijiu 美成在久</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (11), pp.51-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688675v1</w:t>
+                <w:t xml:space="preserve">hal-01688667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">哈伊馬角酋長國佐兒法•怒杜德港口遺址出土中國瓷片</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenwu 文物</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11, pp.33-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">奢華與權力：中世紀的東非海岸與中國瓷器</w:t>
+                <w:t xml:space="preserve">Qianxi Faguo shiba shiji Lapeilusi chuandui yizhi chutu de ZHongguo ciqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meicheng zaijiu 美成在久</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3 (11), pp.51-61</w:t>
+              <w:t xml:space="preserve">Gugong bowuyuan yuankan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171, pp.38-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688667v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qianxi Faguo shiba shiji Lapeilusi chuandui yizhi chutu de ZHongguo ciqi</w:t>
+                <w:t xml:space="preserve">Luxury and Power : The fascination with Chinese Ceramics in Medieval Swahili Material Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gugong bowuyuan yuankan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 171, pp.38-50</w:t>
+              <w:t xml:space="preserve">Orientations -Hong Kong-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (3), pp.71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688668v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luxury and Power : The fascination with Chinese Ceramics in Medieval Swahili Material Culture</w:t>
+                <w:t xml:space="preserve">Global Trade and Swahili Cosmopolitan Material Culture: Chinese-Style Ceramic Shards from Sanje ya Kati and Songo Mnara (Kilwa, Tanzania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orientations -Hong Kong-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44 (3), pp.71-78</w:t>
+              <w:t xml:space="preserve">Journal of World History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, voL. 23 (n° 1), pp.41-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688672v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00744541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique chinoise et de l’Asie du Sud-Est du site de Vohémar à Madagascar - vers une datation plus fine et une approche plus historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46-47, pp.91-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Trade and Swahili Cosmopolitan Material Culture: Chinese-Style Ceramic Shards from Sanje ya Kati and Songo Mnara (Kilwa, Tanzania)</w:t>
+                <w:t xml:space="preserve">Vers une expertise plus fine et une approche plus historique de la céramique chinoise de la nécropole de Vohémar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of World History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46-47, pp.91-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/oceanindien.1215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00744541v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une expertise plus fine et une approche plus historique de la céramique chinoise de la nécropole de Vohémar</w:t>
+                <w:t xml:space="preserve">Administration, savoir technique et reconnaissance impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études océan Indien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 46-47, pp.91-103. </w:t>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 131 (3), pp.307-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/oceanindien.1215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11873-010-0129-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301224v1</w:t>
+                <w:t xml:space="preserve">hal-04305476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration, savoir technique et reconnaissance impériale</w:t>
+                <w:t xml:space="preserve">Posiwan Balin guo Kalate Balin yizhi chutu de Dongya he Dongnanya cipian - 波斯灣巴林國卡拉特巴林遺址出土的東亞和東南亞瓷片</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de synthèse</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zhongguo gu taoci yanjiu 中国古陶瓷研究</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.634-642</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305476v1</w:t>
+                <w:t xml:space="preserve">hal-04305988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posiwan Balin guo Kalate Balin yizhi chutu de Dongya he Dongnanya cipian - 波斯灣巴林國卡拉特巴林遺址出土的東亞和東南亞瓷片</w:t>
+                <w:t xml:space="preserve">中世紀海上貿易港口－也門舍爾麻遺址出土的中國瓷器</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zhongguo gu taoci yanjiu 中国古陶瓷研究</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14, pp.634-642</w:t>
+              <w:t xml:space="preserve">Faguo hanxue [Sinologie française]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Faguo Hanxue [Sinologie française] (en chinois), 11, pp.79-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305988v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">中世紀海上貿易港口－也門舍爾麻遺址出土的中國瓷器</w:t>
+                <w:t xml:space="preserve">Érudition, expertise technique et politique : autour de la querelle de la datation du Taoji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faguo hanxue [Sinologie française]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arts Asiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (1), pp.143-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arasi.2006.1645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305563v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Érudition, expertise technique et politique : autour de la querelle de la datation du Taoji</w:t>
+                <w:t xml:space="preserve">La céramique chinoise importée avant 1500 à Qal’at al-Bahreïn : fouilles françaises 1989-2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts Asiatiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TAOCI : revue annuelle de la Société française d'étude de la céramique orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp.105-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301206v1</w:t>
+                <w:t xml:space="preserve">halshs-01851064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique chinoise importée avant 1500 à Qal’at al-Bahreïn : fouilles françaises 1989-2002</w:t>
+                <w:t xml:space="preserve">L'importation de la céramique chinoise à Sharma (Hadramaout) au Yémen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAOCI : revue annuelle de la Société française d'étude de la céramique orientale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 4, pp.105-116</w:t>
+              <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38, pp.255-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01851064v1</w:t>
+                <w:t xml:space="preserve">hal-04283231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'importation de la céramique chinoise à Sharma (Hadramaout) au Yémen</w:t>
+                <w:t xml:space="preserve">Apport de l'étude céramologique à la compréhension de la culture matérielle de la région de Jizhou au Jiangxi (Xe-XIVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études Chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (1), pp.185-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/etchi.2002.1314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283231v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'étude céramologique à la compréhension de la culture matérielle de la région de Jizhou au Jiangxi (Xe-XIVe siècles)</w:t>
+                <w:t xml:space="preserve">Designing and modeling of a grating-based displacement micro-transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Qun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianmin Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-M. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Chinoises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12, pp.308-315</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283157v1</w:t>
+                <w:t xml:space="preserve">hal-00340901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and modeling of a grating-based displacement micro-transducer</w:t>
+                <w:t xml:space="preserve">Les imitations de porcelaines de Ding du Xe au XIVe siècle : le cas des officines de potiers de Jizhou au Jiangxi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arts Asiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 56 (1), pp.61-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arasi.2001.1464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340901v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les imitations de porcelaines de Ding du Xe au XIVe siècle : le cas des officines de potiers de Jizhou au Jiangxi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-opto-mechanical grating switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Qun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 56 (1), pp.61-80. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/arasi.2001.1464⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Qianbo Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anand Asundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 86, pp.127-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4172,51 +4064,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive on-site Raman and XRF study of the 17th-18th century painted enamelled Chinese metal wares and porcelains: Comparison with French enamelling technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4275,51 +4167,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Innovation in Art Research and Technology (inArt 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4329,165 +4221,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRP programme, La circulation des objets émaillés et leur technique entre la France et la Chine (mi 17e-mi 19e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pons</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Liang Qu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières analyses des objets émaillés français et chinois (juin-juillet 2016) : procédure et objectifs scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4496,51 +4388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colomban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4550,546 +4442,546 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques et commerce dans l'océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Renel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Denoix, Hélène Renel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs-éditions, pp.286-287, 2022, 978-2-271-13949-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03859395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce de la porcelaine de Chine et les réseaux portugais dans l’océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porcelaines chinoises du palais de Santos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lienart éditions, 2021, 978-2-35906-321-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">East Africa and China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Dashu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephanie Wynne-Jones, Adria LaViolette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Swahili World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.430-443, 2018, 9780367660000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expéditions de Zhenge He ou le rêve chinois d’un empire maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kerlouegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aventuriers des mers VIIe-XVIIe siècle. De Sinbad à Marco Polo Méditéranée-Ocean Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hazan, pp.119-123, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expéditions de Zheng He ou le rêve chinois d'un empire maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kerlouegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMA/MUCEM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aventuriers des mers (VIIe-XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.118-123, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation des XIIIe/XIVe siècles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">L’occupation des XVIIIe/XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Rougeulle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Axelle Rougeulle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sharma. Un entrepôt de commerce médiéval sur la côte du Hadramawt (Yémen, c. 980-1180)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, British Foundation for the Study of Arabia Monographs, pp.433-493, 2015</w:t>
+              <w:t xml:space="preserve">Un entrepôt de commerce médiéval sur la côte du Hadramawt (Yémen, c. 980-1180)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, British Foundation for the Study of Arabia Monographs, pp.433-444, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301262v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique vietnamienne exhumée sur les sites portuaires en Arabie et en Afrique : quels critères d’identification ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5109,511 +5001,511 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Corey; F. Dalex; A. Gournay; E. Poisson; C. Herbelin; B. Wisniewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts du Vietnam, Nouvelles Approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.57-66, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique chinoise à Sharma : pour un essai d’étude typo-chronologique et spatiale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’occupation des XIIIe/XIVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Rougeulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Axelle Rougeulle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sharma. Un entrepôt de commerce médiéval sur la côte du Hadramawt (Yémen, c. 980-1180)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, British Foundation for the Study of Arabia Monographs, pp.277-321, 2015</w:t>
+              <w:t xml:space="preserve">, Archaeopress, British Foundation for the Study of Arabia Monographs, pp.433-493, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688680v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation des XVIIIe/XIXe siècle</w:t>
+                <w:t xml:space="preserve">La céramique chinoise à Sharma : pour un essai d’étude typo-chronologique et spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axelle Rougeulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Axelle Rougeulle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un entrepôt de commerce médiéval sur la côte du Hadramawt (Yémen, c. 980-1180)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, British Foundation for the Study of Arabia Monographs, pp.433-444, 2015</w:t>
+              <w:t xml:space="preserve">Sharma. Un entrepôt de commerce médiéval sur la côte du Hadramawt (Yémen, c. 980-1180)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, British Foundation for the Study of Arabia Monographs, pp.277-321, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688678v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">巴林國卡拉特巴林遺址出土的十六－十七世紀中國瓷片</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pei-Kai Cheng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cross the Sea : Chinese Export Ceramics in the 16th and 17th Centuries and the Spread of Material Civilisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zhonghua shuju, pp.51-59, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escale à Macao: commerce de céramique chinoise et de pelleterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Calanca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mystère Lapérouse, ou le rêve inachevé d’un roi – Association Salomon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de Conti, 2008, 978-2-35103-012-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction annotée du Taoji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Cabrero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La splendeur du feu - Chefs-d'oeuvres de la porcelaine chinoise de Jingdezhen du XIIe au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, You Feng, 2007, 978-2-84279-236-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques monochromes chinoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel L'Hour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire engloutie de Brunei - Une aventure archéologique sous-marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Textuel, 2001, 2-84597-040-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5623,120 +5515,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des arts diplomatiques. Echanges de présents entre la Chine et l’Europe, XVIIe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/extremeorient.1592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5746,206 +5638,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics from the West Mebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Ranet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Conference On Topics in Khmer Studies (COSTIKS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Siem Reap, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">16 th -17 th centuries Chinese and Southeast Asian ceramics from Qal'at al-Bahrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16 th -17 th centuries Chinese and Southeast Asian ceramics from Qal'at al-Bahrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Hong Kong, China. p. 51-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5955,91 +5847,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minguo shiqi Longquan qingci wenhua tanjiu 民國時期龍泉青瓷文化探究</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pékin : Zhongguo shudian, pp.141, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6049,165 +5941,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Qalhât Project - Preliminary report on the fourth season of excavations of the French mission (25/10-12/12/2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Rougeulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Creissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Dartus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Creissen</w:t>
+                <w:t xml:space="preserve">Anna Ihr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Dartus</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS-MHC. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03334985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6354,51 +6246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.13614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306949v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306098v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301238v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306114v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gironda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Vangu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Kirmizi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14237434" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02892157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10050471" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085601v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Velde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiequan Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage3030050" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.1596" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5568" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.2137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizheng Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.06.063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306953v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archipel.295" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyao Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pradines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veyssier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danael Veyssier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Pierson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vernet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaujard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1836" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quang Liem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsu Simsek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2014.03.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QNXW9NX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688683v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2014.95101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oceanindien.1215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305476v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-010-0129-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305988v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2006.1645" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283231v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2002.1314" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Qun Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chollet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Miao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. Xie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283139v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2001.1464" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianbo Zou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Asundi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362426v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Han" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Qu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306026v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306941v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Dashu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerlouegan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301233v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688677v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688680v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688670v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Calanca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306061v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306072v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038157v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.1592" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02044489v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ranet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744578v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334985v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dartus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ihr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305391v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.13614" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306098v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306114v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gironda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Vangu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Kirmizi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14237434" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage3030050" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiequan Zhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Velde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02892157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10050471" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5568" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.1596" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.2137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540320v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizheng Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.06.063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437147v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pradines" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danael Veyssier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archipel.295" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyao Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quang Liem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsu Simsek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2014.03.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QNXW9NX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Pierson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vernet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaujard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1836" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2014.95101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688669v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oceanindien.1215" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-010-0129-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2006.1645" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283231v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2002.1314" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Qun Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chollet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Miao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. Xie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2001.1464" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianbo Zou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Asundi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Han" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Qu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306942v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Dashu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerlouegan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688678v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688677v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688680v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Calanca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306061v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306072v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.1592" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02044489v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ranet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744564v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334985v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dartus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ihr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>