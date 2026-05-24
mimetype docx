--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,187 +100,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materiality of the connected maritime history between China and Africa (8th-16th century)</w:t>
+                <w:t xml:space="preserve">Objets émaillés, techniques et pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orientations -Hong Kong-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.9 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.13614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306949v1</w:t>
+                <w:t xml:space="preserve">hal-04305391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets émaillés, techniques et pouvoir</w:t>
+                <w:t xml:space="preserve">Materiality of the connected maritime history between China and Africa (8th-16th century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Jami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orientations -Hong Kong-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/artefact.13614⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04305391v1</w:t>
+                <w:t xml:space="preserve">hal-04306949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illuminating Sino-African Maritime Exchanges Through Archaeological Finds of Chine Ceramics in Africa</w:t>
               </w:r>
@@ -398,165 +398,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From European Colour Pigments to Chinoiserie Images: Painted Enamel Ware and the Hybridization of Arts in the 18th Century Qing Court</w:t>
+                <w:t xml:space="preserve">Painted enamel wares in Sino-French exchanges during the 18th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orientations -Hong Kong-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 53 (1)</w:t>
+              <w:t xml:space="preserve">, 2022, 51 (1), pp.78-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301238v1</w:t>
+                <w:t xml:space="preserve">hal-04306104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Painted enamel wares in Sino-French exchanges during the 18th century</w:t>
+                <w:t xml:space="preserve">From European Colour Pigments to Chinoiserie Images: Painted Enamel Ware and the Hybridization of Arts in the 18th Century Qing Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orientations -Hong Kong-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 51 (1), pp.78-79</w:t>
+              <w:t xml:space="preserve">, 2022, 53 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306104v1</w:t>
+                <w:t xml:space="preserve">hal-04301238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International and interdisciplinary Research Project (2020-2024): Global Enamels: A Symmetrical History of Material and Technological Exchanges Between France and China (mid-17th to end-18th Century)</w:t>
               </w:r>
@@ -739,51 +739,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Pigments and Glassy Matrix of Painted Enamelled Qing Dynasty Chinese Porcelains by Noninvasive On-Site Raman Microspectrometry</w:t>
+                <w:t xml:space="preserve">Non-Invasive On-Site Raman Study of Pigments and Glassy Matrix of 17th-18th Century Painted Enamelled Chinese Metal Wares: Comparison with French Enamelling Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Kirmizi</w:t>
@@ -818,344 +818,344 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.915 - 940. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/heritage3030050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings10050471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085624v1</w:t>
+                <w:t xml:space="preserve">hal-02892157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromogenic mechanisms in blue-and-white porcelains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Rise and Ruin of a Medieval Port Town: a reconsideration of the development of Julfar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Pinto</w:t>
+                <w:t xml:space="preserve">Robert Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse Groenen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bing Zhao</w:t>
+                <w:t xml:space="preserve">Christian Velde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiequan Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sciau</w:t>
+                <w:t xml:space="preserve">Kevin Lane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.501-523</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491479v1</w:t>
+                <w:t xml:space="preserve">hal-03085601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rise and Ruin of a Medieval Port Town: a reconsideration of the development of Julfar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromogenic mechanisms in blue-and-white porcelains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Groenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Carter</w:t>
+                <w:t xml:space="preserve">Tiequan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Velde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Lane</w:t>
+                <w:t xml:space="preserve">Philippe Sciau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, pp.6181 - 6187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.06.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085601v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Invasive On-Site Raman Study of Pigments and Glassy Matrix of 17th-18th Century Painted Enamelled Chinese Metal Wares: Comparison with French Enamelling Technology</w:t>
+                <w:t xml:space="preserve">Investigation of the Pigments and Glassy Matrix of Painted Enamelled Qing Dynasty Chinese Porcelains by Noninvasive On-Site Raman Microspectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Kirmizi</w:t>
@@ -1190,372 +1190,372 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (5), pp.471. </w:t>
+              <w:t xml:space="preserve">Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.915 - 940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings10050471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/heritage3030050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892157v1</w:t>
+                <w:t xml:space="preserve">hal-03085624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman study of Ming porcelain dark spots: Probing Mn-rich spinels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tiequan Zhu</w:t>
+                <w:t xml:space="preserve">Les cadeaux diplomatiques entre la Chine et l’Europe aux xviie-xviiie siècles. Pratiques et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.5568⟩</w:t>
+              <w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43, pp.5-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/extremeorient.1596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049315v1</w:t>
+                <w:t xml:space="preserve">hal-04038169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cadeaux diplomatiques entre la Chine et l’Europe aux xviie-xviiie siècles. Pratiques et enjeux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An exceptional Koryo green glazed stoneware discovered from the Qal’at al Bahrain site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Newsletter of the Oriental Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.38-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038169v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exceptional Koryo green glazed stoneware discovered from the Qal’at al Bahrain site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman study of Ming porcelain dark spots: Probing Mn-rich spinels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sciau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiequan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Newsletter of the Oriental Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306935v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The circulation of enameled objects between France and China (mid-17th–mid-19th century): Technological, cultural, and diplomatic interactions</w:t>
               </w:r>
@@ -1613,938 +1613,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage Jar: Evidence for the Long Distance Maritime Trade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-invasive Raman analyses of Chinese huafalang and related porcelain wares. Searching for evidence for innovative pigment technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.06.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306953v1</w:t>
+                <w:t xml:space="preserve">hal-01540320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive Raman analyses of Chinese huafalang and related porcelain wares. Searching for evidence for innovative pigment technologies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Storage Jar: Evidence for the Long Distance Maritime Trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.259-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.06.063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01540320v1</w:t>
+                <w:t xml:space="preserve">hal-04306953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ironi Be (Dembeni, Mayotte) Rapport de fouille 2015</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude préliminaire des tessons de céramique de style chinois trouvés à Kota Cina (fouilles franco-indonésiennes de 2011 à 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nyame Akuma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archipel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.27-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archipel.295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437147v1</w:t>
+                <w:t xml:space="preserve">hal-01688697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire des tessons de céramique de style chinois trouvés à Kota Cina (fouilles franco-indonésiennes de 2011 à 2014)</w:t>
+                <w:t xml:space="preserve">La circulation des techniques de l’émail entre la France et la Chine du XVIIe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangyao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Quette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archipel</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le CNRS en Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.20-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688697v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation des techniques de l’émail entre la France et la Chine du XVIIe au XIXe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ironi Be (Dembeni, Mayotte) Rapport de fouille 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danael Veyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le CNRS en Chine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21, pp.20-25</w:t>
+              <w:t xml:space="preserve">Nyame Akuma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.44-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688681v1</w:t>
+                <w:t xml:space="preserve">hal-04437147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a fast non-destructive identification of pottery: The sourcing of 14th-16th century Vietnamese and Chinese ceramic shards</w:t>
+                <w:t xml:space="preserve">On ‘Fakes’ and Faking in Chinese Ceramics of the 18th -20th Centuries: Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Rougeulle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stacey Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Orientations -Hong Kong-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (8), pp.2-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480759v1</w:t>
+                <w:t xml:space="preserve">hal-04306943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chinese Ceramic Sherds Unearthed at the Julfar al-Nudud Port Site in the Emirate of Ras-al-Khaimah, United Arab Emirates</w:t>
+                <w:t xml:space="preserve">Chinese-style ceramics in East Africa from the 9th to 16th century: A case of changing value and symbols in the multi-partner global trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Velde</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beaujard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Cultural Relics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/afriques.1836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688683v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On ‘Fakes’ and Faking in Chinese Ceramics of the 18th -20th Centuries: Introduction</w:t>
+                <w:t xml:space="preserve">The Chinese Ceramic Sherds Unearthed at the Julfar al-Nudud Port Site in the Emirate of Ras-al-Khaimah, United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stacey Pierson</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orientations -Hong Kong-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 46 (8), pp.2-3</w:t>
+              <w:t xml:space="preserve">Chinese Cultural Relics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1/2, pp.144-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306943v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinese-style ceramics in East Africa from the 9th to 16th century: A case of changing value and symbols in the multi-partner global trade</w:t>
+                <w:t xml:space="preserve">Toward a fast non-destructive identification of pottery: The sourcing of 14th-16th century Vietnamese and Chinese ceramic shards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Rougeulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Quang Liem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vernet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gulsu Simsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.159-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2014.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/afriques.1836⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01688684v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient Objects, New World : Fake Celadon Production in Longquan in the Early 20th Century</w:t>
               </w:r>
@@ -2671,191 +2671,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">奢華與權力：中世紀的東非海岸與中國瓷器</w:t>
+                <w:t xml:space="preserve">哈伊馬角酋長國佐兒法•怒杜德港口遺址出土中國瓷片</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meicheng zaijiu 美成在久</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3 (11), pp.51-61</w:t>
+              <w:t xml:space="preserve">Wenwu 文物</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.33-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688667v1</w:t>
+                <w:t xml:space="preserve">hal-01688669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">哈伊馬角酋長國佐兒法•怒杜德港口遺址出土中國瓷片</w:t>
+                <w:t xml:space="preserve">奢華與權力：中世紀的東非海岸與中國瓷器</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wenwu 文物</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11, pp.33-46</w:t>
+              <w:t xml:space="preserve">Meicheng zaijiu 美成在久</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (11), pp.51-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688669v1</w:t>
+                <w:t xml:space="preserve">hal-01688667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianxi Faguo shiba shiji Lapeilusi chuandui yizhi chutu de ZHongguo ciqi</w:t>
               </w:r>
@@ -2973,165 +2973,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Trade and Swahili Cosmopolitan Material Culture: Chinese-Style Ceramic Shards from Sanje ya Kati and Songo Mnara (Kilwa, Tanzania)</w:t>
+                <w:t xml:space="preserve">La céramique chinoise et de l’Asie du Sud-Est du site de Vohémar à Madagascar - vers une datation plus fine et une approche plus historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of World History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, voL. 23 (n° 1), pp.41-86</w:t>
+              <w:t xml:space="preserve">Études océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46-47, pp.91-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00744541v1</w:t>
+                <w:t xml:space="preserve">hal-01688671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique chinoise et de l’Asie du Sud-Est du site de Vohémar à Madagascar - vers une datation plus fine et une approche plus historique</w:t>
+                <w:t xml:space="preserve">Global Trade and Swahili Cosmopolitan Material Culture: Chinese-Style Ceramic Shards from Sanje ya Kati and Songo Mnara (Kilwa, Tanzania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études océan Indien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46-47, pp.91-103</w:t>
+              <w:t xml:space="preserve">Journal of World History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, voL. 23 (n° 1), pp.41-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688671v1</w:t>
+                <w:t xml:space="preserve">halshs-00744541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une expertise plus fine et une approche plus historique de la céramique chinoise de la nécropole de Vohémar</w:t>
               </w:r>
@@ -4456,51 +4456,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques et commerce dans l'océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Renel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4859,113 +4859,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation des XVIIIe/XIXe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’occupation des XIIIe/XIVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Rougeulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axelle Rougeulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Axelle Rougeulle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un entrepôt de commerce médiéval sur la côte du Hadramawt (Yémen, c. 980-1180)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, British Foundation for the Study of Arabia Monographs, pp.433-444, 2015</w:t>
+              <w:t xml:space="preserve">Sharma. Un entrepôt de commerce médiéval sur la côte du Hadramawt (Yémen, c. 980-1180)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, British Foundation for the Study of Arabia Monographs, pp.433-493, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688678v1</w:t>
+                <w:t xml:space="preserve">hal-04301262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique vietnamienne exhumée sur les sites portuaires en Arabie et en Afrique : quels critères d’identification ?</w:t>
               </w:r>
@@ -5031,186 +5031,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation des XIIIe/XIVe siècles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La céramique chinoise à Sharma : pour un essai d’étude typo-chronologique et spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Axelle Rougeulle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sharma. Un entrepôt de commerce médiéval sur la côte du Hadramawt (Yémen, c. 980-1180)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, British Foundation for the Study of Arabia Monographs, pp.433-493, 2015</w:t>
+              <w:t xml:space="preserve">, Archaeopress, British Foundation for the Study of Arabia Monographs, pp.277-321, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301262v1</w:t>
+                <w:t xml:space="preserve">hal-01688680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique chinoise à Sharma : pour un essai d’étude typo-chronologique et spatiale</w:t>
+                <w:t xml:space="preserve">L’occupation des XVIIIe/XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Rougeulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Axelle Rougeulle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sharma. Un entrepôt de commerce médiéval sur la côte du Hadramawt (Yémen, c. 980-1180)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, British Foundation for the Study of Arabia Monographs, pp.277-321, 2015</w:t>
+              <w:t xml:space="preserve">Un entrepôt de commerce médiéval sur la côte du Hadramawt (Yémen, c. 980-1180)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, British Foundation for the Study of Arabia Monographs, pp.433-444, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688680v1</w:t>
+                <w:t xml:space="preserve">hal-01688678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">巴林國卡拉特巴林遺址出土的十六－十七世紀中國瓷片</w:t>
               </w:r>
@@ -5529,51 +5529,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des arts diplomatiques. Echanges de présents entre la Chine et l’Europe, XVIIe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5955,51 +5955,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Qalhât Project - Preliminary report on the fourth season of excavations of the French mission (25/10-12/12/2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Rougeulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Creissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6246,51 +6246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305391v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.13614" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306098v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306114v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gironda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Vangu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Kirmizi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14237434" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage3030050" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiequan Zhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Velde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02892157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10050471" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5568" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.1596" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.2137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540320v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizheng Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.06.063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437147v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pradines" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danael Veyssier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archipel.295" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyao Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quang Liem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsu Simsek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2014.03.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QNXW9NX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Pierson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vernet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaujard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1836" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2014.95101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688669v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oceanindien.1215" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-010-0129-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2006.1645" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283231v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2002.1314" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Qun Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chollet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Miao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. Xie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2001.1464" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianbo Zou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Asundi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Han" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Qu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306942v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Dashu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerlouegan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688678v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688677v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688680v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Calanca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306061v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306072v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.1592" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02044489v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ranet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744564v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334985v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dartus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ihr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.13614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306949v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306098v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301238v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306114v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gironda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Vangu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Kirmizi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14237434" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02892157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10050471" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085601v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Velde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiequan Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage3030050" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.1596" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5568" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.2137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizheng Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.06.063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306953v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archipel.295" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyao Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437147v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pradines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danael Veyssier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Pierson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vernet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaujard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1836" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quang Liem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsu Simsek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2014.03.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QNXW9NX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2014.95101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oceanindien.1215" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-010-0129-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2006.1645" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283231v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2002.1314" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Qun Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chollet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Miao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. Xie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2001.1464" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianbo Zou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Asundi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Han" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Qu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306942v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Dashu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerlouegan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688677v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Calanca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306061v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306072v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.1592" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02044489v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ranet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744564v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334985v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dartus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ihr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>