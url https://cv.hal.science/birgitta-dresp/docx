--- v0 (2026-03-20)
+++ v1 (2026-04-18)
@@ -405,51 +405,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (119)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (117)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -660,10686 +660,10526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Environmental Lighting Conditions, Phenomenal Contrast, and the Conscious Perception of Near and Far</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam J Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, From Visual Perception to Consciousness, 14 (10), pp.966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci14100966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Digital Technologies and Mental Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp-Langley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics &amp; Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10 (4), pp.22-38</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 10 (4), pp.22-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54658/ps.28153324.2024.10.4.pp.22-38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Student anxiety in the wake of the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulviyya Zulfiqarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academia Mental Health and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20935/MHealthWellB7294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory Factors Influence Dynamic and Static Bi-Manual Finger Grip Strength in a Real-World Task Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongrong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Special Issue: Advances in the Biomechanical Analysis of Human Movement, 14 (9), pp.3548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app14093548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable Self-Organizing Artificial Intelligence Captures Landscape Changes Correlated with Human Impact Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mwangi Wandeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer Science and Software Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (1), pp.103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17303/jcssd.2024.3.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Weaponization of Artificial Intelligence: What the Public Needs to be Aware of</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frai.2023.1154184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Reward to Anhedonia-Dopamine Function in the Global Mental Health Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dopamine Signaling Pathway in Health and Disease Molecular and Translational Medicine, 11 (9), pp.2469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines11092469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: Methods and Applications in Cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Maciej Rutkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Toma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1153063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatiotemporal Modeling of Grip Forces Captures Proficiency in Manual Robot Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongrong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wandeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Nageotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17303/jcssd.2024.3.103⟩</w:t>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering10010059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Grossberg Code: Universal Neural Network Signatures of Perceptual Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp-Langley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue to the Honour of Stephen Grossberg, edited by B. Dresp-Langley and L. Pessoa, 14 (2), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/info14020082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOM-QE ANALYSIS: A biologically inspired technique to detect and track meaningful changes within image regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mwangi Wandeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Adam J Reeves</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Software Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, R-badged Articles, 17, pp.100568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpa.2023.100568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Color Variability Constrains Detection of Geometrically Perfect Mirror Symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/computation10060099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Biological Synapses to “Intelligent” Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics11050707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Addiction and Sleep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hutt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19116910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consciousness beyond neural fields: expanding the possibilities of what has not yet happened</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.762349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grip force as a functional window to somatosensory cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1026439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.1026439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making Sense of Complex Sensor Data Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongrong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (12), pp.1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics10121391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Symmetry Uncertainty Detected by a Self-Organizing Neural Network Map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Wandeto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym13020299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep reinforcement learning for the control of robotic manipulation: a focussed mini-review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongrong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Nageotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/robotics10010022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Children’s Health in the Digital Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (9), pp.3240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17093240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correlating Grip Force Signals from Multiple Sensors Highlights Prehensile Control Strategies in a Complex Task-User System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Nageotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (4), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering7040143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seven Properties of Self-Organization in the Human Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Big Data and Cognitive Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bdcc4020010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Color for the perceptual organization of the pictorial plane: Victor Vasarely's legacy to Gestalt psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (7), pp.e04375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2020.e04375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pixel precise unsupervised detection of viral particle proliferation in cellular imaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mwangi Wandeto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.100433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imu.2020.100433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do alignment thresholds define a critical boundary in long-range detection facilitation with co-linear lines?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spatial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (4), pp.343-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156856800741243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensors for Expert Grip Force Profiling: Towards Benchmarking Manual Control of a Robotic Device for Surgical Tool Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Nageotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (20), pp.4575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19204575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilateral Symmetry Strengthens the Perceptual Salience of Figure against Ground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym11020225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The quantization error in a Self-Organizing Map as a contrast and color specific indicator of single-pixel change in large random patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Wandeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue to the honour of Stephen Grossberg's 80th anniversary, 119, pp.273-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2019.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depth perception from pairs of overlapping cues in pictorial displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Grossberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spatial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.255-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685680260174038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occam’s Razor for Big Data? On Detecting Quality in Large Unstructured Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Kristian Ekseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Fesl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiichi Gohshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (15), pp.3065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app9153065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sound effects on motor performance in head-mounted virtual reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Ufuk Batmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48(1) (ECVP Supplement)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">41st European Conference on Visual Perception (ECVP) 2018 Trieste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Ufuk Batmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (1_suppl), pp.1-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0301006618824879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who Beats the Expert? Building Precision into Simulators for Surgical Skill Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (4), pp.10102-10105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26717/BJSTR.2019.13.002429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vision-inspired automatic detection of water level changes in satellite images: the example of Lake Mead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Nyongesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wandeto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48(1) (ECVP Supplement)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using the quantization error from Self‐Organizing Map (SOM) output for fast detection of critical variations in image time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Wandeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry O. Nyongesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des Données à la Décision - From Data to Decisions </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18-2 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colour for Behavioural Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I-Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp.204166951876717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2041669518767171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Expert-Based Speed–Precision Control in Early Simulator Training for Novice Surgeons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (12), pp.316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/info9120316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of 2D and 3D image views on hand movement trajectories in the surgeon's peri-personal space in a computer controlled simulator environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. U. Batmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cogent Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1426232), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2331205X.2018.1426232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The experience-dependent dynamics of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Journal of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojpp.2018.82010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of smallest changes in complex images comparing self-organizing map to expert performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wandeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Nyongesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, ECVP 2017 Abstract Supplement</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptual Categories Derived from Reid's Common Sense Philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.2528 - 2528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seeing virtual while acting real: Visual display and strategy effects on the time and precision of eye-hand coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. U. Batmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.e0183789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistance to noise of non-linear observers in canonical form. Application to a sludge activation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schwaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ensminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.38-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/jmr.v9n2p38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: Perceptual Grouping-The State of The Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Grossberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of relative target positionon ipsilateral and contralateral manual operations in head-mounted virtual reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Ufuk Batmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, ECVP 2017 Abstract Supplement</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of small changes in medical and random-dot images comparing self-organizing map performance to human detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Wandeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Nyongesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imu.2017.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Indirect Screen Vision and Tool-Use on the Time and Precision of Object Positioning on Real-World Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Ufuk Batmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (ECVP Suppl)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neural Computation of Surface Border Ownership and Relative Surface Depth from Ambiguous Contrast Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Grossberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Brain May Know More than Cognitive Theory Can Tell Us: A Reply to Ted Parks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lothar Spillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (5), pp.633-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p2959b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getting nowhere fast: trade-off between speed and precision in training to execute image-guided hand-tool movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. U. Batmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-016-0161-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">State estimation for MISO non-linear systems in generalized canonical form of regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schwaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esminger Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Applied Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.569-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/amcs-2016-0040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affine Geometry, Visual Sensation, and Preference for Symmetry of Things in a Thing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (11), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym8110127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principles of perceptual grouping: implications for image-guided surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2D Geometry Predicts Perceived Visual Curvature in Context-Free Viewing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Intelligence and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/708759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On &amp;quot;Galileo's visions: Piercing the spheres of the heavens by eye and mind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.1280-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p4311rvw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond the classical receptive field: The effect of contextual stimuli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lothar Spillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Huei Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (9), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/15.9.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reviews: The New Visual Neurosciences, Galileo's Visions: Piercing the Spheres of the Heavens by Eye and Mind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Braddick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (11), pp.1279-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p4311rvw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of saturation and contrast polarity on the figure-ground organization of color on grey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generic Properties of Curvature Sensing through Vision and Touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (6), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/634168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevreul's laws of contrast and color revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/03010066120410S101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous brightness and apparent depth from true colors on grey: Chevreul revisited.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEEING AND PERCEIVING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (6), pp.597-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18784763-00002401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsibly managing risks to the environment: Stakeholders and their communication contract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Environmental Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.19-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does consciousness exist independently of present time and present time independently of consciousness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Durup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Journal of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.45-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does consciousness exist independently of present time and present time independently of consciousness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Durup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Journal of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (01), pp.45-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojpp.2012.21007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why the brain knows more than we do: non-conscious représentations and their role in the construction of conscious experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, From Visual Perception to Consciousness, 14 (10), pp.966. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci14100966⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci2010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brief visual exposure to spatial layout and navigation from memory through a complex urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boumenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rebillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines11092469⟩</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/03010066110400S102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">The Weaponization of Artificial Intelligence: What the Public Needs to be Aware of</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DIVI-Deutscher Ärzteverlag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why the Brain Knows More than We Do: Non-Conscious Representations and Their Role in the Construction of Conscious Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering10010059⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci2010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Birgitta Dresp-Langley</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141388v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux, communication et territoires Espaces virtuels et pré-expérience de l'espace géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boumenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/info14020082⟩</w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nouveaux usages numériques et territoires, 25 (1-2), pp.9-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning to understand the 3D structure of complex object morphologies through interaction with virtual and real-world data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Motro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simone Toma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1153063⟩</w:t>
+              <w:t xml:space="preserve">Design Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31, pp.363-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.destud.2010.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayfinding through an unfamiliar environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boumenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rebillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/info14020082⟩</w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 111 (3), pp.829-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/04.22.23.27.PMS.111.6.829-847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The communication contract and its ten ground clauses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.simpa.2023.100568⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87, pp.415-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-008-9929-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Consciousness beyond neural fields: expanding the possibilities of what has not yet happened</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Plastic Temporal Brain Code for Conscious State Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Durup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.762349⟩</w:t>
+              <w:t xml:space="preserve">Neural plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2009/482696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Color Variability Constrains Detection of Geometrically Perfect Mirror Symmetry</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Communication Contract and Its Ten Ground Clauses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/computation10060099⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (3), pp.415-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-008-9929-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">From Biological Synapses to “Intelligent” Robots</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ehrenstein illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics11050707⟩</w:t>
+              <w:t xml:space="preserve">Scholarpedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4249/scholarpedia.5364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Digital Addiction and Sleep</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Plastic Temporal Brain Code for Conscious State Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Axel Hutt</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Durup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19116910⟩</w:t>
+              <w:t xml:space="preserve">Neural plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2009/482696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Grip force as a functional window to somatosensory cognition</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Communication Contract and its Ten Ground Clauses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.1026439⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-008-9929-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A plastic temporal brain code for conscious state generation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Durup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics10121391⟩</w:t>
+              <w:t xml:space="preserve">Neural plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009, pp.482696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2009/482696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Human Symmetry Uncertainty Detected by a Self-Organizing Neural Network Map</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensions of Environmental Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John M. Wandeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym13020299⟩</w:t>
+              <w:t xml:space="preserve">Open Environmental Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874829500801010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...86 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design principles and use of compression structures with tensile integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/robotics10010022⟩</w:t>
+              <w:t xml:space="preserve">Recent Patents on Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (3), pp.ISSN : 1872-2121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/187221208786306298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Children’s Health in the Digital Age</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which geometric model for the curvature of 2-D shape contours?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...542 lines deleted...]
-                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Motro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 13 (4), pp.343-57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/156856800741243⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 20 (3), pp.219-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156856807780421165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zanne</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven's Law predicts visual sensations of 2D curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Motro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19204575⟩</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36, pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/03010066070360S101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fine Structural Dependence of Ultraviolet Reflections in the King Penguin Beak Horn.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Langley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">THE ANATOMICAL RECORD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, PART A, 288A, pp 213-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Depth perception from pairs of overlapping cues in pictorial displays</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Has the brain evolved to answer “binding questions” or to generate likely hypotheses about complex and continuously changing environments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Barthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (1), pp.75-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X06279020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fine structural dependence of ultraviolet reflections in the King Penguin beak horn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Langley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Anatomical record. Part A, Discoveries in molecular, cellular, and evolutionary biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 288A (3), pp.213-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ar.a.20314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restoring is believing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (1), pp.11-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2006.05.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-range spatial integration across contrast signs: a probabilistic mechanism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmund Keith Langley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (3), pp.275-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2004.08.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultraviolet reflecting photonic microstructures in the King Penguin beak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouventin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Langley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1 (3), pp.310-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2005.0322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of color and geometric cues in depth perception: When does ?red? mean ?near??</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (1-2), pp.30-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-003-0167-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Double, double, toil and trouble – fire burn, and theory bubble!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26 (4), pp.409-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X03230090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short- and long-range effects in line contrast integration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzvetomir Tzvetanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 42 (22), pp.2493-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymmetrical contrast effects induced by luminance and color configurations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 63 (7), pp.1262-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">External regularities and adaptive signal exchanges in the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 24 (4), pp.663-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X01310087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational model for short-and long-range contour detection in the visual brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, FENS Supplement, 12, pp.241-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response times to Ehrenstein illusions of varying subjective magnitude: Complementarity of psychophysical measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 6 (3), pp.437-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03210832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The cognitive impenetrability hypothesis: Doomsday for the unity of the cognitive neurosciences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 22 (3), pp.375-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X99322020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial facilitation by color and luminance edges: boundary, surface, and attentional factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Grossberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (20), pp.3431-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic characteristics of spatial mechanisms coding contour structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 15 (3), pp.255-76. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 12 (2), pp.129-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bilateral Symmetry Strengthens the Perceptual Salience of Figure against Ground</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Area, surface, and contour: Psychophysical correlates of three classes of pictorial completion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym11020225⟩</w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 21 (6), pp.755-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X98301752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection facilitation by collinear stimuli in humans: dependence on strength and sign of contrast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Wehrhahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (3), pp.423-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of practice on the visual detection of near-threshold lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spatial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11 (3), pp.315-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contour integration across polarities and spatial gaps: from local contrast filtering to global grouping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Grossberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37 (7), pp.913-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On illusory contours and their functional significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.489-518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illusory form with inducers of opposite contrast polarity: Evidence for multistage integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Salvano-Pardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 58 (1), pp.111-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03205481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illusory form with inducers of opposite contrast polarity: evidence for multistage integration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Salvano-Pardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 58 (1), pp.111-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenomena of Illusory Form: Can We Bridge the Gap between Levels of Explanation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lothar Spillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 48(1) (ECVP Supplement)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 24 (11), pp.1333-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p241333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrast detection facilitation by spatially separated targets and inducers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 35 (8), pp.1019-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subthreshold summation with illusory contours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 35 (8), pp.1071-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Kanizsa square does not engender a configural superiority effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Psychonomic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 31 (3), pp.183-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03337319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bright lines and edges facilitate the detection of small light targets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spatial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 7 (3), pp.213-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A fast procedure for studying conditional accuracy functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavior Research Methods Instruments and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 25 (1), pp.2-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03204443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local brightness mechanisms sketch out surfaces but do not fill them in: Psychophysical evidence in the Kanizsa square</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 52 (5), pp.562-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03206718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychophysical evidence for low-level processing of illusory contours and surfaces in the Kanizsa square</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 31 (10), pp.1813-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychophysical measures of illusory form perception: further evidence for local mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 33 (5-6), pp.759-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apparent Brightness Enhancement in the Kanizsa Square with and without Illusory Contour Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 48 (1_suppl), pp.1-233. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0301006618824879⟩</w:t>
+              <w:t xml:space="preserve">, 1990, 19 (4), pp.483-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p190483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7330 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11349,147 +11189,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilateral Symmetry And Figure-Ground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th European Conference on Visual Perception ECVP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mainz University, Aug 2025, Mayence, Germany. pp.328-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05337373v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Technology and Brain Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OECD Workshop "The impact of products incorporating digital technology on consumer product safety"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OECD Working Parties Digital Technology, Consumer Safety, Artificial Intelligence and Governance, Feb 2024, En Ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Artificial Intelligence Detecting Climate Change Effects in Imaging Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wandeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Advances in Computing Research (ACR’24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Innovations in Computer Science and Engineering Research (IICSER), Jun 2024, Madrid &amp; Virtual, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11517,437 +11426,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Technology and Brain Health</w:t>
+                <w:t xml:space="preserve">Towards International Collaboration for Mindful, Holistic and Inclusive Validation of Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...44 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Zicari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Zicari</w:t>
+                <w:t xml:space="preserve">Paola Aurucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Aurucci</w:t>
+                <w:t xml:space="preserve">Geneviève Fieux-Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme d'Intelligence Artificielle PFIA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Intelligence Artificielle AFIA, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Artificial Intelligence for the Detection of Viral Particle Proliferation in Cellular Imaging Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wandeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Medecine General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Medecine, Aug 2022, Online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information and control: Insights from within the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seventeenth International Multi-Conference on Computing in the Global Information Technology ICCGI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Research in Industry and Academia, May 2022, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote on New Digital Technologies and Mental Health Risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Product Safety Week of the European Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Commission, Nov 2022, Brussels, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03889851v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Information Processing Limitations In Humans and Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Electronic Conference on Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Bâle (en ligne), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From hand to brain and back: Grip forces deliver insight into the functional plasticity of somatosensory processes</w:t>
               </w:r>
@@ -11996,751 +11905,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Information Processing Limitations In Humans and Machines</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wearable Sensors for Spatio-Temporal Grip Force Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongrong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nageotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IFSA Winter Conference on Automation, Robotics and Communication for Industry 4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Chamonix-Mont-Blanc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgical task expertise detected by a self-organizing neural network map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongrong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wandeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation in Medical Engineering 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03258851v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unsupervised Classificationof Cell Imaging Data Using theQuantization Error in a Self-Organizing Map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Wandeto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd International Conference on Artificial Intelligence ICAI 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Council on Science and Education, Jul 2020, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial Intelligence, connected products, virtual reality: potential impacts on consumer safety in terms of their physical and psychological ability or well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Webinar of the Expert Group on Artificial Intelligence and Consumer Safety of the European Commission DG-JUST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual grip force profiling for assessing surgical task skill evolution in real time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgery Virtual 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wearable wireless biosensors for spatiotemporal grip force profiling in real time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongrong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nageotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th E-Conference on Sensors and Applications ECSA2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Zürich (Webinar), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Artificial Intelligence, connected products, virtual reality: potential impacts on consumer safety in terms of their physical and psychological ability or well-being</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brain computation of perceived relative size and depth in complex 2D image configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Reeves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 11th International Conference on Advanced Cognitive Technologies and Applications 2019, Venice, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Venice, Italy. pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised automatic classification of Scanning Electron Microscopy (SEM) images of CD4+ cells with varying extent of HIV virion infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John M. Wandeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12756,450 +12596,545 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ièmes journées de la Fédération de Médecine Translationnelle de l'Université de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extracting meaning from large datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Werner Sehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kurz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole Kristian Ekseth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiichi Gohshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited International Discussion Panel at the 11th International Conference on Advanced Service Computing 'ComputationWorld 2019'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03458947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ULTRAFAST AUTOMATIC CLASSIFICATION OF LARGE SETS OF SEM IMAGES OF CD4+ CELLS WITH VARYING EXTENT OF HIV VIRION INFECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wandeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7EMES JOURNEES SCIENTIFIQUES DE LA FEDERATION DE MEDECINE TRANSLATIONNELLE DE STRASBOURG (FMTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural computation of perceived relative size and depth in complex 2D image configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Reeves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Advanced Cognitive Technologies and Applications 'COGNITIVE 2019'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Venise, Italy. pp.32-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Structural Change in Geographic Regions of Interest by Self Organized Mapping: Las Vegas City and Lake Mead across the Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John M. Wandeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry O. Nyongesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Visual Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Trieste, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0301006618824879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02166220v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Image Size and Structural Complexity on Time and Precision of Hand Movements in Head Mounted Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Ufuk Batmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 IEEE Conference on Virtual Reality and 3D User Interfaces (VR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Reutlingen, France. pp.167-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02243789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing Empathy</w:t>
               </w:r>
@@ -13261,881 +13196,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Image Size and Structural Complexity on Time and Precision of Hand Movements in Head Mounted Virtual Reality</w:t>
-[...93 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Distinguishing perception from related mental states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Society 58th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Ability to Capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
+                <w:t xml:space="preserve">Alejandro Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sallantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAP'10: 8th Conference on Computing and Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, München, Germany. pp.149-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00662147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation d'état pour systèmes non linéaires à une entrée une sortie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schwaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ensminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque National de la Recherche en IUT, CNRIUT 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lille, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouver son chemin au cimetière du Père-Lachaise Supports de prise d'information spatiale, représentation et signification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Boumenir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludovia 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Ax-lès-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique et visualisation de l'identité numérique : une étude comparée de Facebook et Myspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Fanny Georges</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Seilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Seilles</w:t>
+                <w:t xml:space="preserve">Guillaume Artignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Artignan</w:t>
+                <w:t xml:space="preserve">Bérenger Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountaz Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM 2009 - Rétrospective et perspective : 1989 - 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.257-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State estimates for non-linear SISO systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schwaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ensminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1464-1471, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2008.4602117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State estimates for non-linear SISO systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schwaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ensminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1464 - 1471, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2008.4602117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14145,409 +13985,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different sound pitch effects on motor performance of individuals in head-mounted Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Ufuk Batmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Visual Perception 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Trieste, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision inspired automatic detection of landscape changes in satellite images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Nyongesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wandeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Visual Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Trieste, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inside the virtual brain: using OCULUS DK2 for surgical planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Ufuk Batmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroTalk 2017, May 22-24, 2017, Barcelona, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Barcelone, Spain. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biologically inspired technique to track a patient's condition through extraction of information from images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wandeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Nyongesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd DEKUT International Conference on Science, Technology, Innovation and Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nyeri, Kenya. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03458964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14557,410 +14397,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consciousness as the Final Beacon of Humanity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SDG Publishers Compact United Nations. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Research Advances in Arts and Social Studies Vol. 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BP International</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.118-154, 2024, Recent Research Advances in Arts and Social Studies, 978-81-970571-2-0. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BP International</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.9734/bpi/rraass/v5/7747E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473795v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Artificial Intelligence Detecting Climate Change Effects in Imaging Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wandeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 956, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.414-424, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-56950-0_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...52 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization as a Key Principle of Adaptive Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Third International Conference on Innovations in Computing Research (ICR’24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1058, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-260, 2024, Lecture Notes in Networks and Systems, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-65522-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seven properties of self-organization in the human brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In M Stella, YN Kenett (Eds.) Knowledge Modelling and Learning through Cognitive Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.39-56, 2022, 978-3-0365-4346-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised classification of cell imaging data using the quantization error in a Self Organizing Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14970,201 +14810,274 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John M. Wandeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer-Nature. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HR Arabnia, K Ferens, D de la Fuente, EB Kozerenko, JA Olivas Varela, FG Tinetti (Eds.), Transactions on Computational Science and Computational Intelligence. Springer-Nature, pp. 201-210.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201-210, 2021, 978-3-030-70295-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-70296-0_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensors for Expert Grip Force Profiling : Towards Benchmarking Manual Control of a Robotic Device for Surgical Tool Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nageotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. di Rienzo, R. Mukkamala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wearable and Nearable Biosensors and Systems for Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MDPI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-147, 2021, 978-3-0365-0975-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp.127-147, 2021, 978-3-0365-0975-4</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wearable Sensors for Individual Grip Force Profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sergey Y. Yurish. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Biosensors: Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, International Frequency Sensor Association (IFSA) Publishing, S. L., 2020, 978-84-09-25125-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322648v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet Addiction Disorder (IAD)</w:t>
               </w:r>
@@ -15282,929 +15195,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wearable Sensors for Individual Grip Force Profiling</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Perceptual Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MDPI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données image et décision : détection automatique de variations dans des séries temporelles par réseau de Kohonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wandeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Nyongesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des données à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, ISTE Open Science Wiley and Sons, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affine geometry and preference for symmetry of things in a thing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Bertamini, Lewis Griffin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry in Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MDPI AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9783038424963. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDPI AG</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3390/books978-3-03842-497-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation and contrast polarity in the figureground organization of color on gray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Reeves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcelo Fernandes Costa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Color Vision Sensation and Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frontiers Media AG, 2016, 9782889199600. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/978-2-88919-960-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color and Figure-Ground: From Signals to Qualia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Reeves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Magnussen, M Greenlee, J. Werner, A. Geremek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception Beyond Gestalt: Progress in Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge/Taylor &amp; Francis, pp.159-171, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color and figure-ground: from signals to qualia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Reeves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A Geremek, MW Greenlee, S Magnussen (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception beyond Gestalt: Progress in vision research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Psychology Press - Taylor &amp; Francis, pp.159-171, 2013, Explorations in Cognitive Psychology, 978-0-415-65801-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term Memory Representation Of A Complex And Non-familiar Environment After Brief Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boumenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Rebillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">WebMedCentral. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WebMedCentral/BRAIN, 2, WMC001523</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WebMedCentral, pp.WMC001523, 2011, ISSN 2046-1690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biological significance of color</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Langley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D Skusevich, P Matikas (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Color perception: Physiology, processes and analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Publishers New York, pp.110-115, 2009, Neuroscience Progress Series, 978-1-60876-077-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Neural Network Model for Long-Range Contour Diffusion by Visual Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.336-342, 2000, Biologically Motivated Computer Vision, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45482-9_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-45482-9_33⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16214,98 +16054,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 Pandemic And Mental Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENCYCLOPEDIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://encyclopedia.pub/entry/51839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16315,268 +16155,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Resonant Brain: A Themed Issue Dedicated to Professor Stephen Grossberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Pessoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.mdpi.com/books/reprint/10746. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">The Resonant Brain: A Themed Issue Dedicated to Professor Stephen Grossberg</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MDPI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-262, 2025, 978-3-7258-3738-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A communication contract for responsible action in a world of risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert Academic Publishing, pp.72, 2013, 978-3-659-43289-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDPI</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-262, 2025, 978-3-7258-3738-0</w:t>
+                <w:t xml:space="preserve">hal-00857169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The importance of color perception to animals and man</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Langley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nova Publishers New York, pp.60, 2010, Neuroscience Progress Series, 978-1-60876-394-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId378"/>
+      <w:footerReference w:type="default" r:id="rId377"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16644,51 +16484,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CE64673"/>
+    <w:nsid w:val="04E14A3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16875,51 +16715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/birgitta-dresp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2860-6472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076700100" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dresplangley_b_1.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979793v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31560.23042" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476227v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp-Langley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pessoa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info16030234" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416722v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Roy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranpreet Sidhu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Byczynski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo D&#8217;angiulli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnetp.2025.1678473" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulviyya Zulfiqarova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/MHealthWellB7294" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14093548" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mwangi Wandeto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17303/jcssd.2024.3.103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Reeves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14100966" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224823v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11092469" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1154184" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wandeto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nageotte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zanne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10010059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969635v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14020082" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Maciej Rutkowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Toma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1153063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2023.100568" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.762349" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10060099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590998v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11050707" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hutt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116910" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1026439" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10121391" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156155v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Wandeto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13020299" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140078v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10010022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567146v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093240" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc4020010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Reeves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e04375" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003702v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering7040143" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2020.100433" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856800741243" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-8TMZ0X8T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204575" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267059v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2019.08.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Grossberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685680260174038" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166421v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11020225" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Kristian Ekseth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fesl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiichi Gohshi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kurz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9153065" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Ufuk Batmaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006618824879" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nyongesa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183008v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.13.002429" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168434v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669518767171" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info9120316" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. U. Batmaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2331205X.2018.1426232" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpp.2018.82010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry O. Nyongesa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183789" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485627v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schwaller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ensminger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jmr.v9n2p38" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455558v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00067" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2017.03.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573218v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00893" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166238v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-016-0161-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esminger Denis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2016-0040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym8110127" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352222v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01102" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459010v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168835v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Spillmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p2959b" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352223v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01565" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183546v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/708759" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Huei Tseng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/15.9.7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Braddick" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p4311rvw" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183543v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01136" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183545v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/634168" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18784763-00002401" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857161v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066120410S101" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054000v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durup" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856996v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpp.2012.21007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857103v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci2010001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857159v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumenir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rebillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066110400S102" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632749v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141388v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575188v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Valentin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.275" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Silvestri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2010.03.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856993v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Valentin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/04.22.23.27.PMS.111.6.829-847" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168427v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/482696" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169086v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-008-9929-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88S3WGJ0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054030v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4249/scholarpedia.5364" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166148v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060096v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856981v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856971v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560666v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874829500801010001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858712v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187221208786306298" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168826v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856807780421165" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-40WVCL37-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857155v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066070360S101" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096943v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Langley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169082v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Barthaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X06279020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/332D8323D6494AF6F80763029BAB6BAAD2287D01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168828v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.a.20314" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169085v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2006.05.022" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD02FBFR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066472v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmund Keith Langley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2004.08.018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouventin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2005.0322" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168830v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-003-0167-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169081v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X03230090" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B459D3618456F56D9648C285E2A8182DE5A82EA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168831v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomir Tzvetanov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169080v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X01310087" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/426687281C10509BD016EFE74BA21A953FB6EACF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168834v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fischer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182896v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fischer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264774v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pins" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03210832" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183006v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X99322020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BC1C80EEB6BCC2B200F87E88139F629EA7048E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168840v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168841v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169289v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X98301752" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5852833A3420FE5171438283BEFC83539C4295ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168843v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wehrhahn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168842v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168844v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grossberg" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054031v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264769v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Salvano-Pardieu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03205481" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168845v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Salvano-Pardieu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168849v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morgan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168846v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168850v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p241333" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263092v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03337319" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168852v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264767v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03204443" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263227v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03206718" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168857v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168851v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168858v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenceau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p190483" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337373v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558195v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56950-0_35" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482294v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224868v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zicari" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Aurucci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fieux-Castagnet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Santucci" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747497v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03683683v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889851v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245666v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471215v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115425v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258851v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950021v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009559v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481633v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913378v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169099v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166427v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458947v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Sehring" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458997v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458946v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166220v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263818v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kunz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243789v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458956v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00662147v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garrido" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443039v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575196v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193465v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artignan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Arnaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaz Hasco&#235;t" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347363v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602117" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328467v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459001v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458948v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05498339v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458964v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473795v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.bookpi.org/RRAASS-V5/article/view/13469" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/rraass/v5/7747E" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558203v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-56950-0_35" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671049v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-65522-7_23" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65522-7_23" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741414v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265007v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70296-0_16" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322648v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/books/pdfview/book/4030" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235708v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615330v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001352v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490764v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191205v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565303v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/pdfview/book/356" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03842-497-0" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565284v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88919-960-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053969v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857168v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560768v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857165v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182893v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kopp" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45482-9_33" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R06GMMDF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345802v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167659v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/reprint/10746" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857169v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857162v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/birgitta-dresp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2860-6472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076700100" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dresplangley_b_1.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979793v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31560.23042" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476227v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp-Langley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pessoa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info16030234" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416722v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Roy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranpreet Sidhu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Byczynski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo D&#8217;angiulli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnetp.2025.1678473" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Reeves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14100966" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54658/ps.28153324.2024.10.4.pp.22-38" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulviyya Zulfiqarova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/MHealthWellB7294" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14093548" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mwangi Wandeto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17303/jcssd.2024.3.103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1154184" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224823v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11092469" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Maciej Rutkowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Toma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1153063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925567v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wandeto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nageotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zanne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10010059" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14020082" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2023.100568" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10060099" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590998v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11050707" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hutt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116910" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.762349" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1026439" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10121391" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156155v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Wandeto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13020299" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140078v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10010022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567146v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093240" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering7040143" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc4020010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Reeves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e04375" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2020.100433" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856800741243" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-8TMZ0X8T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204575" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166421v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11020225" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2019.08.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168833v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Grossberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685680260174038" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197404v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Kristian Ekseth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fesl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiichi Gohshi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kurz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9153065" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Ufuk Batmaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006618824879" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.13.002429" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nyongesa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182882v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry O. Nyongesa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669518767171" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info9120316" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. U. Batmaz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2331205X.2018.1426232" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpp.2018.82010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458950v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573218v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00893" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183789" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485627v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schwaller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ensminger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jmr.v9n2p38" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00067" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458998v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306019v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2017.03.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459010v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352222v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01102" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Spillmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p2959b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166238v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-016-0161-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326570v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esminger Denis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2016-0040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym8110127" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352223v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01565" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183546v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/708759" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p4311rvw" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202928v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Huei Tseng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/15.9.7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Braddick" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183543v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01136" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/634168" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857161v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066120410S101" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857120v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18784763-00002401" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053975v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054000v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durup" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpp.2012.21007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857103v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci2010001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857159v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumenir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rebillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066110400S102" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632749v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141388v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575188v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Valentin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.275" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856989v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Silvestri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2010.03.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Valentin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/04.22.23.27.PMS.111.6.829-847" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856971v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-008-9929-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88S3WGJ0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168427v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/482696" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169086v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054030v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4249/scholarpedia.5364" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166148v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060096v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856981v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560666v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874829500801010001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858712v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187221208786306298" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168826v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856807780421165" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-40WVCL37-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857155v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066070360S101" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096943v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Langley" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169082v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Barthaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X06279020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/332D8323D6494AF6F80763029BAB6BAAD2287D01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168828v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.a.20314" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169085v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2006.05.022" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD02FBFR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066472v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmund Keith Langley" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2004.08.018" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168827v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouventin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2005.0322" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168830v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-003-0167-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169081v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X03230090" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B459D3618456F56D9648C285E2A8182DE5A82EA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168831v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomir Tzvetanov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168834v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fischer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169080v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X01310087" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/426687281C10509BD016EFE74BA21A953FB6EACF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182896v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fischer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264774v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pins" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bonnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03210832" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X99322020" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BC1C80EEB6BCC2B200F87E88139F629EA7048E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168840v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168841v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169289v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X98301752" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5852833A3420FE5171438283BEFC83539C4295ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168843v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wehrhahn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168842v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168844v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grossberg" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054031v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264769v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Salvano-Pardieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03205481" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168845v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Salvano-Pardieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168850v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p241333" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168849v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morgan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263092v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03337319" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168852v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264767v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03204443" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263227v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03206718" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168857v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168851v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168858v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenceau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p190483" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337373v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482294v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558195v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56950-0_35" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224868v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zicari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Aurucci" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fieux-Castagnet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Santucci" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747497v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03683683v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889851v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471215v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245666v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115425v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258851v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913378v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481633v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950021v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009559v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169099v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166427v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458947v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Sehring" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458997v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458946v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166220v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243789v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263818v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kunz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458956v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00662147v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garrido" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443039v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575196v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193465v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artignan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Arnaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaz Hasco&#235;t" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347363v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602117" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328467v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459001v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458948v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05498339v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458964v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473795v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.bookpi.org/RRAASS-V5/article/view/13469" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/rraass/v5/7747E" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558203v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-56950-0_35" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671049v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-65522-7_23" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65522-7_23" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741414v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265007v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70296-0_16" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322648v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/books/pdfview/book/4030" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001352v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235708v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615330v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490764v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191205v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565303v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/pdfview/book/356" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03842-497-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565284v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88919-960-0" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053969v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857168v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560768v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857165v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182893v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kopp" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45482-9_33" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R06GMMDF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345802v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167659v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/reprint/10746" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857169v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857162v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>