--- v1 (2026-04-18)
+++ v2 (2026-05-13)
@@ -1,16429 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16377 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Birgitta Dresp </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">birgitta-dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2860-6472</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076700100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dresplangley_b_1.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=XHumYXwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sections 28, 53 CoNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale a l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31560.23042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the risk of weaponizing Artificial Intelligence - Interview with Prof. Dr. Birgitta Dresp-Langley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial of the Guest Editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp-Langley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Pessoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, The Resonant Brain: Special Issue Dedicated to Professor Stephen Grossberg, 16 (3), pp.234. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info16030234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The precision principle: driving biological self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiranpreet Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Byczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo D’angiulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp-Langley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Network Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, In: Dresp-Langley B, D'Angiulli A, Byczynski G (Eds): AI-Driven Models Transforming Perceptual Science: Self-Organizing Intelligence for Sensory Cognition, 5, pp.1678473. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnetp.2025.1678473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory Factors Influence Dynamic and Static Bi-Manual Finger Grip Strength in a Real-World Task Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Mathelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue: Advances in the Biomechanical Analysis of Human Movement, 14 (9), pp.3548. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14093548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student anxiety in the wake of the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulviyya Zulfiqarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia Mental Health and Well-Being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20935/MHealthWellB7294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Technologies and Mental Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp-Langley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (4), pp.22-38. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54658/ps.28153324.2024.10.4.pp.22-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Self-Organizing Artificial Intelligence Captures Landscape Changes Correlated with Human Impact Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mwangi Wandeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17303/jcssd.2024.3.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Lighting Conditions, Phenomenal Contrast, and the Conscious Perception of Near and Far</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam J Reeves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, From Visual Perception to Consciousness, 14 (10), pp.966. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci14100966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Methods and Applications in Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Maciej Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Toma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1153063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Modeling of Grip Forces Captures Proficiency in Manual Robot Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wandeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bioengineering10010059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grossberg Code: Universal Neural Network Signatures of Perceptual Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp-Langley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue to the Honour of Stephen Grossberg, edited by B. Dresp-Langley and L. Pessoa, 14 (2), pp.82. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info14020082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weaponization of Artificial Intelligence: What the Public Needs to be Aware of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frai.2023.1154184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Reward to Anhedonia-Dopamine Function in the Global Mental Health Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Dopamine Signaling Pathway in Health and Disease Molecular and Translational Medicine, 11 (9), pp.2469. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomedicines11092469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOM-QE ANALYSIS: A biologically inspired technique to detect and track meaningful changes within image regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mwangi Wandeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, R-badged Articles, 17, pp.100568. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2023.100568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Variability Constrains Detection of Geometrically Perfect Mirror Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (6), pp.99. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computation10060099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Biological Synapses to “Intelligent” Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), pp.707. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11050707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Addiction and Sleep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (11), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19116910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consciousness beyond neural fields: expanding the possibilities of what has not yet happened</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.762349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grip force as a functional window to somatosensory cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1026439. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.1026439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Symmetry Uncertainty Detected by a Self-Organizing Neural Network Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Wandeto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.299. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym13020299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Sense of Complex Sensor Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (12), pp.1391. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10121391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning for the control of robotic manipulation: a focussed mini-review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics10010022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating Grip Force Signals from Multiple Sensors Highlights Prehensile Control Strategies in a Complex Task-User System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Mathelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (4), pp.143. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bioengineering7040143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven Properties of Self-Organization in the Human Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data and Cognitive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.10. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bdcc4020010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color for the perceptual organization of the pictorial plane: Victor Vasarely's legacy to Gestalt psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Reeves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (7), pp.e04375. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2020.e04375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s Health in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (9), pp.3240. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17093240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixel precise unsupervised detection of viral particle proliferation in cellular imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mwangi Wandeto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.100433. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imu.2020.100433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occam’s Razor for Big Data? On Detecting Quality in Large Unstructured Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Kristian Ekseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fesl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiichi Gohshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (15), pp.3065. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9153065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral Symmetry Strengthens the Perceptual Salience of Figure against Ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.225. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym11020225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quantization error in a Self-Organizing Map as a contrast and color specific indicator of single-pixel change in large random patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Wandeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue to the honour of Stephen Grossberg's 80th anniversary, 119, pp.273-285. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2019.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth perception from pairs of overlapping cues in pictorial displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Grossberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (3), pp.255-76. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685680260174038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do alignment thresholds define a critical boundary in long-range detection facilitation with co-linear lines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.343-57. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156856800741243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors for Expert Grip Force Profiling: Towards Benchmarking Manual Control of a Robotic Device for Surgical Tool Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (20), pp.4575. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19204575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound effects on motor performance in head-mounted virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Ufuk Batmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48(1) (ECVP Supplement)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">41st European Conference on Visual Perception (ECVP) 2018 Trieste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Ufuk Batmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1_suppl), pp.1-233. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0301006618824879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Beats the Expert? Building Precision into Simulators for Surgical Skill Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.10102-10105. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26717/BJSTR.2019.13.002429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-inspired automatic detection of water level changes in satellite images: the example of Lake Mead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Nyongesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wandeto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48(1) (ECVP Supplement)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Expert-Based Speed–Precision Control in Early Simulator Training for Novice Surgeons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (12), pp.316. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info9120316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of 2D and 3D image views on hand movement trajectories in the surgeon's peri-personal space in a computer controlled simulator environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. U. Batmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1426232), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2331205X.2018.1426232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour for Behavioural Success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Reeves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.204166951876717. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2041669518767171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The experience-dependent dynamics of consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojpp.2018.82010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the quantization error from Self‐Organizing Map (SOM) output for fast detection of critical variations in image time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Wandeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry O. Nyongesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Données à la Décision - From Data to Decisions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18-2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to noise of non-linear observers in canonical form. Application to a sludge activation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schwaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ensminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.38-55. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/jmr.v9n2p38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing virtual while acting real: Visual display and strategy effects on the time and precision of eye-hand coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. U. Batmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.e0183789. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0183789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Perceptual Grouping-The State of The Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Grossberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Reeves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of relative target positionon ipsilateral and contralateral manual operations in head-mounted virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Ufuk Batmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ECVP 2017 Abstract Supplement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of small changes in medical and random-dot images comparing self-organizing map performance to human detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Wandeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Nyongesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imu.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of smallest changes in complex images comparing self-organizing map to expert performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wandeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Nyongesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ECVP 2017 Abstract Supplement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Categories Derived from Reid's Common Sense Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.2528 - 2528. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting nowhere fast: trade-off between speed and precision in training to execute image-guided hand-tool movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. U. Batmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40359-016-0161-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation for MISO non-linear systems in generalized canonical form of regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schwaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esminger Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.569-583. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2016-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affine Geometry, Visual Sensation, and Preference for Symmetry of Things in a Thing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.127. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym8110127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Computation of Surface Border Ownership and Relative Surface Depth from Ambiguous Contrast Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Grossberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Indirect Screen Vision and Tool-Use on the Time and Precision of Object Positioning on Real-World Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Ufuk Batmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (ECVP Suppl)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brain May Know More than Cognitive Theory Can Tell Us: A Reply to Ted Parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Spillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.633-636. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/p2959b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of perceptual grouping: implications for image-guided surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1565. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Geometry Predicts Perceived Visual Curvature in Context-Free Viewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.22. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/708759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews: The New Visual Neurosciences, Galileo's Visions: Piercing the Spheres of the Heavens by Eye and Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Braddick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (11), pp.1279-1282. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/p4311rvw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of saturation and contrast polarity on the figure-ground organization of color on grey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Reeves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.23. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the classical receptive field: The effect of contextual stimuli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Spillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Huei Tseng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (9), pp.7. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/15.9.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On &amp;quot;Galileo's visions: Piercing the spheres of the heavens by eye and mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.1280-1282. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/p4311rvw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Properties of Curvature Sensing through Vision and Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (6), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/634168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevreul's laws of contrast and color revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Reeves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.62. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03010066120410S101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous brightness and apparent depth from true colors on grey: Chevreul revisited.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Reeves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEEING AND PERCEIVING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (6), pp.597-618. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18784763-00002401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsibly managing risks to the environment: Stakeholders and their communication contract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Environmental Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why the brain knows more than we do: non-conscious représentations and their role in the construction of conscious experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci2010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does consciousness exist independently of present time and present time independently of consciousness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (01), pp.45-49. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojpp.2012.21007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does consciousness exist independently of present time and present time independently of consciousness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIVI-Deutscher Ärzteverlag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why the Brain Knows More than We Do: Non-Conscious Representations and Their Role in the Construction of Conscious Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci2010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief visual exposure to spatial layout and navigation from memory through a complex urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boumenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40, pp.82. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03010066110400S102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux, communication et territoires Espaces virtuels et pré-expérience de l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boumenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nouveaux usages numériques et territoires, 25 (1-2), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to understand the 3D structure of complex object morphologies through interaction with virtual and real-world data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Motro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31, pp.363-381. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.destud.2010.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayfinding through an unfamiliar environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boumenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 111 (3), pp.829-47. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/04.22.23.27.PMS.111.6.829-847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Communication Contract and Its Ten Ground Clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (3), pp.415-436. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-008-9929-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ehrenstein illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scholarpedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.53-64. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4249/scholarpedia.5364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plastic Temporal Brain Code for Conscious State Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/482696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plastic Temporal Brain Code for Conscious State Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/482696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Communication Contract and its Ten Ground Clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-008-9929-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plastic temporal brain code for conscious state generation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.482696. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/482696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The communication contract and its ten ground clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87, pp.415-436. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-008-9929-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions of Environmental Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Environmental Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874829500801010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design principles and use of compression structures with tensile integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Quirant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Patents on Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.ISSN : 1872-2121. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/187221208786306298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which geometric model for the curvature of 2-D shape contours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Motro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (3), pp.219-64. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156856807780421165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven's Law predicts visual sensations of 2D curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Motro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36, pp.38. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03010066070360S101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has the brain evolved to answer “binding questions” or to generate likely hypotheses about complex and continuously changing environments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Barthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (1), pp.75-76. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X06279020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine structural dependence of ultraviolet reflections in the King Penguin beak horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Langley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical record. Part A, Discoveries in molecular, cellular, and evolutionary biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 288A (3), pp.213-222. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.a.20314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Structural Dependence of Ultraviolet Reflections in the King Penguin Beak Horn.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Langley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE ANATOMICAL RECORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, PART A, 288A, pp 213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring is believing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (1), pp.11-13. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2006.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet reflecting photonic microstructures in the King Penguin beak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Langley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (3), pp.310-313. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2005.0322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range spatial integration across contrast signs: a probabilistic mechanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmund Keith Langley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (3), pp.275-284. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2004.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of color and geometric cues in depth perception: When does ?red? mean ?near??</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (1-2), pp.30-40. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-003-0167-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double, double, toil and trouble – fire burn, and theory bubble!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (4), pp.409-410. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X03230090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and long-range effects in line contrast integration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzvetomir Tzvetanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (22), pp.2493-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External regularities and adaptive signal exchanges in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (4), pp.663-664. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X01310087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical contrast effects induced by luminance and color configurations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (7), pp.1262-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational model for short-and long-range contour detection in the visual brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, FENS Supplement, 12, pp.241-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response times to Ehrenstein illusions of varying subjective magnitude: Complementarity of psychophysical measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6 (3), pp.437-444. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BF03210832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive impenetrability hypothesis: Doomsday for the unity of the cognitive neurosciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 22 (3), pp.375-376. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X99322020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial facilitation by color and luminance edges: boundary, surface, and attentional factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Grossberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (20), pp.3431-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic characteristics of spatial mechanisms coding contour structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (2), pp.129-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area, surface, and contour: Psychophysical correlates of three classes of pictorial completion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (6), pp.755-756. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X98301752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection facilitation by collinear stimuli in humans: dependence on strength and sign of contrast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Wehrhahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (3), pp.423-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of practice on the visual detection of near-threshold lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11 (3), pp.315-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contour integration across polarities and spatial gaps: from local contrast filtering to global grouping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Grossberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (7), pp.913-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On illusory contours and their functional significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.489-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illusory form with inducers of opposite contrast polarity: Evidence for multistage integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Salvano-Pardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 58 (1), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BF03205481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illusory form with inducers of opposite contrast polarity: evidence for multistage integration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Salvano-Pardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 58 (1), pp.111-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast detection facilitation by spatially separated targets and inducers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 35 (8), pp.1019-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthreshold summation with illusory contours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 35 (8), pp.1071-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomena of Illusory Form: Can We Bridge the Gap between Levels of Explanation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Spillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 24 (11), pp.1333-1364. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/p241333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kanizsa square does not engender a configural superiority effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 31 (3), pp.183-184. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BF03337319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bright lines and edges facilitate the detection of small light targets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 7 (3), pp.213-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast procedure for studying conditional accuracy functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods Instruments and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 25 (1), pp.2-8. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BF03204443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local brightness mechanisms sketch out surfaces but do not fill them in: Psychophysical evidence in the Kanizsa square</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 52 (5), pp.562-570. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BF03206718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychophysical evidence for low-level processing of illusory contours and surfaces in the Kanizsa square</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 31 (10), pp.1813-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychophysical measures of illusory form perception: further evidence for local mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 33 (5-6), pp.759-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent Brightness Enhancement in the Kanizsa Square with and without Illusory Contour Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lorenceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 19 (4), pp.483-489. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/p190483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral Symmetry And Figure-Ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th European Conference on Visual Perception ECVP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mainz University, Aug 2025, Mayence, Germany. pp.328-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Artificial Intelligence Detecting Climate Change Effects in Imaging Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wandeto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Advances in Computing Research (ACR’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Innovations in Computer Science and Engineering Research (IICSER), Jun 2024, Madrid &amp; Virtual, Spain. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56950-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Technology and Brain Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OECD Workshop "The impact of products incorporating digital technology on consumer product safety"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD Working Parties Digital Technology, Consumer Safety, Artificial Intelligence and Governance, Feb 2024, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards International Collaboration for Mindful, Holistic and Inclusive Validation of Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Zicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Aurucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fieux-Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme d'Intelligence Artificielle PFIA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Intelligence Artificielle AFIA, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and control: Insights from within the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventeenth International Multi-Conference on Computing in the Global Information Technology ICCGI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Research in Industry and Academia, May 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Artificial Intelligence for the Detection of Viral Particle Proliferation in Cellular Imaging Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wandeto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Medecine General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Medecine, Aug 2022, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote on New Digital Technologies and Mental Health Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Safety Week of the European Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Nov 2022, Brussels, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical task expertise detected by a self-organizing neural network map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wandeto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Medical Engineering 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Information Processing Limitations In Humans and Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Electronic Conference on Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Bâle (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hand to brain and back: Grip forces deliver insight into the functional plasticity of somatosensory processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFSA Winter Conference on Automation, Robotics and Communications for Industry 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Chamonix-Mont-Blanc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable Sensors for Spatio-Temporal Grip Force Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFSA Winter Conference on Automation, Robotics and Communication for Industry 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Chamonix-Mont-Blanc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual grip force profiling for assessing surgical task skill evolution in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgery Virtual 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable wireless biosensors for spatiotemporal grip force profiling in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th E-Conference on Sensors and Applications ECSA2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Zürich (Webinar), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence, connected products, virtual reality: potential impacts on consumer safety in terms of their physical and psychological ability or well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Webinar of the Expert Group on Artificial Intelligence and Consumer Safety of the European Commission DG-JUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Classificationof Cell Imaging Data Using theQuantization Error in a Self-Organizing Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Wandeto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Artificial Intelligence ICAI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Council on Science and Education, Jul 2020, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULTRAFAST AUTOMATIC CLASSIFICATION OF LARGE SETS OF SEM IMAGES OF CD4+ CELLS WITH VARYING EXTENT OF HIV VIRION INFECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wandeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7EMES JOURNEES SCIENTIFIQUES DE LA FEDERATION DE MEDECINE TRANSLATIONNELLE DE STRASBOURG (FMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain computation of perceived relative size and depth in complex 2D image configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Reeves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th International Conference on Advanced Cognitive Technologies and Applications 2019, Venice, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Venice, Italy. pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised automatic classification of Scanning Electron Microscopy (SEM) images of CD4+ cells with varying extent of HIV virion infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Wandeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ièmes journées de la Fédération de Médecine Translationnelle de l'Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting meaning from large datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Werner Sehring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Kristian Ekseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiichi Gohshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited International Discussion Panel at the 11th International Conference on Advanced Service Computing 'ComputationWorld 2019'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural computation of perceived relative size and depth in complex 2D image configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Reeves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Advanced Cognitive Technologies and Applications 'COGNITIVE 2019'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Venise, Italy. pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Structural Change in Geographic Regions of Interest by Self Organized Mapping: Las Vegas City and Lake Mead across the Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Wandeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry O. Nyongesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trieste, Italy. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0301006618824879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kunz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ièmes Journées de la Fédération de Médecine Translationnelle de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Image Size and Structural Complexity on Time and Precision of Hand Movements in Head Mounted Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Ufuk Batmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Conference on Virtual Reality and 3D User Interfaces (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, France. pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02243789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing perception from related mental states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Society 58th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ability to Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAP'10: 8th Conference on Computing and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, München, Germany. pp.149-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00662147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'état pour systèmes non linéaires à une entrée une sortie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schwaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ensminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National de la Recherche en IUT, CNRIUT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver son chemin au cimetière du Père-Lachaise Supports de prise d'information spatiale, représentation et signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boumenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Ax-lès-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et visualisation de l'identité numérique : une étude comparée de Facebook et Myspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaz Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM 2009 - Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.257-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimates for non-linear SISO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schwaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ensminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1464 - 1471, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimates for non-linear SISO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schwaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ensminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1464-1471, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different sound pitch effects on motor performance of individuals in head-mounted Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Ufuk Batmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Trieste, Italy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision inspired automatic detection of landscape changes in satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Nyongesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wandeto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trieste, Italy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the virtual brain: using OCULUS DK2 for surgical planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Ufuk Batmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroTalk 2017, May 22-24, 2017, Barcelona, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Barcelone, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biologically inspired technique to track a patient's condition through extraction of information from images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wandeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Nyongesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd DEKUT International Conference on Science, Technology, Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nyeri, Kenya. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consciousness as the Final Beacon of Humanity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SDG Publishers Compact United Nations. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research Advances in Arts and Social Studies Vol. 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BP International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118-154, 2024, Recent Research Advances in Arts and Social Studies, 978-81-970571-2-0. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/bpi/rraass/v5/7747E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Artificial Intelligence Detecting Climate Change Effects in Imaging Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wandeto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 956, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.414-424, 2024, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56950-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization as a Key Principle of Adaptive Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third International Conference on Innovations in Computing Research (ICR’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1058, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-260, 2024, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-65522-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven properties of self-organization in the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In M Stella, YN Kenett (Eds.) Knowledge Modelling and Learning through Cognitive Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.39-56, 2022, 978-3-0365-4346-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised classification of cell imaging data using the quantization error in a Self Organizing Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Wandeto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Nature. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HR Arabnia, K Ferens, D de la Fuente, EB Kozerenko, JA Olivas Varela, FG Tinetti (Eds.), Transactions on Computational Science and Computational Intelligence. Springer-Nature, pp. 201-210.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-210, 2021, 978-3-030-70295-3. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70296-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors for Expert Grip Force Profiling : Towards Benchmarking Manual Control of a Robotic Device for Surgical Tool Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. di Rienzo, R. Mukkamala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wearable and Nearable Biosensors and Systems for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-147, 2021, 978-3-0365-0975-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Addiction Disorder (IAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Addiction Disorder (IAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia, section Psychiatry and Mental Health Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable Sensors for Individual Grip Force Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergey Y. Yurish. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Biosensors: Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, International Frequency Sensor Association (IFSA) Publishing, S. L., 2020, 978-84-09-25125-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données image et décision : détection automatique de variations dans des séries temporelles par réseau de Kohonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wandeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Nyongesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des données à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE Open Science Wiley and Sons, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affine geometry and preference for symmetry of things in a thing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Bertamini, Lewis Griffin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry in Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9783038424963. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-03842-497-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation and contrast polarity in the figureground organization of color on gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Reeves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcelo Fernandes Costa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Vision Sensation and Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers Media AG, 2016, 9782889199600. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88919-960-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color and Figure-Ground: From Signals to Qualia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Reeves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Magnussen, M Greenlee, J. Werner, A. Geremek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception Beyond Gestalt: Progress in Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge/Taylor &amp; Francis, pp.159-171, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color and figure-ground: from signals to qualia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Reeves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A Geremek, MW Greenlee, S Magnussen (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception beyond Gestalt: Progress in vision research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press - Taylor &amp; Francis, pp.159-171, 2013, Explorations in Cognitive Psychology, 978-0-415-65801-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Memory Representation Of A Complex And Non-familiar Environment After Brief Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boumenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WebMedCentral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebMedCentral/BRAIN, 2, WMC001523</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WebMedCentral, pp.WMC001523, 2011, ISSN 2046-1690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biological significance of color</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Langley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D Skusevich, P Matikas (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color perception: Physiology, processes and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Publishers New York, pp.110-115, 2009, Neuroscience Progress Series, 978-1-60876-077-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Network Model for Long-Range Contour Diffusion by Visual Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.336-342, 2000, Biologically Motivated Computer Vision, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45482-9_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 Pandemic And Mental Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCYCLOPEDIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://encyclopedia.pub/entry/51839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Resonant Brain: A Themed Issue Dedicated to Professor Stephen Grossberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Pessoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.mdpi.com/books/reprint/10746. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-262, 2025, 978-3-7258-3738-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A communication contract for responsible action in a world of risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert Academic Publishing, pp.72, 2013, 978-3-659-43289-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of color perception to animals and man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Langley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Publishers New York, pp.60, 2010, Neuroscience Progress Series, 978-1-60876-394-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId378"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16484,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04E14A3E"/>
+    <w:nsid w:val="87FD42B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16715,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/birgitta-dresp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2860-6472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076700100" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dresplangley_b_1.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979793v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31560.23042" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476227v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp-Langley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pessoa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info16030234" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416722v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Roy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranpreet Sidhu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Byczynski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo D&#8217;angiulli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnetp.2025.1678473" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Reeves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14100966" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54658/ps.28153324.2024.10.4.pp.22-38" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulviyya Zulfiqarova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/MHealthWellB7294" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14093548" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mwangi Wandeto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17303/jcssd.2024.3.103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1154184" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224823v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11092469" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Maciej Rutkowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Toma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1153063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925567v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wandeto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nageotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zanne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10010059" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14020082" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2023.100568" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10060099" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590998v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11050707" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hutt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116910" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.762349" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1026439" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10121391" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156155v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Wandeto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13020299" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140078v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10010022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567146v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093240" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering7040143" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc4020010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Reeves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e04375" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2020.100433" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856800741243" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-8TMZ0X8T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204575" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166421v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11020225" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2019.08.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168833v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Grossberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685680260174038" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197404v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Kristian Ekseth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fesl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiichi Gohshi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kurz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9153065" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Ufuk Batmaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006618824879" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.13.002429" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nyongesa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182882v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry O. Nyongesa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669518767171" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info9120316" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. U. Batmaz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2331205X.2018.1426232" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpp.2018.82010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458950v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573218v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00893" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183789" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485627v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schwaller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ensminger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jmr.v9n2p38" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00067" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458998v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306019v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2017.03.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459010v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352222v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01102" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Spillmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p2959b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166238v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-016-0161-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326570v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esminger Denis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2016-0040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym8110127" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352223v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01565" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183546v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/708759" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p4311rvw" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202928v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Huei Tseng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/15.9.7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Braddick" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183543v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01136" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/634168" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857161v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066120410S101" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857120v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18784763-00002401" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053975v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054000v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durup" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpp.2012.21007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857103v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci2010001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857159v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumenir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rebillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066110400S102" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632749v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141388v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575188v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Valentin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.275" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856989v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Silvestri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2010.03.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Valentin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/04.22.23.27.PMS.111.6.829-847" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856971v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-008-9929-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88S3WGJ0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168427v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/482696" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169086v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054030v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4249/scholarpedia.5364" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166148v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060096v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856981v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560666v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874829500801010001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858712v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187221208786306298" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168826v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856807780421165" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-40WVCL37-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857155v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066070360S101" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096943v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Langley" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169082v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Barthaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X06279020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/332D8323D6494AF6F80763029BAB6BAAD2287D01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168828v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.a.20314" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169085v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2006.05.022" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD02FBFR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066472v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmund Keith Langley" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2004.08.018" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168827v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouventin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2005.0322" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168830v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-003-0167-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169081v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X03230090" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B459D3618456F56D9648C285E2A8182DE5A82EA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168831v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomir Tzvetanov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168834v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fischer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169080v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X01310087" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/426687281C10509BD016EFE74BA21A953FB6EACF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182896v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fischer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264774v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pins" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bonnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03210832" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X99322020" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BC1C80EEB6BCC2B200F87E88139F629EA7048E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168840v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168841v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169289v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X98301752" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5852833A3420FE5171438283BEFC83539C4295ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168843v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wehrhahn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168842v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168844v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grossberg" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054031v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264769v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Salvano-Pardieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03205481" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168845v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Salvano-Pardieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168850v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p241333" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168849v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morgan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263092v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03337319" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168852v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264767v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03204443" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263227v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03206718" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168857v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168851v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168858v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenceau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p190483" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337373v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482294v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558195v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56950-0_35" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224868v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zicari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Aurucci" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fieux-Castagnet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Santucci" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747497v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03683683v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889851v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471215v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245666v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115425v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258851v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913378v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481633v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950021v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009559v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169099v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166427v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458947v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Sehring" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458997v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458946v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166220v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243789v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263818v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kunz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458956v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00662147v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garrido" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443039v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575196v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193465v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artignan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Arnaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaz Hasco&#235;t" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347363v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602117" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328467v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459001v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458948v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05498339v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458964v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473795v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.bookpi.org/RRAASS-V5/article/view/13469" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/rraass/v5/7747E" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558203v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-56950-0_35" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671049v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-65522-7_23" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65522-7_23" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741414v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265007v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70296-0_16" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322648v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/books/pdfview/book/4030" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001352v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235708v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615330v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490764v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191205v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565303v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/pdfview/book/356" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03842-497-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565284v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88919-960-0" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053969v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857168v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560768v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857165v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182893v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kopp" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45482-9_33" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R06GMMDF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345802v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167659v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/reprint/10746" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857169v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857162v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/birgitta-dresp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2860-6472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076700100" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dresplangley_b_1.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=XHumYXwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979793v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31560.23042" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476227v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp-Langley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pessoa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info16030234" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416722v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Roy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranpreet Sidhu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Byczynski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo D&#8217;angiulli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnetp.2025.1678473" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14093548" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulviyya Zulfiqarova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/MHealthWellB7294" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54658/ps.28153324.2024.10.4.pp.22-38" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mwangi Wandeto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17303/jcssd.2024.3.103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Reeves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14100966" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Maciej Rutkowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Toma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1153063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wandeto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nageotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zanne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10010059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14020082" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023346v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1154184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11092469" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2023.100568" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10060099" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11050707" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hutt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116910" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.762349" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816510v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1026439" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156155v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Wandeto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13020299" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10121391" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10010022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering7040143" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc4020010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411266v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Reeves" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e04375" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093240" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2020.100433" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Kristian Ekseth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fesl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiichi Gohshi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kurz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9153065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11020225" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2019.08.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Grossberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685680260174038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856800741243" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-8TMZ0X8T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204575" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Ufuk Batmaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006618824879" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183008v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.13.002429" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462597v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nyongesa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info9120316" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166323v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. U. Batmaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2331205X.2018.1426232" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669518767171" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpp.2018.82010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry O. Nyongesa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485627v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schwaller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ensminger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jmr.v9n2p38" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183789" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455558v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00067" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2017.03.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573218v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00893" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166238v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-016-0161-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esminger Denis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2016-0040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym8110127" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352222v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01102" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459010v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168835v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Spillmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p2959b" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352223v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01565" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183546v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/708759" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169089v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Braddick" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p4311rvw" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183543v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01136" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202928v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Huei Tseng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/15.9.7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183545v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/634168" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857161v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066120410S101" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857120v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18784763-00002401" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053975v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857103v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci2010001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856996v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durup" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpp.2012.21007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054000v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632749v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141388v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857159v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumenir" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rebillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066110400S102" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575188v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Valentin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.275" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Silvestri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2010.03.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856993v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Valentin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/04.22.23.27.PMS.111.6.829-847" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169086v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-008-9929-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88S3WGJ0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054030v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4249/scholarpedia.5364" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168427v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/482696" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166148v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060096v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856981v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856971v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560666v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874829500801010001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858712v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187221208786306298" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168826v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856807780421165" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-40WVCL37-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857155v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066070360S101" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169082v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Barthaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X06279020" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/332D8323D6494AF6F80763029BAB6BAAD2287D01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168828v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Langley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.a.20314" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096943v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169085v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2006.05.022" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD02FBFR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168827v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouventin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2005.0322" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066472v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmund Keith Langley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2004.08.018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168830v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-003-0167-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169081v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X03230090" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B459D3618456F56D9648C285E2A8182DE5A82EA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168831v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomir Tzvetanov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169080v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X01310087" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/426687281C10509BD016EFE74BA21A953FB6EACF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168834v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fischer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182896v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fischer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264774v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pins" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03210832" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183006v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X99322020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BC1C80EEB6BCC2B200F87E88139F629EA7048E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168840v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168841v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169289v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X98301752" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5852833A3420FE5171438283BEFC83539C4295ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168843v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wehrhahn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168842v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168844v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grossberg" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054031v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264769v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Salvano-Pardieu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03205481" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168845v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Salvano-Pardieu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168849v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morgan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168846v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168850v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p241333" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263092v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03337319" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168852v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264767v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03204443" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263227v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03206718" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168857v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168851v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168858v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenceau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p190483" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337373v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558195v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56950-0_35" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482294v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224868v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zicari" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Aurucci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fieux-Castagnet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Santucci" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03683683v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747497v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889851v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258851v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471215v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245666v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115425v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950021v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009559v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481633v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913378v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458997v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169099v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166427v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458947v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Sehring" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458946v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166220v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263818v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kunz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243789v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458956v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00662147v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garrido" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443039v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575196v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193465v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artignan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Arnaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaz Hasco&#235;t" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328467v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602117" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347363v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459001v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458948v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05498339v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458964v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473795v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.bookpi.org/RRAASS-V5/article/view/13469" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/rraass/v5/7747E" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558203v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-56950-0_35" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671049v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-65522-7_23" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65522-7_23" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741414v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265007v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70296-0_16" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322648v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/books/pdfview/book/4030" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235708v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615330v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001352v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490764v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191205v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565303v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/pdfview/book/356" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03842-497-0" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565284v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88919-960-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053969v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857168v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560768v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857165v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182893v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kopp" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45482-9_33" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R06GMMDF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345802v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167659v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/reprint/10746" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857169v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857162v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>