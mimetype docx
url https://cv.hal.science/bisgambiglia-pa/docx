--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -937,243 +937,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de gestes par systèmes d'inférence floue. Du geste au son</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de modélisation de systèmes à paramètres imprécis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+                <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 30 (5), pp.571-590</w:t>
+              <w:t xml:space="preserve">, 2011, 30 (1), pp.95 à 120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617745v1</w:t>
+                <w:t xml:space="preserve">hal-00589131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de modélisation de systèmes à paramètres imprécis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance de gestes par systèmes d'inférence floue. Du geste au son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bisgambiglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
+                <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 30 (1), pp.95 à 120</w:t>
+              <w:t xml:space="preserve">, 2011, 30 (5), pp.571-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589131v1</w:t>
+                <w:t xml:space="preserve">hal-00617745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BFS-DEVS: A General DEVS-Based Formalism For Behavioral Fault Simulation</w:t>
               </w:r>
@@ -1185,51 +1185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1396,51 +1396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Analysis Modelling Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 42 (2), pp. 193-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1487,51 +1487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multivue et simulation à événements discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1608,51 +1608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1716,252 +1716,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildfire Risk Mapping Based on Multi-source Data and Machine Learning</w:t>
+                <w:t xml:space="preserve">L'innovation dans les espaces ruraux, de l'ombre à la lumière : éléments de réflexion à partir d'une étude de cas en Corse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghinevra Comiti</w:t>
+                <w:t xml:space="preserve">Morgane Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Tools and Techniques (SIMUtools 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10e colloque de l'ARIMHE (Association pour la Recherche Interdisciplinaire sur le Management des Entreprises), Les mutations urbaines et territoriales : comprendre pour agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Paris-Sorbonne, Nov 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978145v1</w:t>
+                <w:t xml:space="preserve">hal-05038814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation dans les espaces ruraux, de l'ombre à la lumière : éléments de réflexion à partir d'une étude de cas en Corse.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wildfire Risk Mapping Based on Multi-source Data and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Faure</w:t>
+                <w:t xml:space="preserve">Ghinevra Comiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lameta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+                <w:t xml:space="preserve">Paul Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque de l'ARIMHE (Association pour la Recherche Interdisciplinaire sur le Management des Entreprises), Les mutations urbaines et territoriales : comprendre pour agir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Simulation Tools and Techniques (SIMUtools 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIMUtools, Dec 2023, Seville (Spain), Spain. pp.110-119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57523-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038814v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to shape Computer Science Education in the AI Era?</w:t>
               </w:r>
@@ -2189,77 +2189,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourbousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Iglesias Geronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85e colloque de l’ASRDLF, transitions, gouvernance territoriale et solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes., France</w:t>
@@ -2288,77 +2288,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des tiers-lieux pour apporter des réponses collectives en situation de crise : le cas des &amp;quot;Makers Uniti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2617,51 +2617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poiron-Guidoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Congress on Evolutionary Computation (CEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Glasgow, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2846,51 +2846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3121,450 +3121,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme DEVS multicomposant dédiéè a la gestion des pêcheries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation spatiale de données SIG pour la simulation de MAS/LUCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Prunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Detotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tafani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop RED 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paul-Antoine Bisgambiglia; Gauthier Quesnel; Raphaël Duboz, Apr 2016, Cargèse, France</w:t>
+              <w:t xml:space="preserve">, Paul-Antoine Bisgambiglia; Gauthier Quesnel; Raphaël Duboz, Apr 2016, Cargèse, France. pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322636v1</w:t>
+                <w:t xml:space="preserve">hal-01322647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multicomponent Modeling Approach for Fishery Simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Urbani</w:t>
+                <w:t xml:space="preserve">Vers une nouvelle spécification formelle des syst emes multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Regis Gonsolin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Agents 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop RED 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul-Antoine Bisgambiglia; Gauthier Quesnel; Raphaël Duboz, Apr 2016, Cargèse, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422434v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation spatiale de données SIG pour la simulation de MAS/LUCC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Prunetti</w:t>
+                <w:t xml:space="preserve">Plateforme DEVS multicomposant dédiéè a la gestion des pêcheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Detotto</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Urbani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop RED 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paul-Antoine Bisgambiglia; Gauthier Quesnel; Raphaël Duboz, Apr 2016, Cargèse, France. pp.19-20</w:t>
+              <w:t xml:space="preserve">, Paul-Antoine Bisgambiglia; Gauthier Quesnel; Raphaël Duboz, Apr 2016, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322647v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle spécification formelle des syst emes multi-agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Franceschini</w:t>
+                <w:t xml:space="preserve">A Multicomponent Modeling Approach for Fishery Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Urbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Bisgambiglia</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Regis Gonsolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop RED 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paul-Antoine Bisgambiglia; Gauthier Quesnel; Raphaël Duboz, Apr 2016, Cargèse, France. pp.15</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Agents 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322644v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy-PDEVS : vers une méthode conceptuelle pour la gestion de conflits</w:t>
               </w:r>
@@ -3710,51 +3710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Antoine-Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WINSYS 2015 12th International Conference on Wireless Information Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.33-41, </w:t>
@@ -3881,247 +3881,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation par activité floue : application à la simulation du feu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Innocenti</w:t>
+                <w:t xml:space="preserve">Systemic approach in a Marine Protected Area (Strait of Bonifacio – South of Corsica). Modeling and hydrodynamics for applied research (larvae dispersion, marine litter, chlorophyll)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Gerigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Lapucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J. Lauber et P.-A. Bisgambiglia, Oct 2014, Cargèse, France</w:t>
+              <w:t xml:space="preserve">JONSMOD 2014, Joint Numerical Sea Modelling Group Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145573v1</w:t>
+                <w:t xml:space="preserve">hal-01145582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity-based Discrete Event Simulation of Spatial Production Systems: application to fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Urbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMS 2014 International Conference Advances in Production Management Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVS-Ruby: a Domain Specific Language for DEVS Modeling and Simulation (WIP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franceschini Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4149,113 +4179,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 Spring Simulation Multiconference, 2014 Spring Simulation Multi-Conference (SpringSim'14), Symposium On Theory of Modeling and Simulation (TMS'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of modelling and simulation software frameworks using Discrete Event System Specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Touraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4270,1164 +4300,1134 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCSW'14 Imperial College Computing Student Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Approach for Efficient Simulation of Devs Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.336-343, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity-Based Discrete Event Simulation of Spatial Production Systems: Application to Fisheries</w:t>
+                <w:t xml:space="preserve">Propagation par activité floue : application à la simulation du feu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Urbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Lauber et P.-A. Bisgambiglia, Oct 2014, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387188v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Approach for Efficient Simulation of Devs Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Franceschini</w:t>
+                <w:t xml:space="preserve">Activity-Based Discrete Event Simulation of Spatial Production Systems: Application to Fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Urbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMS 2014 International Conference Advances in Production Management Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.240-247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145614v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile application based on a physical model to calculate Acceptable Safety Distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decentralized Approach for Efficient Simulation of Devs Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII International Conference on Forest Fire Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Coimbra, Portugal. pp.167</w:t>
+              <w:t xml:space="preserve">APMS 2014 International Conference Advances in Production Management Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088922v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic approach in a Marine Protected Area (Strait of Bonifacio – South of Corsica). Modeling and hydrodynamics for applied research (larvae dispersion, marine litter, chlorophyll)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobile application based on a physical model to calculate Acceptable Safety Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franceschini Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Lapucci</w:t>
+                <w:t xml:space="preserve">François-Joseph Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Le Berre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JONSMOD 2014, Joint Numerical Sea Modelling Group Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">VII International Conference on Forest Fire Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Coimbra, Portugal. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145582v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From State-Transition Models to DEVS Models - Improving DEVS external interoperability using MetaDEVS: a MDE approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DISCRETE EVENT FORMALISM TO CALCULATE ACCEPTABLE SAFETY DISTANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simultech 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WinterSim 2013, Proceedings in the 2013 Winter Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Washington, D.C., United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293513v1</w:t>
+                <w:t xml:space="preserve">hal-01145616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach in the Mediterranean Sea on the understanding of the distribution and population dynamics of fishes’ post-larvae around Corsican coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Hélène Garsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D H Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual Larval Fish Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCRETE EVENT FORMALISM TO CALCULATE ACCEPTABLE SAFETY DISTANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From State-Transition Models to DEVS Models - Improving DEVS external interoperability using MetaDEVS: a MDE approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Garredu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WinterSim 2013, Proceedings in the 2013 Winter Simulation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Simultech 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. p. 186-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004494401860196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145616v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta-Model for DEVS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Models-Based Optimization Methods for the Specification of Fuzzy Inference Systems in Discrete EVent Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simultech 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0004061501520157⟩</w:t>
+              <w:t xml:space="preserve">7th conference of the European Society for Fuzzy Logic and Technology (EUSFLAT-2011) and " les rencontres francophones sur la Logique Floue et ses Applications " (LFA-2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Aix-les-Bains, France. pp.957 - 964, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/eusflat.2011.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293525v1</w:t>
+                <w:t xml:space="preserve">hal-00683590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models-Based Optimization Methods for the Specification of Fuzzy Inference Systems in Discrete EVent Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Meta-Model for DEVS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Garredu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th conference of the European Society for Fuzzy Logic and Technology (EUSFLAT-2011) and " les rencontres francophones sur la Logique Floue et ses Applications " (LFA-2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Aix-les-Bains, France. pp.957 - 964, </w:t>
+              <w:t xml:space="preserve">Simultech 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2991/eusflat.2011.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0004061501520157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683590v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Discrete Event Multi Agent Platform Specification</w:t>
               </w:r>
@@ -5515,792 +5515,792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Simulation-Based on Knowledge Evolution in Fuzzy Discrete Event Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AN EXPERIMENTAL FRAME FOR THE SIMULATION OF FOREST FIRE SPREAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahaa Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Systems (FUZZ), 2011 IEEE International Conference on Fuzzy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 2011 Winter Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, United States. pp.1010-1022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683594v1</w:t>
+                <w:t xml:space="preserve">hal-00667401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN EXPERIMENTAL FRAME FOR THE SIMULATION OF FOREST FIRE SPREAD</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive Simulation-Based on Knowledge Evolution in Fuzzy Discrete Event Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2011 Winter Simulation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuzzy Systems (FUZZ), 2011 IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Taipei, Taiwan. pp.895 - 901, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2011.6007443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667401v1</w:t>
+                <w:t xml:space="preserve">hal-00683594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Management in a multilayered architecture,</w:t>
+                <w:t xml:space="preserve">A DEVS fire jumps model and associated simulations using ForeFire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Broutin</w:t>
+                <w:t xml:space="preserve">B. Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the SCS SUMMERSIM 2010 Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 6 p</w:t>
+              <w:t xml:space="preserve">Proceedings of the 10th Summer Computer Simulation Conference (ACM/IEEE/SCSC 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604851v1</w:t>
+                <w:t xml:space="preserve">hal-00593620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayered DEVS Modeling and Simulation implementation, validation on concrete example: prediction of the behavior of a catchment basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Time Management in a multilayered architecture,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the SCS 24th European Conference on Modelling and Simulation ECMS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Kuala Lumpur, Malaysia. 8 p</w:t>
+              <w:t xml:space="preserve">Proceeding of the SCS SUMMERSIM 2010 Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604847v1</w:t>
+                <w:t xml:space="preserve">hal-00604851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Inference Models For Discrete EVent Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilayered DEVS Modeling and Simulation implementation, validation on concrete example: prediction of the behavior of a catchment basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Garredu</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE World Congress on Computational Intelligence - IEEE International Conference on Fuzzy Systems (Fuzz-IEEE 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceeding of the SCS 24th European Conference on Modelling and Simulation ECMS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Kuala Lumpur, Malaysia. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00589139v1</w:t>
+                <w:t xml:space="preserve">hal-00604847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW APPROACH TO DESCRIBE DEVS MODELS USING BOTH UML STATE MACHINE DIAGRAMS AND FUZZY LOGIC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Fuzzy Inference Models For Discrete EVent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Garredu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Modeling &amp; Simulation Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE World Congress on Computational Intelligence - IEEE International Conference on Fuzzy Systems (Fuzz-IEEE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Spain. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530182v1</w:t>
+                <w:t xml:space="preserve">hal-00589139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DEVS fire jumps model and associated simulations using ForeFire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+                <w:t xml:space="preserve">A NEW APPROACH TO DESCRIBE DEVS MODELS USING BOTH UML STATE MACHINE DIAGRAMS AND FUZZY LOGIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Garredu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th Summer Computer Simulation Conference (ACM/IEEE/SCSC 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Canada</w:t>
+              <w:t xml:space="preserve">22nd European Modeling &amp; Simulation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Fes, Morocco. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593620v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture de modélisation et simulation de systèmes naturels complexes basée sur le formalisme DEVS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10eme Journées Doctorales en Informatique et Réseau (JDIR'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Belfort, France. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6319,403 +6319,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of heterogeneous DEVS models; application to the study of natural systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzz-iDEVS: towards a fuzzy toolbox for discrete event systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Spring Simulation Multiconference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Simulation Tools and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Roma, Italy. pp.article n°57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/ICST.SIMUTOOLS2009.5691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439406v1</w:t>
+                <w:t xml:space="preserve">hal-00439534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Python Validation of the Multilayer DEVS Theory: Case of a Catchment Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPEAN SIMULATION AND MODELLING CONFERENCE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Leicester, United Kingdom. pp.Pages: 15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzz-iDEVS: towards a fuzzy toolbox for discrete event systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of heterogeneous DEVS models; application to the study of natural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Simulation Tools and Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 Spring Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, San Diego, United States. pp.article n°148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4108/ICST.SIMUTOOLS2009.5691⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00439534v1</w:t>
+                <w:t xml:space="preserve">hal-00439406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iDEVS: New method to study inaccurate systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, 2009 (FUZZ-IEEE 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Jeju Island, South Korea. pp.300-307, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6743,1350 +6743,1350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy modeling for discrete events systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des Systèmes d'Inférence Floue pour la reconnaissance des gestes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14th IEEE MediterraneanElectrotechnical Conference, 2008 MELECON 2008.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres francophones sur la logique floue - Lfa 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lens, France. pp.411-416</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341188v1</w:t>
+                <w:t xml:space="preserve">hal-00341276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Level Automatic Test Generation for VHDL Descriptions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Capocchi</w:t>
+                <w:t xml:space="preserve">Fuzzy modeling for discrete events systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Federici</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 World Congress in Computer Science,Computer Engineering, and Applied Computing (WORLDCOMP08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 14th IEEE MediterraneanElectrotechnical Conference, 2008 MELECON 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ajaccio, France. pp.151-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2008.4618426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588330v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy simulation for discrete events systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Level Automatic Test Generation for VHDL Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giamarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, 2008. FUZZ-IEEE 2008. (IEEE World Congress on Computational Intelligence).</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2008 World Congress in Computer Science,Computer Engineering, and Applied Computing (WORLDCOMP08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Las-Vegas, United States. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341239v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTILAYERED AND HETEROGENEOUS MODELLING AND SIMULATION OF NATURAL COMPLEX SYSTEMS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzzy simulation for discrete events systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN SIMULATION AND MODELLING CONFERENCE 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, 2008. FUZZ-IEEE 2008. (IEEE World Congress on Computational Intelligence).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Honk Kong, China. pp.688-694, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2008.4630444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439433v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Testability Analysis using VHDL Automatic Test Pattern Generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Capocchi</w:t>
+                <w:t xml:space="preserve">MULTILAYERED AND HETEROGENEOUS MODELLING AND SIMULATION OF NATURAL COMPLEX SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Federici</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Mediterranean Electrotechnical Conference (MELECON08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, France. pp.210-215</w:t>
+              <w:t xml:space="preserve">EUROPEAN SIMULATION AND MODELLING CONFERENCE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Le Havre, France. pp.Pages: 338-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588332v1</w:t>
+                <w:t xml:space="preserve">hal-00439433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete events system simulation-based deFuzzification method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Level Testability Analysis using VHDL Automatic Test Pattern Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giamarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14th IEEE MediterraneanElectrotechnical Conference, 2008 MELECON 2008.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th Mediterranean Electrotechnical Conference (MELECON08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, France. pp.210-215</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341225v1</w:t>
+                <w:t xml:space="preserve">hal-00588332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des Systèmes d'Inférence Floue pour la reconnaissance des gestes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete events system simulation-based deFuzzification method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t>
+                <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la logique floue - Lfa 08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 14th IEEE MediterraneanElectrotechnical Conference, 2008 MELECON 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ajaccio, France. pp.132-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2008.4618423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341276v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation floue basée sur le formalisme DEVS et sur la méthode des fronts</w:t>
+                <w:t xml:space="preserve">Manipulation of incomplete or fuzzy data for DEVS-based systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications : Nîmes, France 22 et 23 Novembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nimes, France. pp.293-300</w:t>
+              <w:t xml:space="preserve">International Modeling and Simulation Multiconference - Conceptual Modeling Simulation (CMS) - SCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Argentina. pp.87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341255v1</w:t>
+                <w:t xml:space="preserve">hal-00589164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FUZZY APPROACH OF MODELING EVOLUTIONARY INTERFACES SYSTEMS</w:t>
+                <w:t xml:space="preserve">Modélisation floue basée sur le formalisme DEVS et sur la méthode des fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Symposium on Environment Identities and Mediterranean Area</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications : Nîmes, France 22 et 23 Novembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nimes, France. pp.293-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589126v1</w:t>
+                <w:t xml:space="preserve">hal-00341255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DEVS Front tracking method applied to forest fire simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A FUZZY APPROACH OF MODELING EVOLUTIONARY INTERFACES SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of AIS/SCS/IEEE IMSM07 Multiconference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Symposium on Environment Identities and Mediterranean Area</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Corte, France. pp.98 - 103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISEIMA.2006.345037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593793v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the definition of an intuitive specification language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Garredu</w:t>
+                <w:t xml:space="preserve">A DEVS Front tracking method applied to forest fire simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Modeling and Simulation Multiconference (IMSM) 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Buenos Aires, Argentina. pp.187-192</w:t>
+              <w:t xml:space="preserve">In Proceedings of AIS/SCS/IEEE IMSM07 Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina. pp.229-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341269v1</w:t>
+                <w:t xml:space="preserve">hal-00593793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of incomplete or fuzzy data for DEVS-based systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the definition of an intuitive specification language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Garredu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Modeling and Simulation Multiconference - Conceptual Modeling Simulation (CMS) - SCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Argentina. pp.87-92</w:t>
+              <w:t xml:space="preserve">International Modeling and Simulation Multiconference (IMSM) 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Buenos Aires, Argentina. pp.187-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589164v1</w:t>
+                <w:t xml:space="preserve">hal-00341269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVS-Flou: a discrete events and fuzzy logic-based new method of modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8150,64 +8150,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVS-Flou: a discrete events and fuzzy sets theory-based modeling environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8293,51 +8293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Systems and Control in Aerospace and Astronautics, (ISSCAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Harbin, China. pp.95-100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8397,51 +8397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8505,51 +8505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8613,51 +8613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8734,51 +8734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Pacific Rim Dependable Computing International Conference (PRDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Papeete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8797,425 +8797,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Fault Simulation: Implementation and Experiments Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEVS Wind Turbine Modelling and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Halupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the First IEEE International Workshop on Electronic Design, Test and Applications (DELTA '02)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIS'2002, Artificial Intelligence, Simulation and Planning in High Autonomy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lisboa, Portugal. pp.SESSION 7: M&amp;S Methodologies</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177999v1</w:t>
+                <w:t xml:space="preserve">hal-00184795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVS Wind Turbine Modelling and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Halupka</w:t>
+                <w:t xml:space="preserve">Behavioral Fault Simulation: Implementation and Experiments Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIS'2002, Artificial Intelligence, Simulation and Planning in High Autonomy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the First IEEE International Workshop on Electronic Design, Test and Applications (DELTA '02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Christchurch, New Zealand. pp. 81-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DELTA.2002.994593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184795v1</w:t>
+                <w:t xml:space="preserve">hal-00177999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High level fault simulation: experiments and results on ITC'99 benchmarks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devs-based modelling of a pure thermal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Halupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International High-Level Validation and Test Workshop (HLDVT'00)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SCS Western Multi Conference 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, San Diego, United States. pp. 41-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184807v1</w:t>
+                <w:t xml:space="preserve">hal-00184801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devs-based modelling of a pure thermal system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Halupka</w:t>
+                <w:t xml:space="preserve">High level fault simulation: experiments and results on ITC'99 benchmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCS Western Multi Conference 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International High-Level Validation and Test Workshop (HLDVT'00)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Berkeley, United States. pp. 118-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HLDVT.2000.889571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184801v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Modeling and Simulation of Complex Natural Systems</w:t>
               </w:r>
@@ -9227,51 +9227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCS Western Multi Conference 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, San Diego, United States. pp. 85-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9290,269 +9290,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Simulation Using Object-Oriented Programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Simulation methodology about systems design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Halupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Simulation Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IEEE International Workshop Robot and Human Interaction, 1999. RO-MAN '99.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Pisa, Italy. pp. 351-356, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.1999.900365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184792v1</w:t>
+                <w:t xml:space="preserve">hal-00184787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation methodology about systems design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Multi-Scale Simulation Using Object-Oriented Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Halupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Workshop Robot and Human Interaction, 1999. RO-MAN '99.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Simulation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Erlangen-Nuremberg, Germany. pp.METH-9-R</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROMAN.1999.900365⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00184787v1</w:t>
+                <w:t xml:space="preserve">hal-00184792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to complex system hierarchical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9629,51 +9629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9724,51 +9724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object Oriented Modelling and Simulation : application to natural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9832,51 +9832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Multi-view Modeling and Discrete Event Simulation of Complex Systems Using an Object Oriented Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9940,51 +9940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Object Oriented Simulation Framework based on Hierarchical Multi-Views Modeling concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10061,51 +10061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10182,51 +10182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th European Photovoltaic Solar Energie Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10277,51 +10277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11068,77 +11068,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire, transformer... innover - Le monde agricole et agroalimentaire corse en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Corse Pascal Paoli. 3, 2025, Les carnets de la chaire Mutations et Innovations Territoriales, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58110/CMIT-004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11182,77 +11182,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiers-lieux, éléments de compréhension d’une révolution en cours, en France et en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Corse Pascal Paoli. 1, 2024, Les carnets de la chaire Mutations et Innovations Territoriales, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58110/CMIT-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11296,77 +11296,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition énergétique dans les îles : Enjeux, défis et actions en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11631,103 +11631,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Clustering Methods to Enhance Data Representativeness: Toward a Well-Being Indicator for Corsican Municipalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghinevra Comiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghinevra Comiti</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2509, Springer Nature Switzerland; Springer Nature Switzerland, pp.111-121, 2025, Communications in Computer and Information Science, </w:t>
@@ -11930,96 +11930,109 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Prunetti, D. Jouve, J. </w:t>
+              <w:t xml:space="preserve">Dominique Prunetti; Johan Jouve. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTATE – Etude de la SouTenAbilité des recompositions TErritoriales de la Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratoire « Lieux, Identités, eSpaces, Activités » (UMR 6240 LISA), Università di Corsica Pasquale Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, pp.157-191, 2023, 978-2-911285-53-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150273v1</w:t>
+                <w:t xml:space="preserve">hal-04653569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surtourisme, sur-fréquentation et hyper-concentration des touristes : enseignements et perspectives pour la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12029,149 +12042,136 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Prunetti; Johan Jouve. </w:t>
+              <w:t xml:space="preserve">Prunetti, D. Jouve, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTATE – Etude de la SouTenAbilité des recompositions TErritoriales de la Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.157-191, 2023, 978-2-911285-53-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratoire « Lieux, Identités, eSpaces, Activités » (UMR 6240 LISA), Università di Corsica Pasquale Paoli</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04653569v1</w:t>
+                <w:t xml:space="preserve">hal-04150273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11 : Behavioral Fault Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan Carlos Lopez, Roman Hermida,Walter Geisselhardt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Techniques for Embedded Systems Design and Test</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag New York (Kluwer Academic Publishers), pp. 261-284, 1998</w:t>
@@ -12213,51 +12213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4 : Hierarchical multi-views modeling concepts for discrete event systems simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12364,51 +12364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Baron, Jean-Claude Geoffroy, Gilles Mottet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embedded System Applications</w:t>
@@ -12441,64 +12441,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 12 : Petri Net Modeling and Behavioral Fault Modeling Scheme for VHDL Descriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12585,77 +12585,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire, transformer... innover - Le monde agricole et agroalimentaire corse en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58110/CMIT-004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12676,260 +12676,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers-lieux, éléments de compréhension d’une révolution en cours, en France et en Corse</w:t>
+                <w:t xml:space="preserve">La transition énergétique dans les îles : Enjeux, défis et actions en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58110/CMIT-003⟩</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/CMIT-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498898v1</w:t>
+                <w:t xml:space="preserve">hal-05498890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition énergétique dans les îles : Enjeux, défis et actions en Corse</w:t>
+                <w:t xml:space="preserve">Tiers-lieux, éléments de compréhension d’une révolution en cours, en France et en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58110/CMIT-002⟩</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/CMIT-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498890v1</w:t>
+                <w:t xml:space="preserve">hal-05498898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductibilité numérique : enjeux de crédibilité pour les expériences de simulation</w:t>
               </w:r>
@@ -13286,51 +13286,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4483C6FC"/>
+    <w:nsid w:val="4F24751E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13517,51 +13517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bisgambiglia-pa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3026-2258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098799746" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215034547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798089v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vanalderweireldt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Millot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Blestel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103798" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Koeck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gerigny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dominique Henri Durieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coudray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Helene Garsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.01.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia G&#233;rigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lapucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tomasino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0863-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Garsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gualtieri Gualtieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gualtieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Federici" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Gentili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bisgambiglia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.08.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47VSLDJ1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Delhom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02329290212178" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aiello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinevra Comiti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bisgambiglia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57523-5_9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nivet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vittori" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fericean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ottavi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa. Bisgambiglia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038819v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias Geronne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038824v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poiron-Guidoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI47803.2020.9308606" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9534024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-H. Martelloni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-A. Bisgambiglia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Gonsolin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Franceschini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006864201200127" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566975v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322636v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urbani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422434v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Regis Gonsolin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Detotto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322644v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Bisgambiglia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Franceschini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foures" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Innocenti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291963v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poggi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Antoine-Santoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005531100330041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145607v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145594v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceschini Romain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Touraille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387267v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_42" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_30" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145614v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Chatelon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rossi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lapucci" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Berre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293513v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garredu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004494401860196" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302127v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Agostini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D H Durieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145616v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293525v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004061501520157" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2011.6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789964v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mattei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683594v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007443" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667401v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Nader" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604851v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Broutin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604847v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584707" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530182v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593620v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nader" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439544v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439534v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.SIMUTOOLS2009.5691" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439540v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341188v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618426" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giamarchi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341239v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2008.4630444" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439433v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618423" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341276v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341255v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589126v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIMA.2006.345037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593793v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341269v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589164v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589167v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179168v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCAA.2006.1627710" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563248v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Gentili" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165462v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165465v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177999v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2002.994593" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184795v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halupka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184807v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLDVT.2000.889571" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184801v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184937v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184787v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.1999.900365" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184778v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184773v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184780v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184772v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184936v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Canaletti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184800v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Plasson Simoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649292v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731168v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985398v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duboz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322628v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608005v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duboz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/jdf-2016-les-journees-devs-francophones-theorie-applications-9782364935396.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500304v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500289v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500270v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322634v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/revue-d-intelligence-artificielle-rsti-serie-ria-volume-29-n-5-septembre-octobre-2015/bisgambiglia/descriptif-9782746247413" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145566v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390439v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94953-1_10" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04457003v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick B&#233;ler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150273v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Noblet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653569v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locus.univ-corse.fr/?actualite=book-estate" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178223v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178244v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178302v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Rucinski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Valverde" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178306v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498898v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498890v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648130v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.137" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00480555v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03294945v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bisgambiglia-pa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3026-2258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098799746" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215034547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798089v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vanalderweireldt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Millot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Blestel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103798" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Koeck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gerigny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dominique Henri Durieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coudray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Helene Garsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.01.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia G&#233;rigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lapucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tomasino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0863-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Garsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gualtieri Gualtieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Gentili" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bisgambiglia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gualtieri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Federici" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.08.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47VSLDJ1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Delhom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02329290212178" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aiello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinevra Comiti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bisgambiglia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57523-5_9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nivet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vittori" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fericean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ottavi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa. Bisgambiglia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038819v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias Geronne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038824v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poiron-Guidoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI47803.2020.9308606" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9534024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-H. Martelloni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-A. Bisgambiglia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Gonsolin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Franceschini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006864201200127" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566975v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322647v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Detotto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322644v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322636v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urbani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422434v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Regis Gonsolin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Bisgambiglia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Franceschini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foures" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Innocenti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291963v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poggi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Antoine-Santoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005531100330041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145607v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lapucci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Berre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceschini Romain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Touraille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387267v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_42" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_30" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145614v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088922v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Chatelon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rossi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302127v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Agostini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D H Durieux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garredu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004494401860196" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683590v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2011.6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004061501520157" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789964v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mattei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667401v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Nader" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683594v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007443" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593620v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nader" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Broutin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589139v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584707" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530182v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439544v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.SIMUTOOLS2009.5691" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439441v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439540v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341276v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341188v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618426" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588330v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giamarchi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341239v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2008.4630444" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439433v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588332v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341225v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618423" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589164v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341255v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589126v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIMA.2006.345037" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593793v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341269v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589167v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179168v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCAA.2006.1627710" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563248v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Gentili" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165462v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165465v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184795v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halupka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177999v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2002.994593" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184801v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184807v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLDVT.2000.889571" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184937v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.1999.900365" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184792v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184778v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184773v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184780v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184772v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184936v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Canaletti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184800v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Plasson Simoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649292v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731168v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985398v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duboz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322628v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608005v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duboz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/jdf-2016-les-journees-devs-francophones-theorie-applications-9782364935396.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500304v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500289v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500270v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322634v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/revue-d-intelligence-artificielle-rsti-serie-ria-volume-29-n-5-septembre-octobre-2015/bisgambiglia/descriptif-9782746247413" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145566v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390439v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94953-1_10" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04457003v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick B&#233;ler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653569v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Noblet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locus.univ-corse.fr/?actualite=book-estate" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150273v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178223v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178244v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178302v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Rucinski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Valverde" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178306v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498890v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498898v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648130v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.137" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00480555v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03294945v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>