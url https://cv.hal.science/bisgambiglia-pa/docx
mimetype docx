--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -937,243 +937,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de modélisation de systèmes à paramètres imprécis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance de gestes par systèmes d'inférence floue. Du geste au son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bisgambiglia</w:t>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
+                <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 30 (1), pp.95 à 120</w:t>
+              <w:t xml:space="preserve">, 2011, 30 (5), pp.571-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589131v1</w:t>
+                <w:t xml:space="preserve">hal-00617745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de gestes par systèmes d'inférence floue. Du geste au son</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de modélisation de systèmes à paramètres imprécis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 30 (5), pp.571-590</w:t>
+              <w:t xml:space="preserve">, 2011, 30 (1), pp.95 à 120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617745v1</w:t>
+                <w:t xml:space="preserve">hal-00589131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BFS-DEVS: A General DEVS-Based Formalism For Behavioral Fault Simulation</w:t>
               </w:r>
@@ -1185,51 +1185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1396,51 +1396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Analysis Modelling Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 42 (2), pp. 193-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1487,51 +1487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multivue et simulation à événements discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1608,51 +1608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1716,252 +1716,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation dans les espaces ruraux, de l'ombre à la lumière : éléments de réflexion à partir d'une étude de cas en Corse.</w:t>
+                <w:t xml:space="preserve">Wildfire Risk Mapping Based on Multi-source Data and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Millet</w:t>
+                <w:t xml:space="preserve">Ghinevra Comiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Faure</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+                <w:t xml:space="preserve">Paul Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque de l'ARIMHE (Association pour la Recherche Interdisciplinaire sur le Management des Entreprises), Les mutations urbaines et territoriales : comprendre pour agir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Simulation Tools and Techniques (SIMUtools 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIMUtools, Dec 2023, Seville (Spain), Spain. pp.110-119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57523-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038814v1</w:t>
+                <w:t xml:space="preserve">hal-04978145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildfire Risk Mapping Based on Multi-source Data and Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'innovation dans les espaces ruraux, de l'ombre à la lumière : éléments de réflexion à partir d'une étude de cas en Corse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghinevra Comiti</w:t>
+                <w:t xml:space="preserve">Pauline Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Tools and Techniques (SIMUtools 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10e colloque de l'ARIMHE (Association pour la Recherche Interdisciplinaire sur le Management des Entreprises), Les mutations urbaines et territoriales : comprendre pour agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Paris-Sorbonne, Nov 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978145v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to shape Computer Science Education in the AI Era?</w:t>
               </w:r>
@@ -2189,77 +2189,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourbousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Iglesias Geronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85e colloque de l’ASRDLF, transitions, gouvernance territoriale et solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes., France</w:t>
@@ -2288,77 +2288,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des tiers-lieux pour apporter des réponses collectives en situation de crise : le cas des &amp;quot;Makers Uniti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2617,51 +2617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poiron-Guidoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Congress on Evolutionary Computation (CEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Glasgow, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2846,51 +2846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3121,450 +3121,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation spatiale de données SIG pour la simulation de MAS/LUCC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plateforme DEVS multicomposant dédiéè a la gestion des pêcheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Prunetti</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Urbani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop RED 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paul-Antoine Bisgambiglia; Gauthier Quesnel; Raphaël Duboz, Apr 2016, Cargèse, France. pp.19-20</w:t>
+              <w:t xml:space="preserve">, Paul-Antoine Bisgambiglia; Gauthier Quesnel; Raphaël Duboz, Apr 2016, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322647v1</w:t>
+                <w:t xml:space="preserve">hal-01322636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle spécification formelle des syst emes multi-agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Franceschini</w:t>
+                <w:t xml:space="preserve">A Multicomponent Modeling Approach for Fishery Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Urbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Bisgambiglia</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Regis Gonsolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop RED 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paul-Antoine Bisgambiglia; Gauthier Quesnel; Raphaël Duboz, Apr 2016, Cargèse, France. pp.15</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Agents 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322644v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme DEVS multicomposant dédiéè a la gestion des pêcheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Innocenti</w:t>
+                <w:t xml:space="preserve">Vers une nouvelle spécification formelle des syst emes multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Urbani</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop RED 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paul-Antoine Bisgambiglia; Gauthier Quesnel; Raphaël Duboz, Apr 2016, Cargèse, France</w:t>
+              <w:t xml:space="preserve">, Paul-Antoine Bisgambiglia; Gauthier Quesnel; Raphaël Duboz, Apr 2016, Cargèse, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322636v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multicomponent Modeling Approach for Fishery Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation spatiale de données SIG pour la simulation de MAS/LUCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Prunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Detotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Regis Gonsolin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Tafani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Agents 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop RED 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul-Antoine Bisgambiglia; Gauthier Quesnel; Raphaël Duboz, Apr 2016, Cargèse, France. pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422434v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy-PDEVS : vers une méthode conceptuelle pour la gestion de conflits</w:t>
               </w:r>
@@ -3710,51 +3710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Antoine-Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WINSYS 2015 12th International Conference on Wireless Information Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.33-41, </w:t>
@@ -3881,1553 +3881,1553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic approach in a Marine Protected Area (Strait of Bonifacio – South of Corsica). Modeling and hydrodynamics for applied research (larvae dispersion, marine litter, chlorophyll)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Coudray</w:t>
+                <w:t xml:space="preserve">Propagation par activité floue : application à la simulation du feu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Urbani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JONSMOD 2014, Joint Numerical Sea Modelling Group Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Lauber et P.-A. Bisgambiglia, Oct 2014, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145582v1</w:t>
+                <w:t xml:space="preserve">hal-01145573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity-based Discrete Event Simulation of Spatial Production Systems: application to fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Innocenti</w:t>
+                <w:t xml:space="preserve">DEVS-Ruby: a Domain Specific Language for DEVS Modeling and Simulation (WIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franceschini Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Urbani</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMS 2014 International Conference Advances in Production Management Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">2014 Spring Simulation Multiconference, 2014 Spring Simulation Multi-Conference (SpringSim'14), Symposium On Theory of Modeling and Simulation (TMS'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145578v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVS-Ruby: a Domain Specific Language for DEVS Modeling and Simulation (WIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franceschini Romain</w:t>
+                <w:t xml:space="preserve">A survey of modelling and simulation software frameworks using Discrete Event System Specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Touraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 Spring Simulation Multiconference, 2014 Spring Simulation Multi-Conference (SpringSim'14), Symposium On Theory of Modeling and Simulation (TMS'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Tampa, United States</w:t>
+              <w:t xml:space="preserve">ICCSW'14 Imperial College Computing Student Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145594v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of modelling and simulation software frameworks using Discrete Event System Specification</w:t>
+                <w:t xml:space="preserve">Decentralized Approach for Efficient Simulation of Devs Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCSW'14 Imperial College Computing Student Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.336-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145611v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Approach for Efficient Simulation of Devs Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Franceschini</w:t>
+                <w:t xml:space="preserve">Activity-based Discrete Event Simulation of Spatial Production Systems: application to fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Urbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APMS 2014 International Conference Advances in Production Management Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387267v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation par activité floue : application à la simulation du feu</w:t>
+                <w:t xml:space="preserve">Activity-Based Discrete Event Simulation of Spatial Production Systems: Application to Fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Urbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.240-247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145573v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity-Based Discrete Event Simulation of Spatial Production Systems: Application to Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Innocenti</w:t>
+                <w:t xml:space="preserve">Decentralized Approach for Efficient Simulation of Devs Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Urbani</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APMS 2014 International Conference Advances in Production Management Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387188v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Approach for Efficient Simulation of Devs Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobile application based on a physical model to calculate Acceptable Safety Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franceschini Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Joseph Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMS 2014 International Conference Advances in Production Management Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">VII International Conference on Forest Fire Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Coimbra, Portugal. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145614v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile application based on a physical model to calculate Acceptable Safety Distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic approach in a Marine Protected Area (Strait of Bonifacio – South of Corsica). Modeling and hydrodynamics for applied research (larvae dispersion, marine litter, chlorophyll)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Gerigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Joseph Chatelon</w:t>
+                <w:t xml:space="preserve">Cristina Lapucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Rossi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII International Conference on Forest Fire Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Coimbra, Portugal. pp.167</w:t>
+              <w:t xml:space="preserve">JONSMOD 2014, Joint Numerical Sea Modelling Group Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088922v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCRETE EVENT FORMALISM TO CALCULATE ACCEPTABLE SAFETY DISTANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From State-Transition Models to DEVS Models - Improving DEVS external interoperability using MetaDEVS: a MDE approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Garredu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WinterSim 2013, Proceedings in the 2013 Winter Simulation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Simultech 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. p. 186-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004494401860196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145616v1</w:t>
+                <w:t xml:space="preserve">hal-01293513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach in the Mediterranean Sea on the understanding of the distribution and population dynamics of fishes’ post-larvae around Corsican coasts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DISCRETE EVENT FORMALISM TO CALCULATE ACCEPTABLE SAFETY DISTANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual Larval Fish Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Miami, United States</w:t>
+              <w:t xml:space="preserve">WinterSim 2013, Proceedings in the 2013 Winter Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Washington, D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302127v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From State-Transition Models to DEVS Models - Improving DEVS external interoperability using MetaDEVS: a MDE approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New approach in the Mediterranean Sea on the understanding of the distribution and population dynamics of fishes’ post-larvae around Corsican coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Hélène Garsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Garredu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Vittori</w:t>
+                <w:t xml:space="preserve">Sylvia Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Santucci</w:t>
+                <w:t xml:space="preserve">Eric D H Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simultech 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th Annual Larval Fish Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Miami, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293513v1</w:t>
+                <w:t xml:space="preserve">hal-01302127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models-Based Optimization Methods for the Specification of Fuzzy Inference Systems in Discrete EVent Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Meta-Model for DEVS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Garredu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th conference of the European Society for Fuzzy Logic and Technology (EUSFLAT-2011) and " les rencontres francophones sur la Logique Floue et ses Applications " (LFA-2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2991/eusflat.2011.6⟩</w:t>
+              <w:t xml:space="preserve">Simultech 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004061501520157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683590v1</w:t>
+                <w:t xml:space="preserve">hal-01293525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta-Model for DEVS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Models-Based Optimization Methods for the Specification of Fuzzy Inference Systems in Discrete EVent Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simultech 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">7th conference of the European Society for Fuzzy Logic and Technology (EUSFLAT-2011) and " les rencontres francophones sur la Logique Floue et ses Applications " (LFA-2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Aix-les-Bains, France. pp.957 - 964, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0004061501520157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2991/eusflat.2011.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293525v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Discrete Event Multi Agent Platform Specification</w:t>
               </w:r>
@@ -5515,321 +5515,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN EXPERIMENTAL FRAME FOR THE SIMULATION OF FOREST FIRE SPREAD</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive Simulation-Based on Knowledge Evolution in Fuzzy Discrete Event Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2011 Winter Simulation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuzzy Systems (FUZZ), 2011 IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Taipei, Taiwan. pp.895 - 901, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2011.6007443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667401v1</w:t>
+                <w:t xml:space="preserve">hal-00683594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Simulation-Based on Knowledge Evolution in Fuzzy Discrete Event Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AN EXPERIMENTAL FRAME FOR THE SIMULATION OF FOREST FIRE SPREAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahaa Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Systems (FUZZ), 2011 IEEE International Conference on Fuzzy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 2011 Winter Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, United States. pp.1010-1022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683594v1</w:t>
+                <w:t xml:space="preserve">hal-00667401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DEVS fire jumps model and associated simulations using ForeFire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzzy Inference Models For Discrete EVent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Garredu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th Summer Computer Simulation Conference (ACM/IEEE/SCSC 10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE World Congress on Computational Intelligence - IEEE International Conference on Fuzzy Systems (Fuzz-IEEE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Spain. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593620v1</w:t>
+                <w:t xml:space="preserve">hal-00589139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Management in a multilayered architecture,</w:t>
               </w:r>
@@ -5841,51 +5863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the SCS SUMMERSIM 2010 Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5936,51 +5958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the SCS 24th European Conference on Modelling and Simulation ECMS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Kuala Lumpur, Malaysia. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5999,723 +6021,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Inference Models For Discrete EVent Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A NEW APPROACH TO DESCRIBE DEVS MODELS USING BOTH UML STATE MACHINE DIAGRAMS AND FUZZY LOGIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Garredu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Garredu</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE World Congress on Computational Intelligence - IEEE International Conference on Fuzzy Systems (Fuzz-IEEE 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd European Modeling &amp; Simulation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Fes, Morocco. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589139v1</w:t>
+                <w:t xml:space="preserve">hal-00530182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW APPROACH TO DESCRIBE DEVS MODELS USING BOTH UML STATE MACHINE DIAGRAMS AND FUZZY LOGIC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Garredu</w:t>
+                <w:t xml:space="preserve">A DEVS fire jumps model and associated simulations using ForeFire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Modeling &amp; Simulation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Fes, Morocco. 6 p</w:t>
+              <w:t xml:space="preserve">Proceedings of the 10th Summer Computer Simulation Conference (ACM/IEEE/SCSC 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530182v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture de modélisation et simulation de systèmes naturels complexes basée sur le formalisme DEVS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzz-iDEVS: towards a fuzzy toolbox for discrete event systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10eme Journées Doctorales en Informatique et Réseau (JDIR'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Simulation Tools and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Roma, Italy. pp.article n°57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/ICST.SIMUTOOLS2009.5691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439544v1</w:t>
+                <w:t xml:space="preserve">hal-00439534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzz-iDEVS: towards a fuzzy toolbox for discrete event systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Python Validation of the Multilayer DEVS Theory: Case of a Catchment Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Simulation Tools and Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROPEAN SIMULATION AND MODELLING CONFERENCE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Leicester, United Kingdom. pp.Pages: 15-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4108/ICST.SIMUTOOLS2009.5691⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00439534v1</w:t>
+                <w:t xml:space="preserve">hal-00439441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Python Validation of the Multilayer DEVS Theory: Case of a Catchment Basin</w:t>
+                <w:t xml:space="preserve">Simulation of heterogeneous DEVS models; application to the study of natural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN SIMULATION AND MODELLING CONFERENCE 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Leicester, United Kingdom. pp.Pages: 15-20</w:t>
+              <w:t xml:space="preserve">2009 Spring Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, San Diego, United States. pp.article n°148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439441v1</w:t>
+                <w:t xml:space="preserve">hal-00439406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of heterogeneous DEVS models; application to the study of natural systems</w:t>
+                <w:t xml:space="preserve">Architecture de modélisation et simulation de systèmes naturels complexes basée sur le formalisme DEVS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Spring Simulation Multiconference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, San Diego, United States. pp.article n°148</w:t>
+              <w:t xml:space="preserve">10eme Journées Doctorales en Informatique et Réseau (JDIR'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Belfort, France. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439406v1</w:t>
+                <w:t xml:space="preserve">hal-00439544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iDEVS: New method to study inaccurate systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, 2009 (FUZZ-IEEE 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Jeju Island, South Korea. pp.300-307, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6743,1350 +6743,1350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des Systèmes d'Inférence Floue pour la reconnaissance des gestes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy modeling for discrete events systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t>
+                <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la logique floue - Lfa 08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 14th IEEE MediterraneanElectrotechnical Conference, 2008 MELECON 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ajaccio, France. pp.151-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2008.4618426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341276v1</w:t>
+                <w:t xml:space="preserve">hal-00341188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy modeling for discrete events systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Level Automatic Test Generation for VHDL Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giamarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14th IEEE MediterraneanElectrotechnical Conference, 2008 MELECON 2008.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 World Congress in Computer Science,Computer Engineering, and Applied Computing (WORLDCOMP08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Las-Vegas, United States. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MELCON.2008.4618426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00341188v1</w:t>
+                <w:t xml:space="preserve">hal-00588330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Level Automatic Test Generation for VHDL Descriptions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzzy simulation for discrete events systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 World Congress in Computer Science,Computer Engineering, and Applied Computing (WORLDCOMP08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, 2008. FUZZ-IEEE 2008. (IEEE World Congress on Computational Intelligence).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Honk Kong, China. pp.688-694, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2008.4630444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588330v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy simulation for discrete events systems</w:t>
+                <w:t xml:space="preserve">Discrete events system simulation-based deFuzzification method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, 2008. FUZZ-IEEE 2008. (IEEE World Congress on Computational Intelligence).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 14th IEEE MediterraneanElectrotechnical Conference, 2008 MELECON 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ajaccio, France. pp.132-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2008.4618423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.2008.4630444⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00341239v1</w:t>
+                <w:t xml:space="preserve">hal-00341225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTILAYERED AND HETEROGENEOUS MODELLING AND SIMULATION OF NATURAL COMPLEX SYSTEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Broutin</w:t>
+                <w:t xml:space="preserve">High Level Testability Analysis using VHDL Automatic Test Pattern Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giamarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN SIMULATION AND MODELLING CONFERENCE 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Le Havre, France. pp.Pages: 338-342</w:t>
+              <w:t xml:space="preserve">14th Mediterranean Electrotechnical Conference (MELECON08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, France. pp.210-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439433v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Testability Analysis using VHDL Automatic Test Pattern Generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Federici</w:t>
+                <w:t xml:space="preserve">MULTILAYERED AND HETEROGENEOUS MODELLING AND SIMULATION OF NATURAL COMPLEX SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Mediterranean Electrotechnical Conference (MELECON08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, France. pp.210-215</w:t>
+              <w:t xml:space="preserve">EUROPEAN SIMULATION AND MODELLING CONFERENCE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Le Havre, France. pp.Pages: 338-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588332v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete events system simulation-based deFuzzification method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des Systèmes d'Inférence Floue pour la reconnaissance des gestes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
+                <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14th IEEE MediterraneanElectrotechnical Conference, 2008 MELECON 2008.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres francophones sur la logique floue - Lfa 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lens, France. pp.411-416</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MELCON.2008.4618423⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00341225v1</w:t>
+                <w:t xml:space="preserve">hal-00341276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of incomplete or fuzzy data for DEVS-based systems</w:t>
+                <w:t xml:space="preserve">Modélisation floue basée sur le formalisme DEVS et sur la méthode des fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Modeling and Simulation Multiconference - Conceptual Modeling Simulation (CMS) - SCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Argentina. pp.87-92</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications : Nîmes, France 22 et 23 Novembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nimes, France. pp.293-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589164v1</w:t>
+                <w:t xml:space="preserve">hal-00341255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation floue basée sur le formalisme DEVS et sur la méthode des fronts</w:t>
+                <w:t xml:space="preserve">A FUZZY APPROACH OF MODELING EVOLUTIONARY INTERFACES SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications : Nîmes, France 22 et 23 Novembre 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Symposium on Environment Identities and Mediterranean Area</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Corte, France. pp.98 - 103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISEIMA.2006.345037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341255v1</w:t>
+                <w:t xml:space="preserve">hal-00589126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FUZZY APPROACH OF MODELING EVOLUTIONARY INTERFACES SYSTEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A DEVS Front tracking method applied to forest fire simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Symposium on Environment Identities and Mediterranean Area</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Proceedings of AIS/SCS/IEEE IMSM07 Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina. pp.229-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISEIMA.2006.345037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00589126v1</w:t>
+                <w:t xml:space="preserve">hal-00593793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DEVS Front tracking method applied to forest fire simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+                <w:t xml:space="preserve">Toward the definition of an intuitive specification language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Garredu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of AIS/SCS/IEEE IMSM07 Multiconference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina. pp.229-234</w:t>
+              <w:t xml:space="preserve">International Modeling and Simulation Multiconference (IMSM) 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Buenos Aires, Argentina. pp.187-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593793v1</w:t>
+                <w:t xml:space="preserve">hal-00341269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the definition of an intuitive specification language</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manipulation of incomplete or fuzzy data for DEVS-based systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Modeling and Simulation Multiconference (IMSM) 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Buenos Aires, Argentina. pp.187-192</w:t>
+              <w:t xml:space="preserve">International Modeling and Simulation Multiconference - Conceptual Modeling Simulation (CMS) - SCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Argentina. pp.87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341269v1</w:t>
+                <w:t xml:space="preserve">hal-00589164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVS-Flou: a discrete events and fuzzy logic-based new method of modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8150,64 +8150,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVS-Flou: a discrete events and fuzzy sets theory-based modeling environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8293,51 +8293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Systems and Control in Aerospace and Astronautics, (ISSCAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Harbin, China. pp.95-100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8397,51 +8397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8505,51 +8505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8613,51 +8613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8734,51 +8734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Pacific Rim Dependable Computing International Conference (PRDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Papeete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8797,282 +8797,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVS Wind Turbine Modelling and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Halupka</w:t>
+                <w:t xml:space="preserve">Behavioral Fault Simulation: Implementation and Experiments Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIS'2002, Artificial Intelligence, Simulation and Planning in High Autonomy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the First IEEE International Workshop on Electronic Design, Test and Applications (DELTA '02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Christchurch, New Zealand. pp. 81-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DELTA.2002.994593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184795v1</w:t>
+                <w:t xml:space="preserve">hal-00177999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Fault Simulation: Implementation and Experiments Results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Federici</w:t>
+                <w:t xml:space="preserve">DEVS Wind Turbine Modelling and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Halupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the First IEEE International Workshop on Electronic Design, Test and Applications (DELTA '02)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIS'2002, Artificial Intelligence, Simulation and Planning in High Autonomy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lisboa, Portugal. pp.SESSION 7: M&amp;S Methodologies</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177999v1</w:t>
+                <w:t xml:space="preserve">hal-00184795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devs-based modelling of a pure thermal system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Halupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCS Western Multi Conference 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, San Diego, United States. pp. 41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9097,77 +9097,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High level fault simulation: experiments and results on ITC'99 benchmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International High-Level Validation and Test Workshop (HLDVT'00)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Berkeley, United States. pp. 118-123, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9227,51 +9227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCS Western Multi Conference 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, San Diego, United States. pp. 85-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9290,269 +9290,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation methodology about systems design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Multi-Scale Simulation Using Object-Oriented Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Halupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Workshop Robot and Human Interaction, 1999. RO-MAN '99.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Simulation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Erlangen-Nuremberg, Germany. pp.METH-9-R</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184787v1</w:t>
+                <w:t xml:space="preserve">hal-00184792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Simulation Using Object-Oriented Programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Simulation methodology about systems design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Halupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Simulation Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IEEE International Workshop Robot and Human Interaction, 1999. RO-MAN '99.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Pisa, Italy. pp. 351-356, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.1999.900365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184792v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to complex system hierarchical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9597,286 +9597,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Oriented Simulation with hierarchical models : application to the study of a catchment basin</w:t>
+                <w:t xml:space="preserve">Object Oriented Modelling and Simulation : application to natural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCS 11th European Simulation Multiconference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Istanbul, Turkey. pp. 15-19</w:t>
+              <w:t xml:space="preserve">SCS Proceedings of the international Western Multiconference on Computer Simulation 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Phoenix, United States. pp. 115-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184778v1</w:t>
+                <w:t xml:space="preserve">hal-00184773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Oriented Modelling and Simulation : application to natural systems</w:t>
+                <w:t xml:space="preserve">Object Oriented Simulation with hierarchical models : application to the study of a catchment basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCS Proceedings of the international Western Multiconference on Computer Simulation 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Phoenix, United States. pp. 115-120</w:t>
+              <w:t xml:space="preserve">SCS 11th European Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Istanbul, Turkey. pp. 15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184773v1</w:t>
+                <w:t xml:space="preserve">hal-00184778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Multi-view Modeling and Discrete Event Simulation of Complex Systems Using an Object Oriented Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9940,51 +9940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Object Oriented Simulation Framework based on Hierarchical Multi-Views Modeling concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10029,243 +10029,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Oriented Modeling and Simulation of dynamic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Delhom</w:t>
+                <w:t xml:space="preserve">Object Oriented Modelling and Simulation - Application to a PV system : System of air renewal fed by photovoltaic source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Canaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supercomputation in Nonlinear and Disordered Systems: Algorithms, Applications and Architectures Euroconference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Madrid, Spain. pp. 360-364</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th European Photovoltaic Solar Energie Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184936v1</w:t>
+                <w:t xml:space="preserve">hal-00184919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Oriented Modelling and Simulation - Application to a PV system : System of air renewal fed by photovoltaic source</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Louche</w:t>
+                <w:t xml:space="preserve">Object Oriented Modeling and Simulation of dynamic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th European Photovoltaic Solar Energie Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Supercomputation in Nonlinear and Disordered Systems: Algorithms, Applications and Architectures Euroconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Madrid, Spain. pp. 360-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184919v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of discrete events systems : the study of the hydrologic behavior of a catchment basi</w:t>
               </w:r>
@@ -10277,51 +10277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11068,77 +11068,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire, transformer... innover - Le monde agricole et agroalimentaire corse en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Corse Pascal Paoli. 3, 2025, Les carnets de la chaire Mutations et Innovations Territoriales, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58110/CMIT-004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11182,77 +11182,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiers-lieux, éléments de compréhension d’une révolution en cours, en France et en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Corse Pascal Paoli. 1, 2024, Les carnets de la chaire Mutations et Innovations Territoriales, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58110/CMIT-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11296,77 +11296,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition énergétique dans les îles : Enjeux, défis et actions en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11631,103 +11631,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Clustering Methods to Enhance Data Representativeness: Toward a Well-Being Indicator for Corsican Municipalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghinevra Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2509, Springer Nature Switzerland; Springer Nature Switzerland, pp.111-121, 2025, Communications in Computer and Information Science, </w:t>
@@ -11930,109 +11930,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Prunetti; Johan Jouve. </w:t>
+              <w:t xml:space="preserve">Prunetti, D. Jouve, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTATE – Etude de la SouTenAbilité des recompositions TErritoriales de la Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, pp.157-191, 2023, 978-2-911285-53-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653569v1</w:t>
+                <w:t xml:space="preserve">hal-04150273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surtourisme, sur-fréquentation et hyper-concentration des touristes : enseignements et perspectives pour la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12042,136 +12029,149 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Prunetti, D. Jouve, J. </w:t>
+              <w:t xml:space="preserve">Dominique Prunetti; Johan Jouve. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTATE – Etude de la SouTenAbilité des recompositions TErritoriales de la Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratoire « Lieux, Identités, eSpaces, Activités » (UMR 6240 LISA), Università di Corsica Pasquale Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, pp.157-191, 2023, 978-2-911285-53-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150273v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11 : Behavioral Fault Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan Carlos Lopez, Roman Hermida,Walter Geisselhardt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Techniques for Embedded Systems Design and Test</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag New York (Kluwer Academic Publishers), pp. 261-284, 1998</w:t>
@@ -12213,51 +12213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4 : Hierarchical multi-views modeling concepts for discrete event systems simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12364,51 +12364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Baron, Jean-Claude Geoffroy, Gilles Mottet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embedded System Applications</w:t>
@@ -12441,64 +12441,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 12 : Petri Net Modeling and Behavioral Fault Modeling Scheme for VHDL Descriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12585,77 +12585,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire, transformer... innover - Le monde agricole et agroalimentaire corse en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58110/CMIT-004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12676,260 +12676,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition énergétique dans les îles : Enjeux, défis et actions en Corse</w:t>
+                <w:t xml:space="preserve">Tiers-lieux, éléments de compréhension d’une révolution en cours, en France et en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58110/CMIT-002⟩</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/CMIT-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498890v1</w:t>
+                <w:t xml:space="preserve">hal-05498898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers-lieux, éléments de compréhension d’une révolution en cours, en France et en Corse</w:t>
+                <w:t xml:space="preserve">La transition énergétique dans les îles : Enjeux, défis et actions en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58110/CMIT-003⟩</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/CMIT-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498898v1</w:t>
+                <w:t xml:space="preserve">hal-05498890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductibilité numérique : enjeux de crédibilité pour les expériences de simulation</w:t>
               </w:r>
@@ -13286,51 +13286,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F24751E"/>
+    <w:nsid w:val="2FAAEAE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13517,51 +13517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bisgambiglia-pa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3026-2258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098799746" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215034547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798089v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vanalderweireldt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Millot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Blestel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103798" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Koeck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gerigny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dominique Henri Durieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coudray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Helene Garsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.01.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia G&#233;rigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lapucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tomasino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0863-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Garsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gualtieri Gualtieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Gentili" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bisgambiglia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gualtieri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Federici" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.08.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47VSLDJ1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Delhom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02329290212178" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aiello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinevra Comiti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bisgambiglia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57523-5_9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nivet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vittori" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fericean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ottavi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa. Bisgambiglia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038819v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias Geronne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038824v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poiron-Guidoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI47803.2020.9308606" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9534024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-H. Martelloni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-A. Bisgambiglia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Gonsolin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Franceschini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006864201200127" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566975v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322647v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Detotto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322644v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322636v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urbani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422434v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Regis Gonsolin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Bisgambiglia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Franceschini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foures" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Innocenti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291963v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poggi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Antoine-Santoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005531100330041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145607v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lapucci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Berre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceschini Romain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Touraille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387267v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_42" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_30" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145614v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088922v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Chatelon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rossi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302127v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Agostini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D H Durieux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garredu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004494401860196" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683590v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2011.6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004061501520157" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789964v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mattei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667401v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Nader" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683594v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007443" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593620v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nader" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Broutin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589139v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584707" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530182v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439544v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.SIMUTOOLS2009.5691" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439441v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439540v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341276v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341188v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618426" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588330v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giamarchi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341239v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2008.4630444" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439433v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588332v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341225v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618423" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589164v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341255v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589126v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIMA.2006.345037" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593793v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341269v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589167v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179168v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCAA.2006.1627710" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563248v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Gentili" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165462v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165465v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184795v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halupka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177999v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2002.994593" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184801v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184807v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLDVT.2000.889571" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184937v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.1999.900365" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184792v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184778v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184773v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184780v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184772v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184936v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Canaletti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184800v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Plasson Simoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649292v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731168v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985398v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duboz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322628v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608005v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duboz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/jdf-2016-les-journees-devs-francophones-theorie-applications-9782364935396.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500304v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500289v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500270v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322634v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/revue-d-intelligence-artificielle-rsti-serie-ria-volume-29-n-5-septembre-octobre-2015/bisgambiglia/descriptif-9782746247413" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145566v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390439v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94953-1_10" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04457003v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick B&#233;ler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653569v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Noblet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locus.univ-corse.fr/?actualite=book-estate" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150273v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178223v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178244v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178302v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Rucinski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Valverde" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178306v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498890v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498898v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648130v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.137" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00480555v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03294945v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bisgambiglia-pa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3026-2258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098799746" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215034547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798089v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vanalderweireldt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Millot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Blestel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103798" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Koeck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gerigny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dominique Henri Durieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coudray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Helene Garsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.01.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia G&#233;rigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lapucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tomasino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0863-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Garsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gualtieri Gualtieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gualtieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Federici" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Gentili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bisgambiglia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.08.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47VSLDJ1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Delhom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02329290212178" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aiello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinevra Comiti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bisgambiglia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57523-5_9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nivet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vittori" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fericean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ottavi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa. Bisgambiglia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038819v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias Geronne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038824v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poiron-Guidoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI47803.2020.9308606" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9534024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-H. Martelloni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-A. Bisgambiglia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Gonsolin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Franceschini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006864201200127" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566975v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322636v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urbani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422434v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Regis Gonsolin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322644v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Detotto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Bisgambiglia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Franceschini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foures" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Innocenti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291963v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poggi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Antoine-Santoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005531100330041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145607v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceschini Romain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145611v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Touraille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_30" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145614v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Chatelon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rossi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lapucci" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Berre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293513v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garredu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004494401860196" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145616v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302127v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Agostini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D H Durieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293525v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004061501520157" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2011.6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789964v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mattei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683594v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007443" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667401v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Nader" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584707" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Broutin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530182v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593620v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nader" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.SIMUTOOLS2009.5691" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439544v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439540v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341188v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618426" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giamarchi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341239v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2008.4630444" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341225v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618423" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588332v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439433v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341276v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341255v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589126v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIMA.2006.345037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593793v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341269v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589164v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589167v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179168v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCAA.2006.1627710" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563248v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Gentili" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165462v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165465v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177999v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2002.994593" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184795v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halupka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184801v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184807v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLDVT.2000.889571" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184937v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184787v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.1999.900365" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184778v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184780v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184772v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Canaletti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184800v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Plasson Simoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649292v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731168v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985398v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duboz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322628v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608005v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duboz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/jdf-2016-les-journees-devs-francophones-theorie-applications-9782364935396.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500304v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500289v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500270v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322634v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/revue-d-intelligence-artificielle-rsti-serie-ria-volume-29-n-5-septembre-octobre-2015/bisgambiglia/descriptif-9782746247413" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145566v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390439v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94953-1_10" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04457003v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick B&#233;ler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150273v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Noblet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653569v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locus.univ-corse.fr/?actualite=book-estate" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178223v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178244v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178302v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Rucinski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Valverde" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178306v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498898v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498890v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648130v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.137" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00480555v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03294945v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>