--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -937,243 +937,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de gestes par systèmes d'inférence floue. Du geste au son</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de modélisation de systèmes à paramètres imprécis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+                <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 30 (5), pp.571-590</w:t>
+              <w:t xml:space="preserve">, 2011, 30 (1), pp.95 à 120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617745v1</w:t>
+                <w:t xml:space="preserve">hal-00589131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de modélisation de systèmes à paramètres imprécis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance de gestes par systèmes d'inférence floue. Du geste au son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bisgambiglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
+                <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 30 (1), pp.95 à 120</w:t>
+              <w:t xml:space="preserve">, 2011, 30 (5), pp.571-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589131v1</w:t>
+                <w:t xml:space="preserve">hal-00617745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BFS-DEVS: A General DEVS-Based Formalism For Behavioral Fault Simulation</w:t>
               </w:r>
@@ -1185,51 +1185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1396,51 +1396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Analysis Modelling Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 42 (2), pp. 193-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1487,51 +1487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multivue et simulation à événements discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1608,51 +1608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3121,450 +3121,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme DEVS multicomposant dédiéè a la gestion des pêcheries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation spatiale de données SIG pour la simulation de MAS/LUCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Prunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Detotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tafani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop RED 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paul-Antoine Bisgambiglia; Gauthier Quesnel; Raphaël Duboz, Apr 2016, Cargèse, France</w:t>
+              <w:t xml:space="preserve">, Paul-Antoine Bisgambiglia; Gauthier Quesnel; Raphaël Duboz, Apr 2016, Cargèse, France. pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322636v1</w:t>
+                <w:t xml:space="preserve">hal-01322647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multicomponent Modeling Approach for Fishery Simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Urbani</w:t>
+                <w:t xml:space="preserve">Vers une nouvelle spécification formelle des syst emes multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Regis Gonsolin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Agents 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop RED 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul-Antoine Bisgambiglia; Gauthier Quesnel; Raphaël Duboz, Apr 2016, Cargèse, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422434v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle spécification formelle des syst emes multi-agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Franceschini</w:t>
+                <w:t xml:space="preserve">Plateforme DEVS multicomposant dédiéè a la gestion des pêcheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Bisgambiglia</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Urbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop RED 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paul-Antoine Bisgambiglia; Gauthier Quesnel; Raphaël Duboz, Apr 2016, Cargèse, France. pp.15</w:t>
+              <w:t xml:space="preserve">, Paul-Antoine Bisgambiglia; Gauthier Quesnel; Raphaël Duboz, Apr 2016, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322644v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation spatiale de données SIG pour la simulation de MAS/LUCC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multicomponent Modeling Approach for Fishery Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Prunetti</w:t>
+                <w:t xml:space="preserve">Dominique Urbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Tafani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Regis Gonsolin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop RED 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paul-Antoine Bisgambiglia; Gauthier Quesnel; Raphaël Duboz, Apr 2016, Cargèse, France. pp.19-20</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Agents 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322647v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy-PDEVS : vers une méthode conceptuelle pour la gestion de conflits</w:t>
               </w:r>
@@ -3710,51 +3710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Antoine-Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WINSYS 2015 12th International Conference on Wireless Information Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.33-41, </w:t>
@@ -3881,982 +3881,982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation par activité floue : application à la simulation du feu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Innocenti</w:t>
+                <w:t xml:space="preserve">Systemic approach in a Marine Protected Area (Strait of Bonifacio – South of Corsica). Modeling and hydrodynamics for applied research (larvae dispersion, marine litter, chlorophyll)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Gerigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Lapucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J. Lauber et P.-A. Bisgambiglia, Oct 2014, Cargèse, France</w:t>
+              <w:t xml:space="preserve">JONSMOD 2014, Joint Numerical Sea Modelling Group Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145573v1</w:t>
+                <w:t xml:space="preserve">hal-01145582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVS-Ruby: a Domain Specific Language for DEVS Modeling and Simulation (WIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franceschini Romain</w:t>
+                <w:t xml:space="preserve">Propagation par activité floue : application à la simulation du feu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David R.C. Hill</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Urbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 Spring Simulation Multiconference, 2014 Spring Simulation Multi-Conference (SpringSim'14), Symposium On Theory of Modeling and Simulation (TMS'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Tampa, United States</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Lauber et P.-A. Bisgambiglia, Oct 2014, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145594v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of modelling and simulation software frameworks using Discrete Event System Specification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Franceschini</w:t>
+                <w:t xml:space="preserve">Activity-based Discrete Event Simulation of Spatial Production Systems: application to fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David R.C. Hill</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Urbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCSW'14 Imperial College Computing Student Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">APMS 2014 International Conference Advances in Production Management Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145611v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Approach for Efficient Simulation of Devs Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Franceschini</w:t>
+                <w:t xml:space="preserve">DEVS-Ruby: a Domain Specific Language for DEVS Modeling and Simulation (WIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franceschini Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 Spring Simulation Multiconference, 2014 Spring Simulation Multi-Conference (SpringSim'14), Symposium On Theory of Modeling and Simulation (TMS'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Tampa, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01387267v1</w:t>
+                <w:t xml:space="preserve">hal-01145594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity-based Discrete Event Simulation of Spatial Production Systems: application to fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Innocenti</w:t>
+                <w:t xml:space="preserve">A survey of modelling and simulation software frameworks using Discrete Event System Specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Urbani</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Touraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMS 2014 International Conference Advances in Production Management Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">ICCSW'14 Imperial College Computing Student Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145578v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity-Based Discrete Event Simulation of Spatial Production Systems: Application to Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Innocenti</w:t>
+                <w:t xml:space="preserve">Decentralized Approach for Efficient Simulation of Devs Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Urbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.240-247, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_30⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.336-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387188v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Approach for Efficient Simulation of Devs Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Franceschini</w:t>
+                <w:t xml:space="preserve">Activity-Based Discrete Event Simulation of Spatial Production Systems: Application to Fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Urbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMS 2014 International Conference Advances in Production Management Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.240-247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145614v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile application based on a physical model to calculate Acceptable Safety Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franceschini Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Joseph Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII International Conference on Forest Fire Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Coimbra, Portugal. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic approach in a Marine Protected Area (Strait of Bonifacio – South of Corsica). Modeling and hydrodynamics for applied research (larvae dispersion, marine litter, chlorophyll)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Coudray</w:t>
+                <w:t xml:space="preserve">Decentralized Approach for Efficient Simulation of Devs Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JONSMOD 2014, Joint Numerical Sea Modelling Group Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">APMS 2014 International Conference Advances in Production Management Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145582v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From State-Transition Models to DEVS Models - Improving DEVS external interoperability using MetaDEVS: a MDE approach</w:t>
               </w:r>
@@ -4953,260 +4953,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCRETE EVENT FORMALISM TO CALCULATE ACCEPTABLE SAFETY DISTANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New approach in the Mediterranean Sea on the understanding of the distribution and population dynamics of fishes’ post-larvae around Corsican coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Hélène Garsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D H Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WinterSim 2013, Proceedings in the 2013 Winter Simulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Washington, D.C., United States</w:t>
+              <w:t xml:space="preserve">37th Annual Larval Fish Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145616v1</w:t>
+                <w:t xml:space="preserve">hal-01302127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach in the Mediterranean Sea on the understanding of the distribution and population dynamics of fishes’ post-larvae around Corsican coasts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DISCRETE EVENT FORMALISM TO CALCULATE ACCEPTABLE SAFETY DISTANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual Larval Fish Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Miami, United States</w:t>
+              <w:t xml:space="preserve">WinterSim 2013, Proceedings in the 2013 Winter Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Washington, D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302127v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meta-Model for DEVS</w:t>
               </w:r>
@@ -5515,1207 +5515,1207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Simulation-Based on Knowledge Evolution in Fuzzy Discrete Event Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AN EXPERIMENTAL FRAME FOR THE SIMULATION OF FOREST FIRE SPREAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahaa Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Systems (FUZZ), 2011 IEEE International Conference on Fuzzy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 2011 Winter Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, United States. pp.1010-1022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683594v1</w:t>
+                <w:t xml:space="preserve">hal-00667401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN EXPERIMENTAL FRAME FOR THE SIMULATION OF FOREST FIRE SPREAD</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive Simulation-Based on Knowledge Evolution in Fuzzy Discrete Event Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2011 Winter Simulation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuzzy Systems (FUZZ), 2011 IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Taipei, Taiwan. pp.895 - 901, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2011.6007443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667401v1</w:t>
+                <w:t xml:space="preserve">hal-00683594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Inference Models For Discrete EVent Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A DEVS fire jumps model and associated simulations using ForeFire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Garredu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE World Congress on Computational Intelligence - IEEE International Conference on Fuzzy Systems (Fuzz-IEEE 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 10th Summer Computer Simulation Conference (ACM/IEEE/SCSC 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589139v1</w:t>
+                <w:t xml:space="preserve">hal-00593620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Management in a multilayered architecture,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzzy Inference Models For Discrete EVent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Garredu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the SCS SUMMERSIM 2010 Conference.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE World Congress on Computational Intelligence - IEEE International Conference on Fuzzy Systems (Fuzz-IEEE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Spain. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604851v1</w:t>
+                <w:t xml:space="preserve">hal-00589139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayered DEVS Modeling and Simulation implementation, validation on concrete example: prediction of the behavior of a catchment basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Time Management in a multilayered architecture,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the SCS 24th European Conference on Modelling and Simulation ECMS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Kuala Lumpur, Malaysia. 8 p</w:t>
+              <w:t xml:space="preserve">Proceeding of the SCS SUMMERSIM 2010 Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604847v1</w:t>
+                <w:t xml:space="preserve">hal-00604851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW APPROACH TO DESCRIBE DEVS MODELS USING BOTH UML STATE MACHINE DIAGRAMS AND FUZZY LOGIC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Garredu</w:t>
+                <w:t xml:space="preserve">Multilayered DEVS Modeling and Simulation implementation, validation on concrete example: prediction of the behavior of a catchment basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Modeling &amp; Simulation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Fes, Morocco. 6 p</w:t>
+              <w:t xml:space="preserve">Proceeding of the SCS 24th European Conference on Modelling and Simulation ECMS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Kuala Lumpur, Malaysia. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530182v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DEVS fire jumps model and associated simulations using ForeFire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+                <w:t xml:space="preserve">A NEW APPROACH TO DESCRIBE DEVS MODELS USING BOTH UML STATE MACHINE DIAGRAMS AND FUZZY LOGIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Garredu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th Summer Computer Simulation Conference (ACM/IEEE/SCSC 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Canada</w:t>
+              <w:t xml:space="preserve">22nd European Modeling &amp; Simulation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Fes, Morocco. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593620v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzz-iDEVS: towards a fuzzy toolbox for discrete event systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Python Validation of the Multilayer DEVS Theory: Case of a Catchment Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Simulation Tools and Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUROPEAN SIMULATION AND MODELLING CONFERENCE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Leicester, United Kingdom. pp.Pages: 15-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439534v1</w:t>
+                <w:t xml:space="preserve">hal-00439441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Python Validation of the Multilayer DEVS Theory: Case of a Catchment Basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Simulation of heterogeneous DEVS models; application to the study of natural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN SIMULATION AND MODELLING CONFERENCE 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Leicester, United Kingdom. pp.Pages: 15-20</w:t>
+              <w:t xml:space="preserve">2009 Spring Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, San Diego, United States. pp.article n°148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439441v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of heterogeneous DEVS models; application to the study of natural systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Architecture de modélisation et simulation de systèmes naturels complexes basée sur le formalisme DEVS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Spring Simulation Multiconference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, San Diego, United States. pp.article n°148</w:t>
+              <w:t xml:space="preserve">10eme Journées Doctorales en Informatique et Réseau (JDIR'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Belfort, France. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439406v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture de modélisation et simulation de systèmes naturels complexes basée sur le formalisme DEVS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzz-iDEVS: towards a fuzzy toolbox for discrete event systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10eme Journées Doctorales en Informatique et Réseau (JDIR'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Simulation Tools and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Roma, Italy. pp.article n°57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/ICST.SIMUTOOLS2009.5691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439544v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iDEVS: New method to study inaccurate systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, 2009 (FUZZ-IEEE 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Jeju Island, South Korea. pp.300-307, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6743,1350 +6743,1350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy modeling for discrete events systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des Systèmes d'Inférence Floue pour la reconnaissance des gestes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14th IEEE MediterraneanElectrotechnical Conference, 2008 MELECON 2008.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres francophones sur la logique floue - Lfa 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lens, France. pp.411-416</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341188v1</w:t>
+                <w:t xml:space="preserve">hal-00341276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Level Automatic Test Generation for VHDL Descriptions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Capocchi</w:t>
+                <w:t xml:space="preserve">Fuzzy modeling for discrete events systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Federici</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 World Congress in Computer Science,Computer Engineering, and Applied Computing (WORLDCOMP08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 14th IEEE MediterraneanElectrotechnical Conference, 2008 MELECON 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ajaccio, France. pp.151-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2008.4618426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588330v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy simulation for discrete events systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Level Automatic Test Generation for VHDL Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giamarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, 2008. FUZZ-IEEE 2008. (IEEE World Congress on Computational Intelligence).</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2008 World Congress in Computer Science,Computer Engineering, and Applied Computing (WORLDCOMP08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Las-Vegas, United States. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341239v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete events system simulation-based deFuzzification method</w:t>
+                <w:t xml:space="preserve">Fuzzy simulation for discrete events systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14th IEEE MediterraneanElectrotechnical Conference, 2008 MELECON 2008.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MELCON.2008.4618423⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, 2008. FUZZ-IEEE 2008. (IEEE World Congress on Computational Intelligence).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Honk Kong, China. pp.688-694, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2008.4630444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341225v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Testability Analysis using VHDL Automatic Test Pattern Generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Capocchi</w:t>
+                <w:t xml:space="preserve">Discrete events system simulation-based deFuzzification method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Federici</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Mediterranean Electrotechnical Conference (MELECON08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 14th IEEE MediterraneanElectrotechnical Conference, 2008 MELECON 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ajaccio, France. pp.132-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2008.4618423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588332v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTILAYERED AND HETEROGENEOUS MODELLING AND SIMULATION OF NATURAL COMPLEX SYSTEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Broutin</w:t>
+                <w:t xml:space="preserve">High Level Testability Analysis using VHDL Automatic Test Pattern Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giamarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN SIMULATION AND MODELLING CONFERENCE 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Le Havre, France. pp.Pages: 338-342</w:t>
+              <w:t xml:space="preserve">14th Mediterranean Electrotechnical Conference (MELECON08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, France. pp.210-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439433v1</w:t>
+                <w:t xml:space="preserve">hal-00588332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des Systèmes d'Inférence Floue pour la reconnaissance des gestes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t>
+                <w:t xml:space="preserve">MULTILAYERED AND HETEROGENEOUS MODELLING AND SIMULATION OF NATURAL COMPLEX SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la logique floue - Lfa 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lens, France. pp.411-416</w:t>
+              <w:t xml:space="preserve">EUROPEAN SIMULATION AND MODELLING CONFERENCE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Le Havre, France. pp.Pages: 338-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341276v1</w:t>
+                <w:t xml:space="preserve">hal-00439433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation floue basée sur le formalisme DEVS et sur la méthode des fronts</w:t>
+                <w:t xml:space="preserve">Manipulation of incomplete or fuzzy data for DEVS-based systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications : Nîmes, France 22 et 23 Novembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nimes, France. pp.293-300</w:t>
+              <w:t xml:space="preserve">International Modeling and Simulation Multiconference - Conceptual Modeling Simulation (CMS) - SCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Argentina. pp.87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341255v1</w:t>
+                <w:t xml:space="preserve">hal-00589164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FUZZY APPROACH OF MODELING EVOLUTIONARY INTERFACES SYSTEMS</w:t>
+                <w:t xml:space="preserve">Modélisation floue basée sur le formalisme DEVS et sur la méthode des fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Symposium on Environment Identities and Mediterranean Area</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications : Nîmes, France 22 et 23 Novembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nimes, France. pp.293-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589126v1</w:t>
+                <w:t xml:space="preserve">hal-00341255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DEVS Front tracking method applied to forest fire simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A FUZZY APPROACH OF MODELING EVOLUTIONARY INTERFACES SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of AIS/SCS/IEEE IMSM07 Multiconference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Symposium on Environment Identities and Mediterranean Area</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Corte, France. pp.98 - 103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISEIMA.2006.345037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593793v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the definition of an intuitive specification language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Garredu</w:t>
+                <w:t xml:space="preserve">A DEVS Front tracking method applied to forest fire simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Modeling and Simulation Multiconference (IMSM) 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Buenos Aires, Argentina. pp.187-192</w:t>
+              <w:t xml:space="preserve">In Proceedings of AIS/SCS/IEEE IMSM07 Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina. pp.229-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341269v1</w:t>
+                <w:t xml:space="preserve">hal-00593793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of incomplete or fuzzy data for DEVS-based systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the definition of an intuitive specification language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Garredu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Modeling and Simulation Multiconference - Conceptual Modeling Simulation (CMS) - SCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Argentina. pp.87-92</w:t>
+              <w:t xml:space="preserve">International Modeling and Simulation Multiconference (IMSM) 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Buenos Aires, Argentina. pp.187-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589164v1</w:t>
+                <w:t xml:space="preserve">hal-00341269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVS-Flou: a discrete events and fuzzy logic-based new method of modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8150,64 +8150,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVS-Flou: a discrete events and fuzzy sets theory-based modeling environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8293,51 +8293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Systems and Control in Aerospace and Astronautics, (ISSCAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Harbin, China. pp.95-100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8397,51 +8397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8505,51 +8505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8613,51 +8613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8734,51 +8734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Pacific Rim Dependable Computing International Conference (PRDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Papeete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8797,425 +8797,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Fault Simulation: Implementation and Experiments Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEVS Wind Turbine Modelling and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Halupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the First IEEE International Workshop on Electronic Design, Test and Applications (DELTA '02)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIS'2002, Artificial Intelligence, Simulation and Planning in High Autonomy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lisboa, Portugal. pp.SESSION 7: M&amp;S Methodologies</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177999v1</w:t>
+                <w:t xml:space="preserve">hal-00184795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVS Wind Turbine Modelling and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Halupka</w:t>
+                <w:t xml:space="preserve">Behavioral Fault Simulation: Implementation and Experiments Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIS'2002, Artificial Intelligence, Simulation and Planning in High Autonomy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the First IEEE International Workshop on Electronic Design, Test and Applications (DELTA '02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Christchurch, New Zealand. pp. 81-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DELTA.2002.994593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184795v1</w:t>
+                <w:t xml:space="preserve">hal-00177999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devs-based modelling of a pure thermal system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Halupka</w:t>
+                <w:t xml:space="preserve">High level fault simulation: experiments and results on ITC'99 benchmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCS Western Multi Conference 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International High-Level Validation and Test Workshop (HLDVT'00)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Berkeley, United States. pp. 118-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HLDVT.2000.889571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184801v1</w:t>
+                <w:t xml:space="preserve">hal-00184807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High level fault simulation: experiments and results on ITC'99 benchmarks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devs-based modelling of a pure thermal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Halupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International High-Level Validation and Test Workshop (HLDVT'00)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCS Western Multi Conference 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, San Diego, United States. pp. 41-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HLDVT.2000.889571⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00184807v1</w:t>
+                <w:t xml:space="preserve">hal-00184801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Modeling and Simulation of Complex Natural Systems</w:t>
               </w:r>
@@ -9227,51 +9227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCS Western Multi Conference 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, San Diego, United States. pp. 85-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9290,269 +9290,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Simulation Using Object-Oriented Programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Simulation methodology about systems design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Halupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Simulation Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IEEE International Workshop Robot and Human Interaction, 1999. RO-MAN '99.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Pisa, Italy. pp. 351-356, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.1999.900365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184792v1</w:t>
+                <w:t xml:space="preserve">hal-00184787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation methodology about systems design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Multi-Scale Simulation Using Object-Oriented Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Halupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Workshop Robot and Human Interaction, 1999. RO-MAN '99.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Simulation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Erlangen-Nuremberg, Germany. pp.METH-9-R</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROMAN.1999.900365⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00184787v1</w:t>
+                <w:t xml:space="preserve">hal-00184792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to complex system hierarchical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9597,286 +9597,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Oriented Modelling and Simulation : application to natural systems</w:t>
+                <w:t xml:space="preserve">Object Oriented Simulation with hierarchical models : application to the study of a catchment basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCS Proceedings of the international Western Multiconference on Computer Simulation 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Phoenix, United States. pp. 115-120</w:t>
+              <w:t xml:space="preserve">SCS 11th European Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Istanbul, Turkey. pp. 15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184773v1</w:t>
+                <w:t xml:space="preserve">hal-00184778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Oriented Simulation with hierarchical models : application to the study of a catchment basin</w:t>
+                <w:t xml:space="preserve">Object Oriented Modelling and Simulation : application to natural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCS 11th European Simulation Multiconference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Istanbul, Turkey. pp. 15-19</w:t>
+              <w:t xml:space="preserve">SCS Proceedings of the international Western Multiconference on Computer Simulation 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Phoenix, United States. pp. 115-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184778v1</w:t>
+                <w:t xml:space="preserve">hal-00184773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Multi-view Modeling and Discrete Event Simulation of Complex Systems Using an Object Oriented Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9940,51 +9940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Object Oriented Simulation Framework based on Hierarchical Multi-Views Modeling concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10074,51 +10074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th European Photovoltaic Solar Energie Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10169,51 +10169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10277,51 +10277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12101,77 +12101,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11 : Behavioral Fault Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan Carlos Lopez, Roman Hermida,Walter Geisselhardt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Techniques for Embedded Systems Design and Test</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag New York (Kluwer Academic Publishers), pp. 261-284, 1998</w:t>
@@ -12213,51 +12213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4 : Hierarchical multi-views modeling concepts for discrete event systems simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12364,51 +12364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Baron, Jean-Claude Geoffroy, Gilles Mottet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embedded System Applications</w:t>
@@ -12441,64 +12441,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 12 : Petri Net Modeling and Behavioral Fault Modeling Scheme for VHDL Descriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12676,51 +12676,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers-lieux, éléments de compréhension d’une révolution en cours, en France et en Corse</w:t>
+                <w:t xml:space="preserve">La transition énergétique dans les îles : Enjeux, défis et actions en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
@@ -12730,107 +12730,120 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58110/CMIT-003⟩</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/CMIT-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498898v1</w:t>
+                <w:t xml:space="preserve">hal-05498890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition énergétique dans les îles : Enjeux, défis et actions en Corse</w:t>
+                <w:t xml:space="preserve">Tiers-lieux, éléments de compréhension d’une révolution en cours, en France et en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
@@ -12840,96 +12853,83 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58110/CMIT-002⟩</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/CMIT-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498890v1</w:t>
+                <w:t xml:space="preserve">hal-05498898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductibilité numérique : enjeux de crédibilité pour les expériences de simulation</w:t>
               </w:r>
@@ -13286,51 +13286,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FAAEAE2"/>
+    <w:nsid w:val="0DFD636E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13517,51 +13517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bisgambiglia-pa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3026-2258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098799746" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215034547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798089v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vanalderweireldt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Millot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Blestel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103798" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Koeck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gerigny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dominique Henri Durieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coudray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Helene Garsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.01.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia G&#233;rigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lapucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tomasino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0863-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Garsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gualtieri Gualtieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gualtieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Federici" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Gentili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bisgambiglia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.08.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47VSLDJ1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Delhom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02329290212178" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aiello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinevra Comiti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bisgambiglia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57523-5_9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nivet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vittori" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fericean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ottavi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa. Bisgambiglia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038819v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias Geronne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038824v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poiron-Guidoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI47803.2020.9308606" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9534024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-H. Martelloni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-A. Bisgambiglia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Gonsolin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Franceschini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006864201200127" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566975v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322636v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urbani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422434v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Regis Gonsolin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322644v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Detotto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Bisgambiglia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Franceschini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foures" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Innocenti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291963v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poggi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Antoine-Santoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005531100330041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145607v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceschini Romain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145611v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Touraille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_30" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145614v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Chatelon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rossi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lapucci" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Berre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293513v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garredu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004494401860196" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145616v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302127v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Agostini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D H Durieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293525v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004061501520157" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2011.6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789964v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mattei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683594v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007443" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667401v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Nader" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584707" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Broutin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530182v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593620v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nader" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.SIMUTOOLS2009.5691" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439544v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439540v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341188v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618426" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giamarchi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341239v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2008.4630444" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341225v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618423" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588332v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439433v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341276v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341255v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589126v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIMA.2006.345037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593793v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341269v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589164v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589167v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179168v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCAA.2006.1627710" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563248v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Gentili" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165462v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165465v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177999v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2002.994593" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184795v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halupka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184801v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184807v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLDVT.2000.889571" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184937v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184787v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.1999.900365" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184778v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184780v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184772v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Canaletti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184800v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Plasson Simoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649292v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731168v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985398v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duboz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322628v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608005v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duboz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/jdf-2016-les-journees-devs-francophones-theorie-applications-9782364935396.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500304v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500289v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500270v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322634v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/revue-d-intelligence-artificielle-rsti-serie-ria-volume-29-n-5-septembre-octobre-2015/bisgambiglia/descriptif-9782746247413" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145566v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390439v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94953-1_10" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04457003v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick B&#233;ler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150273v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Noblet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653569v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locus.univ-corse.fr/?actualite=book-estate" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178223v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178244v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178302v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Rucinski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Valverde" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178306v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498898v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498890v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648130v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.137" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00480555v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03294945v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bisgambiglia-pa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3026-2258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098799746" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215034547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798089v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vanalderweireldt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Millot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Blestel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103798" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Koeck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gerigny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dominique Henri Durieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coudray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Helene Garsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.01.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia G&#233;rigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lapucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tomasino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0863-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Garsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gualtieri Gualtieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Gentili" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bisgambiglia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gualtieri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Federici" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.08.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47VSLDJ1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Delhom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02329290212178" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aiello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinevra Comiti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bisgambiglia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57523-5_9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nivet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vittori" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fericean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ottavi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa. Bisgambiglia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038819v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias Geronne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038824v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poiron-Guidoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI47803.2020.9308606" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9534024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-H. Martelloni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-A. Bisgambiglia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Gonsolin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Franceschini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006864201200127" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566975v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322647v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Detotto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322644v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322636v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urbani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422434v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Regis Gonsolin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Bisgambiglia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Franceschini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foures" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Innocenti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291963v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poggi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Antoine-Santoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005531100330041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145607v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lapucci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Berre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145578v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceschini Romain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145611v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Touraille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387267v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_42" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_30" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088922v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Chatelon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rossi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145614v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293513v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garredu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004494401860196" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302127v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Agostini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D H Durieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145616v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293525v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004061501520157" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2011.6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789964v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mattei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667401v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Nader" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683594v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007443" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593620v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nader" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589139v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584707" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Broutin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530182v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439441v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439544v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439534v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.SIMUTOOLS2009.5691" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439540v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341276v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341188v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618426" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588330v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giamarchi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341239v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2008.4630444" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341225v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618423" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588332v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439433v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589164v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341255v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589126v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIMA.2006.345037" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593793v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341269v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589167v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179168v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCAA.2006.1627710" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563248v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Gentili" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165462v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165465v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184795v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halupka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177999v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2002.994593" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184807v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLDVT.2000.889571" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184801v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184937v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.1999.900365" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184792v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184778v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184773v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184780v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184772v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Canaletti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184800v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Plasson Simoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649292v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731168v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985398v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duboz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322628v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608005v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duboz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/jdf-2016-les-journees-devs-francophones-theorie-applications-9782364935396.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500304v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500289v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500270v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322634v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/revue-d-intelligence-artificielle-rsti-serie-ria-volume-29-n-5-septembre-octobre-2015/bisgambiglia/descriptif-9782746247413" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145566v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390439v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94953-1_10" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04457003v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick B&#233;ler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150273v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Noblet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653569v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locus.univ-corse.fr/?actualite=book-estate" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178223v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178244v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178302v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Rucinski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Valverde" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178306v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498890v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498898v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648130v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.137" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00480555v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03294945v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>