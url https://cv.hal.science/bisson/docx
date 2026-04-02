--- v0 (2026-03-11)
+++ v1 (2026-04-02)
@@ -829,287 +829,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-memory algorithm for finding short product representations in finite groups</w:t>
+                <w:t xml:space="preserve">Computing endomorphism rings of elliptic curves under the GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Bisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew V. Sutherland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designs, Codes and Cryptography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10623-011-9527-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Cryptology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.101-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/JMC.2011.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00560256v1</w:t>
+                <w:t xml:space="preserve">inria-00560258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing endomorphism rings of elliptic curves under the GRH</w:t>
+                <w:t xml:space="preserve">Computing the endomorphism ring of an ordinary elliptic curve over a finite field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew V. Sutherland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Cryptology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (2), pp.101-113. </w:t>
+              <w:t xml:space="preserve">Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Elliptic Curve Cryptography, 131 (5), pp.815--831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/JMC.2011.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnt.2009.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00560258v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00383155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the endomorphism ring of an ordinary elliptic curve over a finite field</w:t>
+                <w:t xml:space="preserve">A low-memory algorithm for finding short product representations in finite groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew V. Sutherland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Number Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Elliptic Curve Cryptography, 131 (5), pp.815--831. </w:t>
+              <w:t xml:space="preserve">Designs, Codes and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnt.2009.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10623-011-9527-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00383155v1</w:t>
+                <w:t xml:space="preserve">inria-00560256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2870,51 +2870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gaati.org/bisson/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211105v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27080865" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849748v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M Perlaza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Esnaola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3365728" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Bassa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oyono" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2024.102429" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03418625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24135/pacifichealth.v5i.59" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tibouchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1135736" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Streng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2017.v24.n2.a1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2015-02938-X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V. Sutherland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-011-9527-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMC.2011.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2009.11.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Bermudez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Perlaza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03561396v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834273" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Jetchev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takakazu Satoh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89754-5_30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebacque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ballet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bouw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.org/books/conm/770/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Barbulescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969296v4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969319v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560072v7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749554v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPL047N" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cosset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:05aed8deac96bfb9c122157e4db1d310423c7258;origin=https://hal.archives-ouvertes.fr/hal-03371897;visit=swh:1:snp:57482093ffd15cdb106b284e34b3f7f0813562aa;anchor=swh:1:rev:1f0f6ec99b2c46d1bdf2e1d68aa330d3249f0b1b;path=/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Scheidler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;riault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aimsciences.org/article/doi/10.3934/amc.2014.8.4i" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2014.8.4i" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gaati.org/bisson/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211105v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27080865" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849748v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M Perlaza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Esnaola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3365728" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Bassa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oyono" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2024.102429" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03418625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24135/pacifichealth.v5i.59" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tibouchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1135736" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Streng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2017.v24.n2.a1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2015-02938-X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560258v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMC.2011.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383155v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V. Sutherland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2009.11.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-011-9527-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Bermudez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Perlaza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03561396v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834273" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Jetchev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takakazu Satoh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89754-5_30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebacque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ballet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bouw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.org/books/conm/770/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Barbulescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969296v4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969319v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560072v7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749554v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPL047N" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cosset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:05aed8deac96bfb9c122157e4db1d310423c7258;origin=https://hal.archives-ouvertes.fr/hal-03371897;visit=swh:1:snp:57482093ffd15cdb106b284e34b3f7f0813562aa;anchor=swh:1:rev:1f0f6ec99b2c46d1bdf2e1d68aa330d3249f0b1b;path=/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Scheidler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;riault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aimsciences.org/article/doi/10.3934/amc.2014.8.4i" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2014.8.4i" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>