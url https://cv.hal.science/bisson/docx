--- v1 (2026-04-02)
+++ v2 (2026-04-24)
@@ -829,287 +829,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing endomorphism rings of elliptic curves under the GRH</w:t>
+                <w:t xml:space="preserve">A low-memory algorithm for finding short product representations in finite groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew V. Sutherland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Cryptology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/JMC.2011.008⟩</w:t>
+              <w:t xml:space="preserve">Designs, Codes and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10623-011-9527-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00560258v1</w:t>
+                <w:t xml:space="preserve">inria-00560256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the endomorphism ring of an ordinary elliptic curve over a finite field</w:t>
+                <w:t xml:space="preserve">Computing endomorphism rings of elliptic curves under the GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Bisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew V. Sutherland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Number Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Elliptic Curve Cryptography, 131 (5), pp.815--831. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Cryptology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.101-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnt.2009.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/JMC.2011.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00383155v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00560258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-memory algorithm for finding short product representations in finite groups</w:t>
+                <w:t xml:space="preserve">Computing the endomorphism ring of an ordinary elliptic curve over a finite field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew V. Sutherland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designs, Codes and Cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Elliptic Curve Cryptography, 131 (5), pp.815--831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10623-011-9527-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnt.2009.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00560256v1</w:t>
+                <w:t xml:space="preserve">inria-00383155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1892,211 +1892,211 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations on the Expectation due to Changes in the Probability Measure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proofs for Folklore Theorems on the Radon-Nikodym Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaiza Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Esnaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir M. Perlaza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">RR-9592, Inria. 2025, pp.28</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9591, Inria. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969296v4</w:t>
+                <w:t xml:space="preserve">hal-04969319v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proofs for Folklore Theorems on the Radon-Nikodym Derivative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaiza Bermudez</w:t>
+                <w:t xml:space="preserve">Variations on the Expectation due to Changes in the Probability Measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir M. Perlaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Bisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">RR-9591, Inria. 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9592, Inria. 2025, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969319v3</w:t>
+                <w:t xml:space="preserve">hal-04969296v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Risk Minimization with Relative Entropy Regularization</w:t>
               </w:r>
@@ -2870,51 +2870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gaati.org/bisson/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211105v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27080865" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849748v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M Perlaza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Esnaola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3365728" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Bassa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oyono" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2024.102429" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03418625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24135/pacifichealth.v5i.59" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tibouchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1135736" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Streng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2017.v24.n2.a1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2015-02938-X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560258v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMC.2011.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383155v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V. Sutherland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2009.11.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-011-9527-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Bermudez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Perlaza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03561396v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834273" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Jetchev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takakazu Satoh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89754-5_30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebacque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ballet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bouw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.org/books/conm/770/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Barbulescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969296v4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969319v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560072v7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749554v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPL047N" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cosset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:05aed8deac96bfb9c122157e4db1d310423c7258;origin=https://hal.archives-ouvertes.fr/hal-03371897;visit=swh:1:snp:57482093ffd15cdb106b284e34b3f7f0813562aa;anchor=swh:1:rev:1f0f6ec99b2c46d1bdf2e1d68aa330d3249f0b1b;path=/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Scheidler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;riault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aimsciences.org/article/doi/10.3934/amc.2014.8.4i" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2014.8.4i" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gaati.org/bisson/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211105v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27080865" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849748v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M Perlaza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Esnaola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3365728" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Bassa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oyono" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2024.102429" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03418625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24135/pacifichealth.v5i.59" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tibouchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1135736" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Streng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2017.v24.n2.a1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2015-02938-X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V. Sutherland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-011-9527-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMC.2011.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2009.11.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Bermudez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Perlaza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03561396v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834273" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Jetchev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takakazu Satoh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89754-5_30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebacque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ballet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bouw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.org/books/conm/770/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Barbulescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969319v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969296v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560072v7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749554v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPL047N" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cosset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:05aed8deac96bfb9c122157e4db1d310423c7258;origin=https://hal.archives-ouvertes.fr/hal-03371897;visit=swh:1:snp:57482093ffd15cdb106b284e34b3f7f0813562aa;anchor=swh:1:rev:1f0f6ec99b2c46d1bdf2e1d68aa330d3249f0b1b;path=/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Scheidler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;riault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aimsciences.org/article/doi/10.3934/amc.2014.8.4i" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2014.8.4i" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>