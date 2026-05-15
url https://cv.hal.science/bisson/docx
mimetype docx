--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -829,287 +829,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-memory algorithm for finding short product representations in finite groups</w:t>
+                <w:t xml:space="preserve">Computing endomorphism rings of elliptic curves under the GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Bisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew V. Sutherland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designs, Codes and Cryptography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10623-011-9527-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Cryptology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.101-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/JMC.2011.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00560256v1</w:t>
+                <w:t xml:space="preserve">inria-00560258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing endomorphism rings of elliptic curves under the GRH</w:t>
+                <w:t xml:space="preserve">Computing the endomorphism ring of an ordinary elliptic curve over a finite field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew V. Sutherland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Cryptology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (2), pp.101-113. </w:t>
+              <w:t xml:space="preserve">Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Elliptic Curve Cryptography, 131 (5), pp.815--831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/JMC.2011.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnt.2009.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00560258v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00383155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the endomorphism ring of an ordinary elliptic curve over a finite field</w:t>
+                <w:t xml:space="preserve">A low-memory algorithm for finding short product representations in finite groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew V. Sutherland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Number Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Elliptic Curve Cryptography, 131 (5), pp.815--831. </w:t>
+              <w:t xml:space="preserve">Designs, Codes and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnt.2009.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10623-011-9527-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00383155v1</w:t>
+                <w:t xml:space="preserve">inria-00560256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2870,51 +2870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gaati.org/bisson/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211105v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27080865" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849748v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M Perlaza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Esnaola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3365728" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Bassa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oyono" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2024.102429" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03418625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24135/pacifichealth.v5i.59" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tibouchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1135736" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Streng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2017.v24.n2.a1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2015-02938-X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V. Sutherland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-011-9527-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMC.2011.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2009.11.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Bermudez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Perlaza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03561396v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834273" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Jetchev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takakazu Satoh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89754-5_30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebacque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ballet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bouw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.org/books/conm/770/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Barbulescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969319v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969296v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560072v7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749554v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPL047N" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cosset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:05aed8deac96bfb9c122157e4db1d310423c7258;origin=https://hal.archives-ouvertes.fr/hal-03371897;visit=swh:1:snp:57482093ffd15cdb106b284e34b3f7f0813562aa;anchor=swh:1:rev:1f0f6ec99b2c46d1bdf2e1d68aa330d3249f0b1b;path=/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Scheidler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;riault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aimsciences.org/article/doi/10.3934/amc.2014.8.4i" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2014.8.4i" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gaati.org/bisson/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211105v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27080865" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849748v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M Perlaza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Esnaola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3365728" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Bassa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oyono" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2024.102429" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03418625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24135/pacifichealth.v5i.59" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tibouchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1135736" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Streng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2017.v24.n2.a1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2015-02938-X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560258v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMC.2011.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383155v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V. Sutherland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2009.11.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-011-9527-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Bermudez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Perlaza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03561396v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834273" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Jetchev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takakazu Satoh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89754-5_30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebacque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ballet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bouw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.org/books/conm/770/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Barbulescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969319v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969296v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560072v7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749554v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPL047N" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cosset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:05aed8deac96bfb9c122157e4db1d310423c7258;origin=https://hal.archives-ouvertes.fr/hal-03371897;visit=swh:1:snp:57482093ffd15cdb106b284e34b3f7f0813562aa;anchor=swh:1:rev:1f0f6ec99b2c46d1bdf2e1d68aa330d3249f0b1b;path=/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Scheidler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;riault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aimsciences.org/article/doi/10.3934/amc.2014.8.4i" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2014.8.4i" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>